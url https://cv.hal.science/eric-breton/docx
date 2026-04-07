--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -1339,235 +1339,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03128653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health Literacy: From a Property of Individuals to One of Communities</w:t>
+                <w:t xml:space="preserve">Collaboration of primary care and public health at the local level: observational descriptive study of French local health contracts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candan Kendir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bodo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bourgueil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph17051601⟩</w:t>
+              <w:t xml:space="preserve">Primary Health Care Research and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1463423620000559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02536760v1</w:t>
+                <w:t xml:space="preserve">hal-03100488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaboration of primary care and public health at the local level: observational descriptive study of French local health contracts</w:t>
+                <w:t xml:space="preserve">Health Literacy: From a Property of Individuals to One of Communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candan Kendir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Bourgueil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Primary Health Care Research and Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 21, </w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (5), pp.1601. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1463423620000559⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijerph17051601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03100488v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02536760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The COVID-19 Pandemic: Everything Old Is New Again in Public Health Education</w:t>
               </w:r>
@@ -1722,51 +1722,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bodo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bourgueil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 29 (Supplement_4), pp.243-243. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3980,282 +3980,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02513323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du changement de comportement à l’action sur les conditions de vie.</w:t>
+                <w:t xml:space="preserve">Mobiliser les acteurs pour des programmes et politiques qui agissent sur les déterminants sociaux de la santé.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Renée Briand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La santé en action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Recherche interventionnelle en santé publique : quand chercheurs et acteurs de terrain travaillent ensemble, 425, 29-31 pp</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01152369v1</w:t>
+                <w:t xml:space="preserve">halshs-01153187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobiliser les acteurs pour des programmes et politiques qui agissent sur les déterminants sociaux de la santé.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Promotion de la santé : une dynamique d'échanges entre chercheurs et intervenants du terrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Renée Guével</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Renée Briand</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Raude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La santé en action</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Recherche interventionnelle en santé publique : quand chercheurs et acteurs de terrain travaillent ensemble, 425, 29-31 pp</w:t>
+              <w:t xml:space="preserve">Horizon pluriel. Education et promotion de la santé en Bretagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25, 16p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01153187v1</w:t>
+                <w:t xml:space="preserve">hal-02393635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promotion de la santé : une dynamique d'échanges entre chercheurs et intervenants du terrain</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Du changement de comportement à l’action sur les conditions de vie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jocelyn Raude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Horizon pluriel. Education et promotion de la santé en Bretagne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Hors-série, 25 (S2), pp.119-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.133.0119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02393635v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01152369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction [du dossier : Recherche interventionnelle en santé publique : quand chercheurs et acteurs de terrain travaillent ensemble]</w:t>
               </w:r>
@@ -4814,259 +4814,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallopel-Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Health Management Conference (EHMA)</w:t>
+              <w:t xml:space="preserve">European Health Management Conference (EHMA) 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Health Management Association (EHMA), Jun 2025, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05527743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination et mobilisation des acteurs dans les Contrats locaux de santé : étude dans deux régions</w:t>
+                <w:t xml:space="preserve">The role of community health workers in building bridges and improving community health literacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yann Le Bodo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la SFSP "Santé publique et Territoires : des concepts à l'action"</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Public Health Week "Health is a political choice! - Webinar: "Health through the life course: Breaking down silos”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UNESCO Chair Global Health &amp; Education; EUPHA Health Promotion Section; EUPHA Health Literacy Initiative; EUPHA's Health Ageing Section (tbc), May 2024, Brussels, Belgium</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04822536v1</w:t>
+                <w:t xml:space="preserve">hal-04811666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of community health workers in building bridges and improving community health literacy</w:t>
+                <w:t xml:space="preserve">Coordination et mobilisation des acteurs dans les Contrats locaux de santé : étude dans deux régions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieinaba Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bodo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Public Health Week "Health is a political choice! - Webinar: "Health through the life course: Breaking down silos”</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Congrès de la SFSP "Santé publique et Territoires : des concepts à l'action"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Santé Publique (SFSP), Oct 2024, Saint-Etienne, France. pp.34-34, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.hs1.2024.0034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04811666v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04822536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Establishing the effectiveness of complex health promotion interventions: Shining light on alternatives</w:t>
               </w:r>
@@ -5725,303 +5725,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03127558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agir en promotion de la santé, c’est aller au-delà des facteurs de risque</w:t>
+                <w:t xml:space="preserve">Promotion de la Santé, Défis et Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop "Politiques publiques de prévention"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Service de Santé Publique du Canton de Vaud, Sep 2017, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">Promotion de la Santé, Défis et Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole nationale de santé publique, May 2017, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02886203v1</w:t>
+                <w:t xml:space="preserve">hal-02886185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promotion de la santé, de quoi parle-t-on ? Pourquoi et comment l’action locale est-elle efficace ?</w:t>
+                <w:t xml:space="preserve">Le modèle socio-écologique en promotion de la santé et les enjeux du développement de la santé dans toutes les politiques publiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée régionale d’échanges pour les acteurs locaux de la CRSA de Bretagne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRSA de Bretagne, Mar 2017, Rennes, France. 11p</w:t>
+              <w:t xml:space="preserve">Rencontres du Projet Régional de Santé Pays de la Loire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IREPS Auvergne-Rhône-Alpes ; Pôles Régionaux de Compétences Rhône-Alpes et Auvergne ; Fédération Nationale d’Education et de promotion de la santé (FNES), Feb 2017, Nantes, France. 33p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02865972v1</w:t>
+                <w:t xml:space="preserve">hal-02865899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le modèle socio-écologique en promotion de la santé et les enjeux du développement de la santé dans toutes les politiques publiques</w:t>
+                <w:t xml:space="preserve">Promotion de la santé, de quoi parle-t-on ? Pourquoi et comment l’action locale est-elle efficace ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres du Projet Régional de Santé Pays de la Loire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IREPS Auvergne-Rhône-Alpes ; Pôles Régionaux de Compétences Rhône-Alpes et Auvergne ; Fédération Nationale d’Education et de promotion de la santé (FNES), Feb 2017, Nantes, France. 33p</w:t>
+              <w:t xml:space="preserve">Journée régionale d’échanges pour les acteurs locaux de la CRSA de Bretagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRSA de Bretagne, Mar 2017, Rennes, France. 11p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02865899v1</w:t>
+                <w:t xml:space="preserve">hal-02865972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promotion de la Santé, Défis et Perspectives</w:t>
+                <w:t xml:space="preserve">Agir en promotion de la santé, c’est aller au-delà des facteurs de risque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Promotion de la Santé, Défis et Perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole nationale de santé publique, May 2017, Rabat, Maroc</w:t>
+              <w:t xml:space="preserve">Workshop "Politiques publiques de prévention"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Service de Santé Publique du Canton de Vaud, Sep 2017, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02886185v1</w:t>
+                <w:t xml:space="preserve">hal-02886203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formations en santé publique pour les professionnels de santé</w:t>
               </w:r>
@@ -6644,381 +6644,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02861572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacity building to act upon the social determinants of health: raising awareness is only the first step</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Going a step further from program logic: Lessons learned from a realistic evaluation of an Australia Sport for Development program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Chantraine</w:t>
+                <w:t xml:space="preserve">M. Dorsey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. M. Dupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bunde-Birouste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd IUHPE World Conference on Health Promotion "Promoting Health and Equity"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Union for Health Promotion and Education (IUHPE), May 2016, Curitiba, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02895393v1</w:t>
+                <w:t xml:space="preserve">hal-02895335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Education et santé : les déterminants de santé, un levier pour la réduction des inégalités sociales et de santé</w:t>
+                <w:t xml:space="preserve">La Charte d’Ottawa: une ambition à réaliser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducations, santé et mutations sociales :nouveaux enjeux, nouveaux défis ? UNIRéS, le Réseau des universités pour l’éducation à la santé. Actes du 5e colloque international 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UNIRéS; MGEN, Oct 2014, Paris, France. pp. 21-36</w:t>
+              <w:t xml:space="preserve">Journées de réflexion et d’échanges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IREPS Auvergne-Rhône-Alpes ; Pôles Régionaux de Compétences Rhône-Alpes et Auvergne ; Fédération Nationale d’Education et de promotion de la santé (FNES), Nov 2016, Lyon, France. p. 9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02634815v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02865875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Charte d’Ottawa: une ambition à réaliser</w:t>
+                <w:t xml:space="preserve">Education et santé : les déterminants de santé, un levier pour la réduction des inégalités sociales et de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de réflexion et d’échanges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IREPS Auvergne-Rhône-Alpes ; Pôles Régionaux de Compétences Rhône-Alpes et Auvergne ; Fédération Nationale d’Education et de promotion de la santé (FNES), Nov 2016, Lyon, France. p. 9</w:t>
+              <w:t xml:space="preserve">Éducations, santé et mutations sociales :nouveaux enjeux, nouveaux défis ? UNIRéS, le Réseau des universités pour l’éducation à la santé. Actes du 5e colloque international 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UNIRéS; MGEN, Oct 2014, Paris, France. pp. 21-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02865875v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Going a step further from program logic: Lessons learned from a realistic evaluation of an Australia Sport for Development program</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Bunde-Birouste</w:t>
+                <w:t xml:space="preserve">Capacity building to act upon the social determinants of health: raising awareness is only the first step</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile You</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Nathan</w:t>
+                <w:t xml:space="preserve">A. Chantraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd IUHPE World Conference on Health Promotion "Promoting Health and Equity"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Union for Health Promotion and Education (IUHPE), May 2016, Curitiba, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02895335v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02895393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Operationalising proportionate universalism through a local intersectoral partnership: Lessons from a French interventional research project</w:t>
               </w:r>
@@ -7702,165 +7702,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01333912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etat des lieux des publications des acteurs francophones en promotion de la santé.</w:t>
+                <w:t xml:space="preserve">Investir pour réduire les inégalités sociales.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès ADELF-SFSP Santé Publique et Prévention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Association des Epidémiologistes de Langue Française (ADELF); Société Française de Santé Publique (SFSP), Oct 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">21ème conférence mondiale de l’UIPES sur la promotion de la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L’Union internationale de promotion de la santé et d’éducation pour la santé (UIPES); Fondation pour la promotion de la santé thailandaise (ThaiHealth), Aug 2013, Pattaya, Thaïlande</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01153363v1</w:t>
+                <w:t xml:space="preserve">halshs-01154197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investir pour réduire les inégalités sociales.</w:t>
+                <w:t xml:space="preserve">Etat des lieux des publications des acteurs francophones en promotion de la santé.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème conférence mondiale de l’UIPES sur la promotion de la santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L’Union internationale de promotion de la santé et d’éducation pour la santé (UIPES); Fondation pour la promotion de la santé thailandaise (ThaiHealth), Aug 2013, Pattaya, Thaïlande</w:t>
+              <w:t xml:space="preserve">Congrès ADELF-SFSP Santé Publique et Prévention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Association des Epidémiologistes de Langue Française (ADELF); Société Française de Santé Publique (SFSP), Oct 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01154197v1</w:t>
+                <w:t xml:space="preserve">halshs-01153363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enabling conditions of effective community action on social inequalities of health within the Redon area in Brittany, France</w:t>
               </w:r>
@@ -8131,51 +8131,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Renée Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès ADELF-SFSP Santé Publique et Prévention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association des Epidémiologistes de Langue Française; Société Française de Santé Publique, Oct 2013, Bordeaux, France</w:t>
@@ -8783,1364 +8783,1459 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02901911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (11)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PATTERN Prévention des Addictions et Transmission inTERgéNérationnelle : Projet de recherche évaluative</w:t>
+                <w:t xml:space="preserve">Parcours, cadre de travail et compétences mobilisées par les coordinateurs de contrats locaux de santé (CLS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie David</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clotilde Couderc</w:t>
+                <w:t xml:space="preserve">Guilhem Dardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordana Bellegarde</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matinales de la DRAPPS Occitanie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, En ligne, France. </w:t>
+              <w:t xml:space="preserve">Congrès 2025 de la Société Française de Santé Publique (SFSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04975286v1</w:t>
+                <w:t xml:space="preserve">hal-05572309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’innovation locale au programme probant</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
+                <w:t xml:space="preserve">PATTERN Prévention des Addictions et Transmission inTERgéNérationnelle : Projet de recherche évaluative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordana Bellegarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Saint-Etienne, France. </w:t>
+              <w:t xml:space="preserve">Matinales de la DRAPPS Occitanie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, En ligne, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04236620v1</w:t>
+                <w:t xml:space="preserve">hal-04975286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building capacities and legitimacy in community health practice and policies: Account from the first edition of the UNESCO Chair - EHESP Global Community Health Annual</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Silvia de Ruiter</w:t>
+                <w:t xml:space="preserve">De l’innovation locale au programme probant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordana Bellegarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Goof Buijs</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ashfaaque Bhunnoo</w:t>
+                <w:t xml:space="preserve">Line Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th IUHPE World Conference on Health Promotion "Promoting policies for health, well-being and equity"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Montréal, Canada. </w:t>
+              <w:t xml:space="preserve">Congrès 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Saint-Etienne, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04983860v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04236620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysing local public health action plans: development of a tool for the French CLoterreS Study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Building capacities and legitimacy in community health practice and policies: Account from the first edition of the UNESCO Chair - EHESP Global Community Health Annual</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia de Ruiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goof Buijs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashfaaque Bhunnoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Breton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Public Health Conference "Building bridges for solidarity and public health"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Marseille, France. </w:t>
+              <w:t xml:space="preserve">24th IUHPE World Conference on Health Promotion "Promoting policies for health, well-being and equity"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montréal, Canada. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02974443v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04983860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies locales de prévention primaire et de promotion de la santé : Le projet de recherche CLoterreS sur les Contrats Locaux de Santé</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Fonteneau</w:t>
+                <w:t xml:space="preserve">Analysing local public health action plans: development of a tool for the French CLoterreS Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bodo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose Fonteneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Harpet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. Hudebine</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Hudebine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10 ans de l'IReSP : Journées de la recherche en santé publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Paris, France. </w:t>
+              <w:t xml:space="preserve">12th European Public Health Conference "Building bridges for solidarity and public health"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Marseille, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02909279v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02974443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Community capacity building on the social determinants of health: a local initiative in France</w:t>
+                <w:t xml:space="preserve">Stratégies locales de prévention primaire et de promotion de la santé : Le projet de recherche CLoterreS sur les Contrats Locaux de Santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Fonteneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Harpet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Hudebine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Jabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Public Health Conference : Health in Europe – from global to local policies, methods and practices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Milan, Italy. </w:t>
+              <w:t xml:space="preserve">10 ans de l'IReSP : Journées de la recherche en santé publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02902114v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02909279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluer et tirer des enseignements du programme &amp;quot;Ensemble, la santé pour tous en Pays de Redon - Bretagne Sud</w:t>
+                <w:t xml:space="preserve">Community capacity building on the social determinants of health: a local initiative in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile You</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Azzedine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Porcherie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque scientifique international "Recherche interventionnelle contre le cancer : réunir chercheurs, décideurs et acteurs de terrain"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">8th European Public Health Conference : Health in Europe – from global to local policies, methods and practices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Milan, Italy. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02902033v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02902114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the capacity of local health promotion systems in addressing the social determinants of health: a realistic evaluation of a program in the making in Brittany (France)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluer et tirer des enseignements du programme &amp;quot;Ensemble, la santé pour tous en Pays de Redon - Bretagne Sud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile You</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Azzedine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Porcherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Public Health Conference Mind the gap: Reducing inequalities in health and health care</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloque scientifique international "Recherche interventionnelle contre le cancer : réunir chercheurs, décideurs et acteurs de terrain"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/eurpub/cku161.143⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04595081v1</w:t>
+                <w:t xml:space="preserve">hal-02902033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un Plaidoyer pour l’action sur les déterminants sociaux de la santé.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marion Porcherie</w:t>
+                <w:t xml:space="preserve">Improving the capacity of local health promotion systems in addressing the social determinants of health: a realistic evaluation of a program in the making in Brittany (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Marie Dupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès ADELF-SFSP Santé Publique et Prévention</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th European Public Health Conference Mind the gap: Reducing inequalities in health and health care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Glasgow (Ecosse), United Kingdom. , 24 (suppl_2), 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/cku161.143⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01154277v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04595081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction and validation of a Health Promoting School Index (HPSI) to measure the capacity of school environments to promote physical activity and healthy eating</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucia Fiestas Navarrete</w:t>
+                <w:t xml:space="preserve">Un Plaidoyer pour l’action sur les déterminants sociaux de la santé.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile You</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Stachenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Porcherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bassam Aysar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence européenne de santé publique - 5th European Public Health Conference "All Inclusive Public Health"</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès ADELF-SFSP Santé Publique et Prévention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Bordeaux, France. </w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04586691v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01154277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards gender-sensitive health promotion strategies: Understanding the barriers and enablers of health promoting attitudes and behaviors among secondary school students in Abu Dhabi</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId254" w:history="1">
+                <w:t xml:space="preserve">Construction and validation of a Health Promoting School Index (HPSI) to measure the capacity of school environments to promote physical activity and healthy eating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Fiestas Navarrete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Platat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassam Aysar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence européenne de santé publique - 5th European Public Health Conference "All Inclusive Public Health"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, St. Julians, Malta. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unpublished</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.29251.40481⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04586691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards gender-sensitive health promotion strategies: Understanding the barriers and enablers of health promoting attitudes and behaviors among secondary school students in Abu Dhabi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lucia Fiestas Navarrete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Platat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassam Aysar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence européenne de santé publique - 5th European Public Health Conference "All Inclusive Public Health"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, St. Julians, Malta. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Unpublished</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.25895.96165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04586700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10150,205 +10245,205 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glossaire de promotion de la santé : 40 notions pour améliorer la santé, le bien-être et l'équité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Renée Guével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Migeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryvette Balcou-Debussche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Berkesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de l'EHESP</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.46, 2025, 978-2-8109-1200-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05045266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intervenir localement en promotion de la santé : Les enseignements de l’expérience du Pays de Redon-Bretagne Sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile You</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roseline Joanny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10356,73 +10451,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chaire « Promotion de la santé » à l’EHESP et Ecole des Hautes Etudes en Santé Publique, pp.188, 2017, 978-2-9560628-0-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04075476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La promotion de la santé : Comprendre pour agir dans le monde francophone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10444,108 +10539,108 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Sherlaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chambaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses de l'EHESP</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 537p., 2017, 978-2-8109-0551-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02393495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intervenir localement en promotion de la santé. Les enseignements de l'expérience du pays de Redon-Bretagne sud : Sept fiches pour accompagner le renforcement des capacités d'action en faveur de la santé et du bien-être de la population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile You</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10580,912 +10675,1029 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">191p., 2017, 978-2-9560628-0-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02393539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De Alma-Ata à Genève : Le chemin tortueux de la promotion de la santé</w:t>
+                <w:t xml:space="preserve">A family affair ! Fixing adults to break the intergenerational transmission of suffering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La promotion de la santé aujourd’hui. Pratiques sociales et partages de savoirs</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Intergenerational Effects of Adverse Childhood Experiences: Ripples on a Pond</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chap 16, In press, 978-1-394-28240-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781394282432.ch16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05315460v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05574414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Contribution of Health Promotion Research to Advancing Local Policies: New Knowledge, Lexicon and Practice–Research Network</w:t>
+                <w:t xml:space="preserve">De Alma-Ata à Genève : Le chemin tortueux de la promotion de la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...57 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Didier Jourdan; Carole Faucher; Valérie Ivassenko. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Handbook of Health Promotion Research, Vol. 1</w:t>
+              <w:t xml:space="preserve">La promotion de la santé aujourd’hui. Pratiques sociales et partages de savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.39-57, 2025, 978-2-336-56208-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03820547v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05315460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'évaluation réaliste des programmes en santé publique : décrypter l'ADN des interventions pour mieux en expliquer les effets</w:t>
+                <w:t xml:space="preserve">The Contribution of Health Promotion Research to Advancing Local Policies: New Knowledge, Lexicon and Practice–Research Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bodo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieinaba Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Sherlaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Harpet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réduire les inégalités sociales de santé : une approche interdisciplinaire de l'évaluation</w:t>
+              <w:t xml:space="preserve">Global Handbook of Health Promotion Research, Vol. 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer International Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.399-414, 2022, 978-3-030-97211-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-97212-7_27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750101v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03820547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire de la promotion de la santé</w:t>
+                <w:t xml:space="preserve">L'évaluation réaliste des programmes en santé publique : décrypter l'ADN des interventions pour mieux en expliquer les effets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alice Brochard</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery Ridde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Lacouture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La promotion de la santé : Comprendre pour agir dans le monde francophone</w:t>
+              <w:t xml:space="preserve">Réduire les inégalités sociales de santé : une approche interdisciplinaire de l'évaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.23-45, 2017, 978-2-8109-0551-5</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires du Midi (PUM)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 116-124, 2017, 978-2-8107-0525-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748476v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Education et santé : les déterminants de santé, un levier pour la réduction des inégalités sociales et de santé. Des pistes pour réduire les inégalités sociales de santé. Conférence plénière pour l'ouverture du 5e colloque international du réseau UNIRéS (Conférence introductive]</w:t>
+                <w:t xml:space="preserve">Histoire de la promotion de la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Brochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducations, santé et mutations sociales : nouveaux enjeux, nouveaux défis ? Actes du 5e colloque international 2014, Paris, UNIRéS, le Réseau des universités pour l’éducation à la santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp. 21-36, 2016</w:t>
+              <w:t xml:space="preserve">La promotion de la santé : Comprendre pour agir dans le monde francophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de l'EHESP</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.23-45, 2017, 978-2-8109-0551-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748391v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">19. La réduction des inégalités sociales de santé passe par des actions en faveur des plus vulnérables</w:t>
+                <w:t xml:space="preserve">Education et santé : les déterminants de santé, un levier pour la réduction des inégalités sociales et de santé. Des pistes pour réduire les inégalités sociales de santé. Conférence plénière pour l'ouverture du 5e colloque international du réseau UNIRéS (Conférence introductive]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30 idées reçues en santé mondiale</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Éducations, santé et mutations sociales : nouveaux enjeux, nouveaux défis ? Actes du 5e colloque international 2014, Paris, UNIRéS, le Réseau des universités pour l’éducation à la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 21-36, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02441881v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La réduction des inégalités sociales de santé passe principalement par des actions en faveur des plus vulnérables</w:t>
+                <w:t xml:space="preserve">19. La réduction des inégalités sociales de santé passe par des actions en faveur des plus vulnérables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des idées reçues en santé mondiale</w:t>
+              <w:t xml:space="preserve">30 idées reçues en santé mondiale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/books.pum.3679⟩</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de l’EHESP</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 97-102, 2015, 978-2-8109-0425-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ehesp.ridde.2015.01.0097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01328520v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02441881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La réduction des inégalités sociales de santé passe principalement par des actions en faveur des plus vulnérables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Valéry Ridde; Fatoumata Ouattara. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des idées reçues en santé mondiale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Presses de l’Université de Montréal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.148-153, 2015, 9782760635234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pum.3679⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01328520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The state of health promotion practice, research and training in France: better days ahead?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Porcherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Gindt-Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Twenty Years of Capacity Building in Health Promotion. Evolution of Salutogenic Training: The ETC 'Healthy Learning' Process, Pavlekovic, G.; Pluemer, K.D.; Vaandrager, L.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Training Consortium in Public Health and Health Promotion (ETC-PHHP); Andrija Štampar School of Public Health, School of Medicine, University of Zagreb, pp.159-162, 2011, 9789536255474 - 172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02884313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11495,51 +11707,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de recherche sur l’élaboration, la mise en œuvre et les effets de la taxe soda appliquée en France depuis juillet 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bodo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11561,235 +11773,235 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Etilé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EHESP. 2024, 71 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04876345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire la preuve de l'efficacité d'un programme de prévention des addictions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordana Bellegarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Lecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EHESP et Laboratoire Arènes (UMR CNRS 6051: équipe RSMS INSERM U1309). 2023, pp.vii-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04213607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordination et mobilisation des acteurs locaux dans les Contrats locaux de santé des régions Bretagne et Pays de la Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bodo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11797,73 +12009,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EHESP; ARS Bretagne; ARS Pays de la Loire. 2022, pp.37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04104061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du dispositif Contrat Local de Santé sur la capacité d’action dans les champs de la prévention, de la promotion de la santé et de la santé environnement dans les Régions Bretagne et Pays de la Loire. Rapport final sur le 1er mandat CLS du Direes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dieinaba Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11885,65 +12097,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EHESP; ARS Bretagne; ARS Pays de la Loire. 2022, pp.55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04104030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId297"/>
+      <w:footerReference w:type="default" r:id="rId303"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12090,51 +12302,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241639v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Makovski" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cuschieri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose M. Valderas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guldner" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iveta Nagyova" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ijph.2025.1608880" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291802v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gnonlonfin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallopel-Morvan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Breton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10901981251370368" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903188v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Bodo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jabot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Etil&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Friant-Perrot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdsam.243.0013" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925326v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34172/ijhpm.2022.7646" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03811239v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bergeran" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.220.0018b" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673111v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Julia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthpol.2022.04.012" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03811203v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie David" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Couderc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lecas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Carpentier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.220.0021c" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03842059v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Fonteneau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieinaba Diallo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Harpet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hudebine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2022.09.073" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554011v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Etile" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Julia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckab165.149" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03128653v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02536760v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candan Kendir" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17051601" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100488v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bourgueil" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1463423620000559" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02913840v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Ramirez-Valles" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chae" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Haard&#246;rfer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Kuhns" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1090198120935067" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02498381v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz185.659" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03703021v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Templon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Sherlaw" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02470465v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz185.064" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02447486v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Ode" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Oikonomidi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz187.026" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02447471v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fonteneau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hudebine" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz186.468" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02913846v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02156063v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2019.1289" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01881207v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Ungureanu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Toussaint" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.182.0157" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02440716v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Jomier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soin.2017.05.006" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01586046v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Khayatzadeh-Mahani" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Ruckert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Labonte" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapol/czx015" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01671786v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Stachenko" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Pommier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile You" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Porcherie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Halley" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975915600668" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02393480v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01376241v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15171/ijhpm.2016.28" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914688v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bidault" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Villeval" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alias" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gandouet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975914568127" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01543937v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.166.0721" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02447539v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marie Dupin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dorsey" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckw175.043" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01328504v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lacouture" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guichard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Ridde" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13012-015-0345-7" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01573908v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Kivits" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Minary" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.155.0653" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02447561v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckv169.028" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02447288v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Azzedine" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckv176.239" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02393590v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Hamel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02513323v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne de Leeuw" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Clavier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1478-4505-12-55" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152369v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.133.0119" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153187v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ren&#233;e Briand" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02393635v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ren&#233;e Gu&#233;vel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Raude" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152379v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ferron" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152365v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2013.03.002" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766092v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Richard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Gagnon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jacques" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bergeron" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975910393181" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766060v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/daq051" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766055v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/phe/phr022" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05527743v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mahouna Gnonlonfin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04822536v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Lef&#232;vre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs1.2024.0034" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04811666v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04983896v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Baybutt" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola J Gray" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Leksy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth N&#246;hammer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784995v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckae144.1775" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258289v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vialet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Cheviot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04975723v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Saboga-Nunes" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad160.674" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03997496v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac129.590" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127558v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckaa166.431" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02886203v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02865972v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02865899v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02886185v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02866008v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900647v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Joanny" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chantraine" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02886436v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02866044v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02886365v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ann&#233;e" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-R. Briand" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chanlot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02865919v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02913847v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02861572v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02895393v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chantraine" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02634815v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02865875v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02895335v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dorsey" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Dupin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bunde-Birouste" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nathan" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02894777v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02886421v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02899859v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ungureanu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Toussaint" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duclos" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330501v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dupin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330504v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330876v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333912v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Jouve" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Perrier-Ridet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153363v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154197v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154211v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153204v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154203v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154258v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154269v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Ridde" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153215v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02902000v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02901993v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02901938v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lima" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gindt-Ducros" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02901911v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975286v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie David" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordana Bellegarde" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236620v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Caron" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04983860v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia de Ruiter" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goof Buijs" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jourdan" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashfaaque Bhunnoo" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974443v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02909279v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hudebine" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02902114v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02902033v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dupin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04595081v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cku161.143" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154277v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04586691v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Fiestas Navarrete" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Platat" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Aysar" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephconference.eu/conference-2012-malta-44" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.29251.40481" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04586700v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.25895.96165" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05045266v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Migeot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvette Balcou-Debussche" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berkesse" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/glossaire-de-promotion-de-sante/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075476v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Joanny" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02393495v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chambaud" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/promotion-de-sante/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02393539v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315460v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/la-promotion-de-la-sante-aujourd-hui/80199?srsltid=AfmBOopaPitlS9FWBuBtPythRDdQRPcO-ooLQYysR9MlwwOCXCXwN0o6" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03820547v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-97212-7?page=2#toc" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-97212-7_27" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02750101v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/~Reduire-les-inegalites-sociales-de~.html" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02748476v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Brochard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02748391v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02441881v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/30-idees-recues-en-sante-mondiale/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.ridde.2015.01.0097" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01328520v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pum.umontreal.ca/catalogue/des-idees-recues-en-sante-mondiale" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pum.3679" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02884313v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lima" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876345v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lecocq" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213607v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Lecocq" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104061v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Lefevre" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104030v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241639v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Makovski" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cuschieri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose M. Valderas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guldner" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iveta Nagyova" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ijph.2025.1608880" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291802v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gnonlonfin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallopel-Morvan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Breton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10901981251370368" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903188v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Bodo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jabot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Etil&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Friant-Perrot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdsam.243.0013" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925326v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34172/ijhpm.2022.7646" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03811239v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bergeran" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.220.0018b" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673111v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Julia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthpol.2022.04.012" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03811203v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie David" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Couderc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lecas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Carpentier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.220.0021c" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03842059v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Fonteneau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieinaba Diallo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Harpet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hudebine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2022.09.073" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554011v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Etile" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Julia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckab165.149" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03128653v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100488v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candan Kendir" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bourgueil" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1463423620000559" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02536760v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17051601" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02913840v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Ramirez-Valles" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chae" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Haard&#246;rfer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Kuhns" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1090198120935067" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02498381v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz185.659" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03703021v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Templon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Sherlaw" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02470465v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz185.064" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02447486v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Ode" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Oikonomidi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz187.026" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02447471v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fonteneau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hudebine" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz186.468" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02913846v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02156063v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2019.1289" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01881207v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Ungureanu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Toussaint" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.182.0157" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02440716v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Jomier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soin.2017.05.006" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01586046v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Khayatzadeh-Mahani" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Ruckert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Labonte" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapol/czx015" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01671786v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Stachenko" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Pommier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile You" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Porcherie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Halley" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975915600668" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02393480v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01376241v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15171/ijhpm.2016.28" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914688v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bidault" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Villeval" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alias" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gandouet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975914568127" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01543937v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.166.0721" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02447539v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marie Dupin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dorsey" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckw175.043" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01328504v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lacouture" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guichard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Ridde" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13012-015-0345-7" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01573908v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Kivits" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Minary" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.155.0653" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02447561v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckv169.028" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02447288v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Azzedine" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckv176.239" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02393590v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Hamel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02513323v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne de Leeuw" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Clavier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1478-4505-12-55" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153187v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ren&#233;e Briand" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02393635v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ren&#233;e Gu&#233;vel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Raude" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152369v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.133.0119" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152379v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ferron" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152365v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2013.03.002" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766092v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Richard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Gagnon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jacques" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bergeron" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975910393181" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766060v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/daq051" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766055v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/phe/phr022" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05527743v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mahouna Gnonlonfin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04811666v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04822536v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Lef&#232;vre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs1.2024.0034" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04983896v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Baybutt" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola J Gray" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Leksy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth N&#246;hammer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784995v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckae144.1775" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258289v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vialet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Cheviot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04975723v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Saboga-Nunes" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad160.674" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03997496v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac129.590" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127558v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckaa166.431" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02886185v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02865899v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02865972v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02886203v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02866008v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900647v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Joanny" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chantraine" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02886436v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02866044v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02886365v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ann&#233;e" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-R. Briand" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chanlot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02865919v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02913847v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02861572v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02895335v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dorsey" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Dupin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bunde-Birouste" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nathan" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02865875v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02634815v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02895393v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chantraine" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02894777v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02886421v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02899859v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ungureanu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Toussaint" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duclos" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330501v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dupin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330504v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330876v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333912v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Jouve" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Perrier-Ridet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154197v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153363v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154211v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153204v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154203v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154258v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154269v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Ridde" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153215v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02902000v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02901993v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02901938v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lima" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gindt-Ducros" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02901911v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572309v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Dardier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Schweyer" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975286v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie David" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordana Bellegarde" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236620v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Caron" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04983860v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia de Ruiter" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goof Buijs" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jourdan" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashfaaque Bhunnoo" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974443v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02909279v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hudebine" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02902114v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02902033v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dupin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04595081v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cku161.143" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154277v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04586691v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Fiestas Navarrete" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Platat" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Aysar" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephconference.eu/conference-2012-malta-44" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.29251.40481" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04586700v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.25895.96165" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05045266v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Migeot" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvette Balcou-Debussche" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berkesse" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/glossaire-de-promotion-de-sante/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075476v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Joanny" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02393495v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chambaud" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/promotion-de-sante/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02393539v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574414v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781394282432.ch16?campaign=wolsavedsearch" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394282432.ch16" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315460v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/la-promotion-de-la-sante-aujourd-hui/80199?srsltid=AfmBOopaPitlS9FWBuBtPythRDdQRPcO-ooLQYysR9MlwwOCXCXwN0o6" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03820547v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-97212-7?page=2#toc" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-97212-7_27" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02750101v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/~Reduire-les-inegalites-sociales-de~.html" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02748476v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Brochard" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02748391v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02441881v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/30-idees-recues-en-sante-mondiale/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.ridde.2015.01.0097" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01328520v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pum.umontreal.ca/catalogue/des-idees-recues-en-sante-mondiale" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pum.3679" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02884313v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lima" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876345v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lecocq" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213607v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Lecocq" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104061v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Lefevre" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104030v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>