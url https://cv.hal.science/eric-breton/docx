--- v1 (2026-04-07)
+++ v2 (2026-05-02)
@@ -115,265 +115,265 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preventing Multimorbidity: Moving Beyond the Single Disease Lens</w:t>
+                <w:t xml:space="preserve">Unpacking the Transformations Activated by Smoke-Free Campuses: A Logic Model of France’s First Initiative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatjana Makovski</w:t>
+                <w:t xml:space="preserve">Etienne Gnonlonfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Cuschieri</w:t>
+                <w:t xml:space="preserve">Karine Gallopel-Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose M. Valderas</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric Breton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/ijph.2025.1608880⟩</w:t>
+              <w:t xml:space="preserve">Health Education and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 53 (2), pp.181-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/10901981251370368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05241639v1</w:t>
+                <w:t xml:space="preserve">hal-05291802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unpacking the Transformations Activated by Smoke-Free Campuses: A Logic Model of France’s First Initiative</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preventing Multimorbidity: Moving Beyond the Single Disease Lens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatjana Makovski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Cuschieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Gnonlonfin</w:t>
+                <w:t xml:space="preserve">Jose M. Valderas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Gallopel-Morvan</w:t>
+                <w:t xml:space="preserve">Laurence Guldner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Breton</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Iveta Nagyova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Education and Behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">International Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 70, pp.1608880. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/10901981251370368⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/ijph.2025.1608880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05291802v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05241639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Révision de la taxation des boissons sucrées en France : quelles intentions pour quels effets ?</w:t>
               </w:r>
@@ -411,51 +411,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Etilé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Friant-Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de droit de la santé et de l'assurance maladie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 41, pp.13-21. </w:t>
@@ -487,399 +487,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04903188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Centralized Health Systems, Much Is Left Out When Analyses of Local HiAP Strategies Are Limited to Public Administration; A Commentary on "A Realist Explanatory Case Study Investigating How Common Goals, Leadership, and Committed Staff Facilitate Health in All Policies Implementation in the Municipality of Kuopio, Finland"</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Public health lessons from the French 2012 soda tax and insights on the modifications enacted in 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bodo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Etilé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Julia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Friant-Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal of health policy and management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.34172/ijhpm.2022.7646⟩</w:t>
+              <w:t xml:space="preserve">Health Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 126 (7), pp.585-591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.healthpol.2022.04.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03925326v1</w:t>
+                <w:t xml:space="preserve">halshs-03673111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence de la « taxe soda » vers les recommandations internationales : une analyse du contenu des médias français</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In Centralized Health Systems, Much Is Left Out When Analyses of Local HiAP Strategies Are Limited to Public Administration; A Commentary on "A Realist Explanatory Case Study Investigating How Common Goals, Leadership, and Committed Staff Facilitate Health in All Policies Implementation in the Municipality of Kuopio, Finland"</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bodo</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Françoise Jabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Vol. 34 (HS1), pp.18b-18b. </w:t>
+              <w:t xml:space="preserve">International journal of health policy and management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.1-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/spub.220.0018b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.34172/ijhpm.2022.7646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03811239v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03925326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Public health lessons from the French 2012 soda tax and insights on the modifications enacted in 2018</w:t>
+                <w:t xml:space="preserve">Convergence de la « taxe soda » vers les recommandations internationales : une analyse du contenu des médias français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bodo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Julia</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Céline Bergeran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Jabot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 126 (7), pp.585-591. </w:t>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Vol. 34 (HS1), pp.18b-18b. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.healthpol.2022.04.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/spub.220.0018b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03673111v1</w:t>
+                <w:t xml:space="preserve">hal-03811239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leçons méthodologiques tirées du modèle logique du programme de prévention « Une Affaire de Famille »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1155,51 +1155,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Julia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Friant-Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 31, pp.394-394. </w:t>
@@ -1250,51 +1250,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'effet réseau alimente des actions collectives de prévention en santé très significatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Harpet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bodo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1358,51 +1358,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaboration of primary care and public health at the local level: observational descriptive study of French local health contracts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candan Kendir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bodo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1475,51 +1475,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Health Literacy: From a Property of Individuals to One of Communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candan Kendir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 17 (5), pp.1601. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1566,51 +1566,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The COVID-19 Pandemic: Everything Old Is New Again in Public Health Education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Ramirez-Valles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Chae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1709,51 +1709,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candan Kendir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bodo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bourgueil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1852,51 +1852,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose Fonteneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Sherlaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 18 (2), pp.135-147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1934,51 +1934,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">We're making individuals more &amp;quot;health literate&amp;quot; but what about communities?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candan Kendir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 29 (Supplement_4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2012,51 +2012,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How the French Nutri-Score can impact sales of processed-foods? A complex system perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Ode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2250,51 +2250,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tempus fugit : les temps de la recherche interventionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Horizon pluriel. Education et promotion de la santé en Bretagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 36, pp.14-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2371,51 +2371,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose Fonteneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Sherlaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 18 (2), pp.135-147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2475,51 +2475,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana Ungureanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 30 (2), pp.157-167. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2547,412 +2547,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01881207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle des professionnels dans la réduction des inégalités sociales de santé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Banning shisha smoking in public places in Iran: an advocacy coalition framework perspective on policy process and change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akram Khayatzadeh-Mahani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chloé Jomier</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arne Ruckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Labonte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soin.2017.05.006⟩</w:t>
+              <w:t xml:space="preserve">Health Policy and Planning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 32 (6), pp.835-846. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/heapol/czx015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02440716v1</w:t>
+                <w:t xml:space="preserve">hal-01586046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Banning shisha smoking in public places in Iran: an advocacy coalition framework perspective on policy process and change</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How do regional stakeholders contribute to reducing social inequalities in health? A case study in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronald Labonte</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvie Stachenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanine Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile You</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Porcherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Halley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Policy and Planning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/heapol/czx015⟩</w:t>
+              <w:t xml:space="preserve">Global Health Promotion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (3), pp.96-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1757975915600668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01586046v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01671786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do regional stakeholders contribute to reducing social inequalities in health? A case study in France</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marion Porcherie</w:t>
+                <w:t xml:space="preserve">Le rôle des professionnels dans la réduction des inégalités sociales de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Halley</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chloé Jomier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Health Promotion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 24 (3), pp.96-103. </w:t>
+              <w:t xml:space="preserve">Soins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 62 (817), pp.22-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1757975915600668⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.soin.2017.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01671786v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02440716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les missions prévention, protection et promotion de la santé des systèmes nationaux de santé publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Jomier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers de la fonction publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 376, pp.29-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2977,51 +2977,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Sophisticated Architecture Is Indeed Necessary for the Implementation of Health in All Policies but not Enough; Comment on &amp;quot;Understanding the Role of Public Administration in Implementing Action on the Social Determinants of Health and Health Inequities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International journal of health policy and management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 5 (6), pp.383-385. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3189,51 +3189,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Charte d’Ottawa : 30 ans sans plan d’action ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 28 (6), pp.721-727. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3267,51 +3267,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How effective are community-based health promotion programmes? Insights from realist evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Marie Dupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3365,291 +3365,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02447539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The concept of mechanism from a realist approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pistes de réflexion pour l’évaluation et le financement des interventions complexes en santé publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Marie Dupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Lacouture</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Breton</w:t>
+                <w:t xml:space="preserve">Joëlle Kivits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Guichard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valéry Ridde</w:t>
+                <w:t xml:space="preserve">Laetitia Minary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Implementation Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13012-015-0345-7⟩</w:t>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, pp.653-657. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.155.0653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01328504v1</w:t>
+                <w:t xml:space="preserve">hal-01573908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pistes de réflexion pour l’évaluation et le financement des interventions complexes en santé publique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">The concept of mechanism from a realist approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Lacouture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle Kivits</w:t>
+                <w:t xml:space="preserve">Anne Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Minary</w:t>
+                <w:t xml:space="preserve">Valéry Ridde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 5, pp.653-657. </w:t>
+              <w:t xml:space="preserve">Implementation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10, pp.153. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/spub.155.0653⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13012-015-0345-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01573908v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01328504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The need for new perspectives on good practice to address complex public health problems in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 25 (suppl_3), pp.67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3696,77 +3696,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Community capacity building on the social determinants of health: a local initiative in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Azzedine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile You</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Porcherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 25 (suppl_3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3813,51 +3813,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Former des professionnels à la promotion de la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La santé en action</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 430, pp.45-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3908,51 +3908,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne de Leeuw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Health Research Policy and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 12, pp.55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3986,51 +3986,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobiliser les acteurs pour des programmes et politiques qui agissent sur les déterminants sociaux de la santé.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Renée Briand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4081,51 +4081,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promotion de la santé : une dynamique d'échanges entre chercheurs et intervenants du terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Renée Guével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Raude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4163,51 +4163,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du changement de comportement à l’action sur les conditions de vie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Hors-série, 25 (S2), pp.119-123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4241,77 +4241,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction [du dossier : Recherche interventionnelle en santé publique : quand chercheurs et acteurs de terrain travaillent ensemble]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Guichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La santé en action</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Recherche interventionnelle en santé publique : quand chercheurs et acteurs de terrain travaillent ensemble, 425, pp. 10-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4336,51 +4336,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser la programmation en santé publique dans une perspective de capabilités.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Sherlaw</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4427,51 +4427,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une stratégie d'advocacy pour favoriser l'adoption d'une politique publique provinciale en matière de réduction du tabagisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4557,51 +4557,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theories of the policy process in health promotion research: a review.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne de Leeuw</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4648,51 +4648,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Examining Tobacco Control Strategies and Aims Through a Social Justice Lens: An Application of Sen's Capability Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Sherlaw</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4784,64 +4784,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding how smoke-free campus initiatives influence user behaviours: a logic model associated with this policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Mahouna Gnonlonfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallopel-Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Health Management Conference (EHMA) 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Health Management Association (EHMA), Jun 2025, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4866,51 +4866,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of community health workers in building bridges and improving community health literacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Public Health Week "Health is a political choice! - Webinar: "Health through the life course: Breaking down silos”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UNESCO Chair Global Health &amp; Education; EUPHA Health Promotion Section; EUPHA Health Literacy Initiative; EUPHA's Health Ageing Section (tbc), May 2024, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4935,51 +4935,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordination et mobilisation des acteurs dans les Contrats locaux de santé : étude dans deux régions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dieinaba Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5065,51 +5065,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Establishing the effectiveness of complex health promotion interventions: Shining light on alternatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Baybutt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola J Gray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5186,64 +5186,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does a Smoke-Free campus initiative generates changes in smoking? A theory-based evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Mahouna Gnonlonfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallopel-Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th European Public Health Conference 2024 Sailing the Waves of European Public Health: Exploring a Sea of Innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Lisbonne, Portugal. pp.ckae144.1775, </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5303,51 +5303,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Vialet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Cheviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès 2023 de la Société Française de Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française de santé publique, Oct 2023, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5372,51 +5372,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">10.M. Workshop: Community Health Practice and Research in Europe: Up front and centre!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Saboga-Nunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5597,51 +5597,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local health contracts as instruments of cross-sectoral collaboration: the French CLoterreS study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bodo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5725,838 +5725,838 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03127558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promotion de la Santé, Défis et Perspectives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">La mission prévention des systèmes de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Promotion de la Santé, Défis et Perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole nationale de santé publique, May 2017, Rabat, Maroc</w:t>
+              <w:t xml:space="preserve">Séminaire "Progrès médical, santé publique et organisation du système de soins"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sixième chambre de la Cour des comptes, Apr 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02886185v1</w:t>
+                <w:t xml:space="preserve">hal-02886436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le modèle socio-écologique en promotion de la santé et les enjeux du développement de la santé dans toutes les politiques publiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Evaluation des actions en santé publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres du Projet Régional de Santé Pays de la Loire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IREPS Auvergne-Rhône-Alpes ; Pôles Régionaux de Compétences Rhône-Alpes et Auvergne ; Fédération Nationale d’Education et de promotion de la santé (FNES), Feb 2017, Nantes, France. 33p</w:t>
+              <w:t xml:space="preserve">Journée des 10 ans du Réseau de santé périnatal parisien (RSPP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau de santé périnatal parisien (RSPP), Nov 2017, Paris, France. 36p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02865899v1</w:t>
+                <w:t xml:space="preserve">hal-02866044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promotion de la santé, de quoi parle-t-on ? Pourquoi et comment l’action locale est-elle efficace ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Promotion de la Santé, Défis et Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée régionale d’échanges pour les acteurs locaux de la CRSA de Bretagne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRSA de Bretagne, Mar 2017, Rennes, France. 11p</w:t>
+              <w:t xml:space="preserve">Promotion de la Santé, Défis et Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole nationale de santé publique, May 2017, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02865972v1</w:t>
+                <w:t xml:space="preserve">hal-02886185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agir en promotion de la santé, c’est aller au-delà des facteurs de risque</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Le modèle socio-écologique en promotion de la santé et les enjeux du développement de la santé dans toutes les politiques publiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop "Politiques publiques de prévention"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Service de Santé Publique du Canton de Vaud, Sep 2017, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">Rencontres du Projet Régional de Santé Pays de la Loire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IREPS Auvergne-Rhône-Alpes ; Pôles Régionaux de Compétences Rhône-Alpes et Auvergne ; Fédération Nationale d’Education et de promotion de la santé (FNES), Feb 2017, Nantes, France. 33p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02886203v1</w:t>
+                <w:t xml:space="preserve">hal-02865899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formations en santé publique pour les professionnels de santé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Promotion de la santé, de quoi parle-t-on ? Pourquoi et comment l’action locale est-elle efficace ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème Journée de Santé Publique Dentaire "Quelles formations en santé publique dentaire? Pour une coordination autour de la personne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ASPBD, Nov 2017, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journée régionale d’échanges pour les acteurs locaux de la CRSA de Bretagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRSA de Bretagne, Mar 2017, Rennes, France. 11p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02866008v1</w:t>
+                <w:t xml:space="preserve">hal-02865972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eclairer la pratique en promotion de la santé : retour d’expérience sur un programme breton de recherche interventionnelle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Agir en promotion de la santé, c’est aller au-delà des facteurs de risque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christine Ferron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès ADELF - SFSP "Sciences et acteurs : articuler connaissances et pratiques"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association des épidémiologistes de langue française (ADELF); Société française de santé publique (SFSP), Oct 2017, Amiens, France</w:t>
+              <w:t xml:space="preserve">Workshop "Politiques publiques de prévention"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Service de Santé Publique du Canton de Vaud, Sep 2017, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02900647v1</w:t>
+                <w:t xml:space="preserve">hal-02886203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mission prévention des systèmes de santé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Formations en santé publique pour les professionnels de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Progrès médical, santé publique et organisation du système de soins"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sixième chambre de la Cour des comptes, Apr 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">17ème Journée de Santé Publique Dentaire "Quelles formations en santé publique dentaire? Pour une coordination autour de la personne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASPBD, Nov 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02886436v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02866008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des actions en santé publique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Eclairer la pratique en promotion de la santé : retour d’expérience sur un programme breton de recherche interventionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile You</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Joanny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Chantraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ferron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des 10 ans du Réseau de santé périnatal parisien (RSPP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau de santé périnatal parisien (RSPP), Nov 2017, Paris, France. 36p</w:t>
+              <w:t xml:space="preserve">Congrès ADELF - SFSP "Sciences et acteurs : articuler connaissances et pratiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des épidémiologistes de langue française (ADELF); Société française de santé publique (SFSP), Oct 2017, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02866044v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02900647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un cas de recherche interventionnelle : « Ensemble la santé pour tous en Pays de Redon-Bretagne Sud » – A propos du rôle de l’animateur santé territorial</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Relier, communiquer, prendre soin : quels facteurs pour que cela fonctionne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire permanent « Les intermédiations société-recherche », 2ème session : « Intermédiations dans le domaine de la santé »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Inserm, Feb 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">21ème Journée Nationale pour la Prévention du Suicide "Relier, communiquer, prendre soin .. pour la prévention du suicide"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UNPS ; CoEPS 35 ; PeGAPSe, Feb 2017, Rennes, France. p. 9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02886365v1</w:t>
+                <w:t xml:space="preserve">hal-02865919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relier, communiquer, prendre soin : quels facteurs pour que cela fonctionne ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Un cas de recherche interventionnelle : « Ensemble la santé pour tous en Pays de Redon-Bretagne Sud » – A propos du rôle de l’animateur santé territorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Année</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-R. Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chanlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème Journée Nationale pour la Prévention du Suicide "Relier, communiquer, prendre soin .. pour la prévention du suicide"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UNPS ; CoEPS 35 ; PeGAPSe, Feb 2017, Rennes, France. p. 9</w:t>
+              <w:t xml:space="preserve">Séminaire permanent « Les intermédiations société-recherche », 2ème session : « Intermédiations dans le domaine de la santé »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inserm, Feb 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02865919v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02886365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche interventionnelle : et l’action sur les déterminants sociaux de la santé dans tout cela !? Conclusion du Grand Témoin de la journée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée nationale "Recherche et transfert de connaissances en promotion de la santé"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe « Recherche - Expertise » de la FNES (Fédération nationale d'éducation et de promotion de la santé), Dec 2017, Pierrefitte-sur-Seine, France. pp.41-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6581,51 +6581,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une intervention en trois temps sur les inégalités sociales de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les inégalités sociales et territoriales de santé. Agir localement pour les prévenir et les réduir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IREPS et PRC de Mayotte, Oct 2017, Dembéni, Mayotte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6702,51 +6702,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bunde-Birouste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Nathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd IUHPE World Conference on Health Promotion "Promoting Health and Equity"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Union for Health Promotion and Education (IUHPE), May 2016, Curitiba, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6771,51 +6771,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Charte d’Ottawa: une ambition à réaliser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de réflexion et d’échanges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IREPS Auvergne-Rhône-Alpes ; Pôles Régionaux de Compétences Rhône-Alpes et Auvergne ; Fédération Nationale d’Education et de promotion de la santé (FNES), Nov 2016, Lyon, France. p. 9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6840,51 +6840,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Education et santé : les déterminants de santé, un levier pour la réduction des inégalités sociales et de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducations, santé et mutations sociales :nouveaux enjeux, nouveaux défis ? UNIRéS, le Réseau des universités pour l’éducation à la santé. Actes du 5e colloque international 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UNIRéS; MGEN, Oct 2014, Paris, France. pp. 21-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6909,77 +6909,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capacity building to act upon the social determinants of health: raising awareness is only the first step</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile You</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chantraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd IUHPE World Conference on Health Promotion "Promoting Health and Equity"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Union for Health Promotion and Education (IUHPE), May 2016, Curitiba, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7004,51 +7004,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Operationalising proportionate universalism through a local intersectoral partnership: Lessons from a French interventional research project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sparking population health solutions - Research for a healthier future-International Summit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CIHR Institute of Population and Public Health, Apr 2016, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7067,692 +7067,692 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02894777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regard critique sur la Charte d’Ottawa</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">WHO Health Enhancing Physical Activity (HEPA) Policy Analysis Tool as an innovation to improve national policy making – an application to France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ungureanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e Université d’été francophone en santé publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UFR des sciences médicales et pharmaceutiques de Besançon; Agence régionale de santé (ARS) de Bourgogne Franche-Comté; Ecole des hautes études en santé publique (EHESP), Jun 2016, Besançon, France</w:t>
+              <w:t xml:space="preserve">22nd IUHPE World Conference on Health Promotion "Promoting Health and Equity"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Union for Health Promotion and Education (IUHPE), May 2016, Curitiba, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02886421v1</w:t>
+                <w:t xml:space="preserve">hal-02899859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WHO Health Enhancing Physical Activity (HEPA) Policy Analysis Tool as an innovation to improve national policy making – an application to France</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Regard critique sur la Charte d’Ottawa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd IUHPE World Conference on Health Promotion "Promoting Health and Equity"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Union for Health Promotion and Education (IUHPE), May 2016, Curitiba, Brazil</w:t>
+              <w:t xml:space="preserve">13e Université d’été francophone en santé publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UFR des sciences médicales et pharmaceutiques de Besançon; Agence régionale de santé (ARS) de Bourgogne Franche-Comté; Ecole des hautes études en santé publique (EHESP), Jun 2016, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02899859v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02886421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renforcer la capacité d'action sur les déterminants sociaux de la santé: dispositif intersectoriel en Pays de Redon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Des perceptions favorables aux déterminants sociaux de la santé légitimées par un programme intersectoriel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Azzedine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile You</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Porcherie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Azzedine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès-Les Déterminants sociaux de la santé</w:t>
+              <w:t xml:space="preserve">Congrès « Déterminants sociaux de la santé : des connaissances à l’action »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Santé Publique, Nov 2015, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01330501v1</w:t>
+                <w:t xml:space="preserve">halshs-01330504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des perceptions favorables aux déterminants sociaux de la santé légitimées par un programme intersectoriel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Renforcer la capacité d'action sur les déterminants sociaux de la santé: dispositif intersectoriel en Pays de Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile You</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Porcherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Azzedine</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marion Porcherie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès « Déterminants sociaux de la santé : des connaissances à l’action »</w:t>
+              <w:t xml:space="preserve">Congrès-Les Déterminants sociaux de la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Santé Publique, Nov 2015, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01330504v1</w:t>
+                <w:t xml:space="preserve">halshs-01330501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do local actors perceive health within a multisectoral program addressing living conditions ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Agir sur les inégalités sociales de santé par des mesures universelles proportionnées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Perrier-Ridet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Porcherie</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Azzedine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Public Health Conference : Health in Europe – from global to local policies, methods and practices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The European Public Health Association; The Österreichische Gesellschaft für Public Health; The European Public Health Conference Foundation, Oct 2015, Milan, Italy</w:t>
+              <w:t xml:space="preserve">Séminaire d’échanges entre acteurs « Partageons nos expériences pour agir sur les inégalités sociales de santé »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01330876v1</w:t>
+                <w:t xml:space="preserve">halshs-01333912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agir sur les inégalités sociales de santé par des mesures universelles proportionnées</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">How do local actors perceive health within a multisectoral program addressing living conditions ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Porcherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile You</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Azzedine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire d’échanges entre acteurs « Partageons nos expériences pour agir sur les inégalités sociales de santé »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">8th European Public Health Conference : Health in Europe – from global to local policies, methods and practices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The European Public Health Association; The Österreichische Gesellschaft für Public Health; The European Public Health Conference Foundation, Oct 2015, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01333912v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01330876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investir pour réduire les inégalités sociales.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème conférence mondiale de l’UIPES sur la promotion de la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L’Union internationale de promotion de la santé et d’éducation pour la santé (UIPES); Fondation pour la promotion de la santé thailandaise (ThaiHealth), Aug 2013, Pattaya, Thaïlande</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7777,51 +7777,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etat des lieux des publications des acteurs francophones en promotion de la santé.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès ADELF-SFSP Santé Publique et Prévention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Association des Epidémiologistes de Langue Française (ADELF); Société Française de Santé Publique (SFSP), Oct 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7846,77 +7846,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enabling conditions of effective community action on social inequalities of health within the Redon area in Brittany, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Sherlaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Porcherie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 6th European Public Health Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Public Health Association (EUPHA); Association of Schools of Public Health in the European region (ASPHER), Nov 2013, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7941,51 +7941,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strengthening health promotion research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème conférence mondiale de l’UIPES sur la promotion de la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L’Union internationale de promotion de la santé et d’éducation pour la santé (UIPES); Fondation pour la promotion de la santé thaïlandaise (ThaiHealth), Aug 2013, Pattaya, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8010,51 +8010,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche communautaire. Rejoindre les populations au cœur de leurs milieux de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème Université de l’Institut Renaudot « La démarche communautaire en santé ici et ailleurs ».</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Renaudot, Jun 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8092,77 +8092,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agir sur les déterminants sociaux en Pays de Redon-Bretagne Sud.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Sherlaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Porcherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Renée Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8204,77 +8204,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’approche réaliste en évaluation de programmes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Lacouture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Ridde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8312,51 +8312,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’expérience de recherche interventionnelle de promotion de la santé menée en Pays de Redon.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès ADELF-SFSP Santé Publique et Prévention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Association des Epidémiologistes de Langue Française (ADELF); Société Française de Santé Publique (SFSP), Oct 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8375,273 +8375,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01153215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empowering local stakeholders to tackle health inequalities: an interventional research project in Pays de Redon-Bretagne Sud, France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Reorienting a health promotion system to better address the social determinants of health: an intervention research in the Pays de Redon-Bretagne Sud,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanine Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Porcherie</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jeanine Pommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th European Public Health Conference "All Inclusive Public Health"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Public Health Conference Foundation, Nov 2012, St. Julians, Malta</w:t>
+              <w:t xml:space="preserve">9th European IUHPE Health Promotion Conference "Health and Quality of Life: Health, Economy and Solidarity"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Estonian Medical Association; Estonian Union for Health Promotion; Estonian Health Foundation; International Union for Health Promotion and Education (IUHPE), Sep 2012, Tallinn, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02902000v1</w:t>
+                <w:t xml:space="preserve">hal-02901993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reorienting a health promotion system to better address the social determinants of health: an intervention research in the Pays de Redon-Bretagne Sud,</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Empowering local stakeholders to tackle health inequalities: an interventional research project in Pays de Redon-Bretagne Sud, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Porcherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Pommier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Porcherie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European IUHPE Health Promotion Conference "Health and Quality of Life: Health, Economy and Solidarity"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Estonian Medical Association; Estonian Union for Health Promotion; Estonian Health Foundation; International Union for Health Promotion and Education (IUHPE), Sep 2012, Tallinn, Estonia</w:t>
+              <w:t xml:space="preserve">5th European Public Health Conference "All Inclusive Public Health"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Public Health Conference Foundation, Nov 2012, St. Julians, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02901993v1</w:t>
+                <w:t xml:space="preserve">hal-02902000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The state of health promotion practice, research and training in France: better days ahead?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Porcherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8696,77 +8696,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les programmes de promotion de la santé en France : un état des lieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Porcherie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Santé Publique "Les expertises en santé publique"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Santé Publique (SFSP), Nov 2011, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8823,51 +8823,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcours, cadre de travail et compétences mobilisées par les coordinateurs de contrats locaux de santé (CLS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Dardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8918,51 +8918,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PATTERN Prévention des Addictions et Transmission inTERgéNérationnelle : Projet de recherche évaluative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9095,51 +9095,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordana Bellegarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Saint-Etienne, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9216,51 +9216,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashfaaque Bhunnoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th IUHPE World Conference on Health Promotion "Promoting policies for health, well-being and equity"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Montréal, Canada. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9410,51 +9410,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies locales de prévention primaire et de promotion de la santé : Le projet de recherche CLoterreS sur les Contrats Locaux de Santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Fonteneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9535,90 +9535,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Community capacity building on the social determinants of health: a local initiative in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile You</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Azzedine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Porcherie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European Public Health Conference : Health in Europe – from global to local policies, methods and practices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Milan, Italy. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9643,103 +9643,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluer et tirer des enseignements du programme &amp;quot;Ensemble, la santé pour tous en Pays de Redon - Bretagne Sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile You</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Azzedine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Porcherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque scientifique international "Recherche interventionnelle contre le cancer : réunir chercheurs, décideurs et acteurs de terrain"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Paris, France</w:t>
@@ -9781,51 +9781,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the capacity of local health promotion systems in addressing the social determinants of health: a realistic evaluation of a program in the making in Brittany (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Marie Dupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th European Public Health Conference Mind the gap: Reducing inequalities in health and health care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Glasgow (Ecosse), United Kingdom. , 24 (suppl_2), 2014, </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9859,90 +9859,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un Plaidoyer pour l’action sur les déterminants sociaux de la santé.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile You</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Stachenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Stachenko</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marion Porcherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès ADELF-SFSP Santé Publique et Prévention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Bordeaux, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9980,51 +9980,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction and validation of a Health Promoting School Index (HPSI) to measure the capacity of school environments to promote physical activity and healthy eating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Fiestas Navarrete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Platat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10110,51 +10110,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards gender-sensitive health promotion strategies: Understanding the barriers and enablers of health promoting attitudes and behaviors among secondary school students in Abu Dhabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Fiestas Navarrete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Platat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10386,90 +10386,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intervenir localement en promotion de la santé : Les enseignements de l’expérience du Pays de Redon-Bretagne Sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile You</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roseline Joanny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chaire « Promotion de la santé » à l’EHESP et Ecole des Hautes Etudes en Santé Publique, pp.188, 2017, 978-2-9560628-0-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10487,77 +10487,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La promotion de la santé : Comprendre pour agir dans le monde francophone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Sherlaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10610,90 +10610,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intervenir localement en promotion de la santé. Les enseignements de l'expérience du pays de Redon-Bretagne sud : Sept fiches pour accompagner le renforcement des capacités d'action en faveur de la santé et du bien-être de la population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile You</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Joanny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">191p., 2017, 978-2-9560628-0-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10743,111 +10743,111 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A family affair ! Fixing adults to break the intergenerational transmission of suffering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Intergenerational Effects of Adverse Childhood Experiences: Ripples on a Pond</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1, </w:t>
+              <w:t xml:space="preserve">, 16, </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Chap 16, In press, 978-1-394-28240-1. </w:t>
+              <w:t xml:space="preserve">, pp.227-236, 2026, 978-1-394-28240-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781394282432.ch16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -10860,51 +10860,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Alma-Ata à Genève : Le chemin tortueux de la promotion de la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Didier Jourdan; Carole Faucher; Valérie Ivassenko. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La promotion de la santé aujourd’hui. Pratiques sociales et partages de savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -10946,51 +10946,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Contribution of Health Promotion Research to Advancing Local Policies: New Knowledge, Lexicon and Practice–Research Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bodo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11093,90 +11093,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évaluation réaliste des programmes en santé publique : décrypter l'ADN des interventions pour mieux en expliquer les effets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Ridde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Lacouture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réduire les inégalités sociales de santé : une approche interdisciplinaire de l'évaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11214,51 +11214,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire de la promotion de la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Brochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11309,51 +11309,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Education et santé : les déterminants de santé, un levier pour la réduction des inégalités sociales et de santé. Des pistes pour réduire les inégalités sociales de santé. Conférence plénière pour l'ouverture du 5e colloque international du réseau UNIRéS (Conférence introductive]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducations, santé et mutations sociales : nouveaux enjeux, nouveaux défis ? Actes du 5e colloque international 2014, Paris, UNIRéS, le Réseau des universités pour l’éducation à la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 21-36, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11378,51 +11378,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">19. La réduction des inégalités sociales de santé passe par des actions en faveur des plus vulnérables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30 idées reçues en santé mondiale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11469,51 +11469,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réduction des inégalités sociales de santé passe principalement par des actions en faveur des plus vulnérables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Valéry Ridde; Fatoumata Ouattara. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des idées reçues en santé mondiale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -11564,77 +11564,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The state of health promotion practice, research and training in France: better days ahead?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Porcherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11747,51 +11747,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bodo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Etilé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11983,51 +11983,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bodo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EHESP; ARS Bretagne; ARS Pays de la Loire. 2022, pp.37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12071,51 +12071,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dieinaba Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bodo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EHESP; ARS Bretagne; ARS Pays de la Loire. 2022, pp.55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12302,51 +12302,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241639v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Makovski" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cuschieri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose M. Valderas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guldner" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iveta Nagyova" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ijph.2025.1608880" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291802v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gnonlonfin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallopel-Morvan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Breton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10901981251370368" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903188v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Bodo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jabot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Etil&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Friant-Perrot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdsam.243.0013" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925326v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34172/ijhpm.2022.7646" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03811239v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bergeran" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.220.0018b" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673111v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Julia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthpol.2022.04.012" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03811203v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie David" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Couderc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lecas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Carpentier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.220.0021c" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03842059v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Fonteneau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieinaba Diallo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Harpet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hudebine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2022.09.073" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554011v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Etile" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Julia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckab165.149" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03128653v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100488v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candan Kendir" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bourgueil" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1463423620000559" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02536760v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17051601" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02913840v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Ramirez-Valles" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chae" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Haard&#246;rfer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Kuhns" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1090198120935067" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02498381v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz185.659" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03703021v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Templon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Sherlaw" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02470465v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz185.064" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02447486v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Ode" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Oikonomidi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz187.026" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02447471v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fonteneau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hudebine" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz186.468" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02913846v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02156063v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2019.1289" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01881207v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Ungureanu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Toussaint" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.182.0157" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02440716v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Jomier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soin.2017.05.006" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01586046v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Khayatzadeh-Mahani" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Ruckert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Labonte" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapol/czx015" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01671786v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Stachenko" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Pommier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile You" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Porcherie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Halley" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975915600668" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02393480v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01376241v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15171/ijhpm.2016.28" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914688v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bidault" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Villeval" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alias" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gandouet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975914568127" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01543937v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.166.0721" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02447539v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marie Dupin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dorsey" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckw175.043" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01328504v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lacouture" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guichard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Ridde" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13012-015-0345-7" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01573908v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Kivits" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Minary" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.155.0653" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02447561v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckv169.028" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02447288v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Azzedine" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckv176.239" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02393590v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Hamel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02513323v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne de Leeuw" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Clavier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1478-4505-12-55" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153187v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ren&#233;e Briand" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02393635v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ren&#233;e Gu&#233;vel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Raude" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152369v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.133.0119" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152379v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ferron" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152365v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2013.03.002" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766092v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Richard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Gagnon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jacques" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bergeron" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975910393181" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766060v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/daq051" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766055v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/phe/phr022" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05527743v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mahouna Gnonlonfin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04811666v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04822536v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Lef&#232;vre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs1.2024.0034" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04983896v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Baybutt" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola J Gray" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Leksy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth N&#246;hammer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784995v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckae144.1775" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258289v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vialet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Cheviot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04975723v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Saboga-Nunes" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad160.674" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03997496v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac129.590" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127558v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckaa166.431" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02886185v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02865899v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02865972v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02886203v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02866008v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900647v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Joanny" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chantraine" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02886436v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02866044v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02886365v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ann&#233;e" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-R. Briand" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chanlot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02865919v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02913847v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02861572v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02895335v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dorsey" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Dupin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bunde-Birouste" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nathan" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02865875v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02634815v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02895393v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chantraine" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02894777v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02886421v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02899859v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ungureanu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Toussaint" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duclos" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330501v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dupin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330504v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330876v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333912v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Jouve" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Perrier-Ridet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154197v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153363v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154211v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153204v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154203v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154258v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154269v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Ridde" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153215v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02902000v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02901993v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02901938v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lima" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gindt-Ducros" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02901911v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572309v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Dardier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Schweyer" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975286v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie David" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordana Bellegarde" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236620v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Caron" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04983860v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia de Ruiter" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goof Buijs" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jourdan" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashfaaque Bhunnoo" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974443v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02909279v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hudebine" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02902114v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02902033v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dupin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04595081v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cku161.143" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154277v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04586691v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Fiestas Navarrete" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Platat" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Aysar" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephconference.eu/conference-2012-malta-44" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.29251.40481" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04586700v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.25895.96165" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05045266v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Migeot" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvette Balcou-Debussche" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berkesse" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/glossaire-de-promotion-de-sante/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075476v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Joanny" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02393495v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chambaud" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/promotion-de-sante/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02393539v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574414v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781394282432.ch16?campaign=wolsavedsearch" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394282432.ch16" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315460v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/la-promotion-de-la-sante-aujourd-hui/80199?srsltid=AfmBOopaPitlS9FWBuBtPythRDdQRPcO-ooLQYysR9MlwwOCXCXwN0o6" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03820547v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-97212-7?page=2#toc" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-97212-7_27" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02750101v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/~Reduire-les-inegalites-sociales-de~.html" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02748476v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Brochard" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02748391v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02441881v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/30-idees-recues-en-sante-mondiale/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.ridde.2015.01.0097" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01328520v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pum.umontreal.ca/catalogue/des-idees-recues-en-sante-mondiale" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pum.3679" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02884313v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lima" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876345v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lecocq" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213607v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Lecocq" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104061v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Lefevre" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104030v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291802v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gnonlonfin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallopel-Morvan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Breton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10901981251370368" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241639v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Makovski" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cuschieri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose M. Valderas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guldner" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iveta Nagyova" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ijph.2025.1608880" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903188v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Bodo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jabot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Etil&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Friant-Perrot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdsam.243.0013" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673111v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Julia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthpol.2022.04.012" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925326v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34172/ijhpm.2022.7646" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03811239v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bergeran" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.220.0018b" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03811203v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie David" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Couderc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lecas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Carpentier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.220.0021c" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03842059v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Fonteneau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieinaba Diallo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Harpet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hudebine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2022.09.073" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554011v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Etile" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Julia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckab165.149" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03128653v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100488v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candan Kendir" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bourgueil" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1463423620000559" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02536760v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17051601" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02913840v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Ramirez-Valles" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chae" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Haard&#246;rfer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Kuhns" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1090198120935067" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02498381v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz185.659" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03703021v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Templon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Sherlaw" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02470465v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz185.064" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02447486v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Ode" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Oikonomidi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz187.026" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02447471v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fonteneau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hudebine" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz186.468" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02913846v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02156063v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2019.1289" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01881207v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Ungureanu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Toussaint" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.182.0157" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01586046v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Khayatzadeh-Mahani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Ruckert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Labonte" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapol/czx015" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01671786v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Stachenko" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Pommier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile You" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Porcherie" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Halley" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975915600668" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02440716v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Jomier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soin.2017.05.006" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02393480v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01376241v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15171/ijhpm.2016.28" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914688v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bidault" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Villeval" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alias" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gandouet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975914568127" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01543937v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.166.0721" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02447539v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marie Dupin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dorsey" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckw175.043" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01573908v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Kivits" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Minary" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.155.0653" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01328504v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lacouture" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guichard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Ridde" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13012-015-0345-7" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02447561v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckv169.028" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02447288v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Azzedine" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckv176.239" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02393590v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Hamel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02513323v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne de Leeuw" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Clavier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1478-4505-12-55" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153187v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ren&#233;e Briand" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02393635v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ren&#233;e Gu&#233;vel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Raude" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152369v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.133.0119" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152379v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ferron" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152365v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2013.03.002" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766092v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Richard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Gagnon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jacques" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bergeron" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975910393181" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766060v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/daq051" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766055v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/phe/phr022" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05527743v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mahouna Gnonlonfin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04811666v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04822536v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Lef&#232;vre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs1.2024.0034" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04983896v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Baybutt" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola J Gray" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Leksy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth N&#246;hammer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784995v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckae144.1775" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258289v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vialet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Cheviot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04975723v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Saboga-Nunes" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad160.674" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03997496v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac129.590" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127558v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckaa166.431" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02886436v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02866044v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02886185v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02865899v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02865972v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02886203v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02866008v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900647v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Joanny" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chantraine" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02865919v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02886365v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ann&#233;e" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-R. Briand" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chanlot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02913847v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02861572v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02895335v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dorsey" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Dupin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bunde-Birouste" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nathan" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02865875v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02634815v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02895393v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chantraine" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02894777v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02899859v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ungureanu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Toussaint" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duclos" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02886421v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330504v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dupin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330501v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333912v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Jouve" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Perrier-Ridet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330876v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154197v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153363v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154211v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153204v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154203v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154258v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154269v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Ridde" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153215v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02901993v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02902000v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02901938v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lima" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gindt-Ducros" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02901911v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572309v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Dardier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Schweyer" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975286v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie David" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordana Bellegarde" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236620v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Caron" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04983860v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia de Ruiter" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goof Buijs" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jourdan" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashfaaque Bhunnoo" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974443v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02909279v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hudebine" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02902114v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02902033v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dupin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04595081v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cku161.143" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154277v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04586691v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Fiestas Navarrete" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Platat" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Aysar" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephconference.eu/conference-2012-malta-44" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.29251.40481" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04586700v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.25895.96165" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05045266v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Migeot" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvette Balcou-Debussche" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berkesse" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/glossaire-de-promotion-de-sante/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075476v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Joanny" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02393495v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chambaud" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/promotion-de-sante/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02393539v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574414v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781394282432.ch16?campaign=wolsavedsearch" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394282432.ch16" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315460v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/la-promotion-de-la-sante-aujourd-hui/80199?srsltid=AfmBOopaPitlS9FWBuBtPythRDdQRPcO-ooLQYysR9MlwwOCXCXwN0o6" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03820547v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-97212-7?page=2#toc" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-97212-7_27" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02750101v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/~Reduire-les-inegalites-sociales-de~.html" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02748476v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Brochard" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02748391v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02441881v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/30-idees-recues-en-sante-mondiale/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.ridde.2015.01.0097" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01328520v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pum.umontreal.ca/catalogue/des-idees-recues-en-sante-mondiale" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pum.3679" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02884313v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lima" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876345v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lecocq" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213607v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Lecocq" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104061v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Lefevre" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104030v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>