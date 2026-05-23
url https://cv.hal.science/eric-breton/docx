--- v2 (2026-05-02)
+++ v3 (2026-05-23)
@@ -487,369 +487,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04903188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Public health lessons from the French 2012 soda tax and insights on the modifications enacted in 2018</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In Centralized Health Systems, Much Is Left Out When Analyses of Local HiAP Strategies Are Limited to Public Administration; A Commentary on "A Realist Explanatory Case Study Investigating How Common Goals, Leadership, and Committed Staff Facilitate Health in All Policies Implementation in the Municipality of Kuopio, Finland"</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bodo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.healthpol.2022.04.012⟩</w:t>
+              <w:t xml:space="preserve">International journal of health policy and management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34172/ijhpm.2022.7646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03673111v1</w:t>
+                <w:t xml:space="preserve">hal-03925326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Centralized Health Systems, Much Is Left Out When Analyses of Local HiAP Strategies Are Limited to Public Administration; A Commentary on "A Realist Explanatory Case Study Investigating How Common Goals, Leadership, and Committed Staff Facilitate Health in All Policies Implementation in the Municipality of Kuopio, Finland"</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Convergence de la « taxe soda » vers les recommandations internationales : une analyse du contenu des médias français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bodo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bergeran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yann Le Bodo</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Jabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal of health policy and management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (1), pp.1-4. </w:t>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Vol. 34 (HS1), pp.18b-18b. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.34172/ijhpm.2022.7646⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/spub.220.0018b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03925326v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03811239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence de la « taxe soda » vers les recommandations internationales : une analyse du contenu des médias français</w:t>
+                <w:t xml:space="preserve">Public health lessons from the French 2012 soda tax and insights on the modifications enacted in 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bodo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Etilé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Bergeran</w:t>
+                <w:t xml:space="preserve">Chantal Julia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Friant-Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Vol. 34 (HS1), pp.18b-18b. </w:t>
+              <w:t xml:space="preserve">Health Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 126 (7), pp.585-591. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/spub.220.0018b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.healthpol.2022.04.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03811239v1</w:t>
+                <w:t xml:space="preserve">halshs-03673111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leçons méthodologiques tirées du modèle logique du programme de prévention « Une Affaire de Famille »</w:t>
               </w:r>
@@ -2547,412 +2547,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01881207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Banning shisha smoking in public places in Iran: an advocacy coalition framework perspective on policy process and change</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le rôle des professionnels dans la réduction des inégalités sociales de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akram Khayatzadeh-Mahani</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ronald Labonte</w:t>
+                <w:t xml:space="preserve">Chloé Jomier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Policy and Planning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/heapol/czx015⟩</w:t>
+              <w:t xml:space="preserve">Soins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 62 (817), pp.22-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soin.2017.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01586046v1</w:t>
+                <w:t xml:space="preserve">hal-02440716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do regional stakeholders contribute to reducing social inequalities in health? A case study in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Banning shisha smoking in public places in Iran: an advocacy coalition framework perspective on policy process and change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akram Khayatzadeh-Mahani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arne Ruckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Stachenko</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ronald Labonte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Health Promotion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1757975915600668⟩</w:t>
+              <w:t xml:space="preserve">Health Policy and Planning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 32 (6), pp.835-846. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/heapol/czx015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01671786v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01586046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle des professionnels dans la réduction des inégalités sociales de santé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Breton</w:t>
+                <w:t xml:space="preserve">How do regional stakeholders contribute to reducing social inequalities in health? A case study in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Stachenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanine Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile You</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Porcherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Jomier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Justine Halley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 62 (817), pp.22-24. </w:t>
+              <w:t xml:space="preserve">Global Health Promotion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (3), pp.96-103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.soin.2017.05.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1757975915600668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02440716v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01671786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les missions prévention, protection et promotion de la santé des systèmes nationaux de santé publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Jomier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers de la fonction publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 376, pp.29-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3365,261 +3365,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02447539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pistes de réflexion pour l’évaluation et le financement des interventions complexes en santé publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Marie Dupin</w:t>
+                <w:t xml:space="preserve">The concept of mechanism from a realist approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Lacouture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Minary</w:t>
+                <w:t xml:space="preserve">Anne Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Ridde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/spub.155.0653⟩</w:t>
+              <w:t xml:space="preserve">Implementation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10, pp.153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13012-015-0345-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01573908v1</w:t>
+                <w:t xml:space="preserve">halshs-01328504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The concept of mechanism from a realist approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Lacouture</w:t>
+                <w:t xml:space="preserve">Pistes de réflexion pour l’évaluation et le financement des interventions complexes en santé publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Marie Dupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Guichard</w:t>
+                <w:t xml:space="preserve">Joëlle Kivits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valéry Ridde</w:t>
+                <w:t xml:space="preserve">Laetitia Minary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Implementation Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 10, pp.153. </w:t>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, pp.653-657. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13012-015-0345-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/spub.155.0653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01328504v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01573908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The need for new perspectives on good practice to address complex public health problems in Europe</w:t>
               </w:r>
@@ -3696,64 +3696,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Community capacity building on the social determinants of health: a local initiative in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Azzedine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile You</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Porcherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4267,51 +4267,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Guichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La santé en action</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Recherche interventionnelle en santé publique : quand chercheurs et acteurs de terrain travaillent ensemble, 425, pp. 10-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5725,631 +5725,631 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03127558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mission prévention des systèmes de santé</w:t>
+                <w:t xml:space="preserve">Promotion de la Santé, Défis et Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Progrès médical, santé publique et organisation du système de soins"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sixième chambre de la Cour des comptes, Apr 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Promotion de la Santé, Défis et Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole nationale de santé publique, May 2017, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02886436v1</w:t>
+                <w:t xml:space="preserve">hal-02886185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des actions en santé publique</w:t>
+                <w:t xml:space="preserve">Le modèle socio-écologique en promotion de la santé et les enjeux du développement de la santé dans toutes les politiques publiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des 10 ans du Réseau de santé périnatal parisien (RSPP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau de santé périnatal parisien (RSPP), Nov 2017, Paris, France. 36p</w:t>
+              <w:t xml:space="preserve">Rencontres du Projet Régional de Santé Pays de la Loire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IREPS Auvergne-Rhône-Alpes ; Pôles Régionaux de Compétences Rhône-Alpes et Auvergne ; Fédération Nationale d’Education et de promotion de la santé (FNES), Feb 2017, Nantes, France. 33p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02866044v1</w:t>
+                <w:t xml:space="preserve">hal-02865899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promotion de la Santé, Défis et Perspectives</w:t>
+                <w:t xml:space="preserve">Promotion de la santé, de quoi parle-t-on ? Pourquoi et comment l’action locale est-elle efficace ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Promotion de la Santé, Défis et Perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole nationale de santé publique, May 2017, Rabat, Maroc</w:t>
+              <w:t xml:space="preserve">Journée régionale d’échanges pour les acteurs locaux de la CRSA de Bretagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRSA de Bretagne, Mar 2017, Rennes, France. 11p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02886185v1</w:t>
+                <w:t xml:space="preserve">hal-02865972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le modèle socio-écologique en promotion de la santé et les enjeux du développement de la santé dans toutes les politiques publiques</w:t>
+                <w:t xml:space="preserve">Agir en promotion de la santé, c’est aller au-delà des facteurs de risque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres du Projet Régional de Santé Pays de la Loire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IREPS Auvergne-Rhône-Alpes ; Pôles Régionaux de Compétences Rhône-Alpes et Auvergne ; Fédération Nationale d’Education et de promotion de la santé (FNES), Feb 2017, Nantes, France. 33p</w:t>
+              <w:t xml:space="preserve">Workshop "Politiques publiques de prévention"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Service de Santé Publique du Canton de Vaud, Sep 2017, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02865899v1</w:t>
+                <w:t xml:space="preserve">hal-02886203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promotion de la santé, de quoi parle-t-on ? Pourquoi et comment l’action locale est-elle efficace ?</w:t>
+                <w:t xml:space="preserve">Formations en santé publique pour les professionnels de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée régionale d’échanges pour les acteurs locaux de la CRSA de Bretagne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRSA de Bretagne, Mar 2017, Rennes, France. 11p</w:t>
+              <w:t xml:space="preserve">17ème Journée de Santé Publique Dentaire "Quelles formations en santé publique dentaire? Pour une coordination autour de la personne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASPBD, Nov 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02865972v1</w:t>
+                <w:t xml:space="preserve">hal-02866008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agir en promotion de la santé, c’est aller au-delà des facteurs de risque</w:t>
+                <w:t xml:space="preserve">Eclairer la pratique en promotion de la santé : retour d’expérience sur un programme breton de recherche interventionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile You</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Joanny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Chantraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ferron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop "Politiques publiques de prévention"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Service de Santé Publique du Canton de Vaud, Sep 2017, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">Congrès ADELF - SFSP "Sciences et acteurs : articuler connaissances et pratiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des épidémiologistes de langue française (ADELF); Société française de santé publique (SFSP), Oct 2017, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02886203v1</w:t>
+                <w:t xml:space="preserve">hal-02900647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formations en santé publique pour les professionnels de santé</w:t>
+                <w:t xml:space="preserve">La mission prévention des systèmes de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème Journée de Santé Publique Dentaire "Quelles formations en santé publique dentaire? Pour une coordination autour de la personne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ASPBD, Nov 2017, Rennes, France</w:t>
+              <w:t xml:space="preserve">Séminaire "Progrès médical, santé publique et organisation du système de soins"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sixième chambre de la Cour des comptes, Apr 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02866008v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02886436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eclairer la pratique en promotion de la santé : retour d’expérience sur un programme breton de recherche interventionnelle</w:t>
+                <w:t xml:space="preserve">Evaluation des actions en santé publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christine Ferron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès ADELF - SFSP "Sciences et acteurs : articuler connaissances et pratiques"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association des épidémiologistes de langue française (ADELF); Société française de santé publique (SFSP), Oct 2017, Amiens, France</w:t>
+              <w:t xml:space="preserve">Journée des 10 ans du Réseau de santé périnatal parisien (RSPP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau de santé périnatal parisien (RSPP), Nov 2017, Paris, France. 36p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02900647v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02866044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relier, communiquer, prendre soin : quels facteurs pour que cela fonctionne ?</w:t>
               </w:r>
@@ -6909,51 +6909,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capacity building to act upon the social determinants of health: raising awareness is only the first step</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile You</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chantraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7067,446 +7067,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02894777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WHO Health Enhancing Physical Activity (HEPA) Policy Analysis Tool as an innovation to improve national policy making – an application to France</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Regard critique sur la Charte d’Ottawa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd IUHPE World Conference on Health Promotion "Promoting Health and Equity"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Union for Health Promotion and Education (IUHPE), May 2016, Curitiba, Brazil</w:t>
+              <w:t xml:space="preserve">13e Université d’été francophone en santé publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UFR des sciences médicales et pharmaceutiques de Besançon; Agence régionale de santé (ARS) de Bourgogne Franche-Comté; Ecole des hautes études en santé publique (EHESP), Jun 2016, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02899859v1</w:t>
+                <w:t xml:space="preserve">hal-02886421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regard critique sur la Charte d’Ottawa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">WHO Health Enhancing Physical Activity (HEPA) Policy Analysis Tool as an innovation to improve national policy making – an application to France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ungureanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e Université d’été francophone en santé publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UFR des sciences médicales et pharmaceutiques de Besançon; Agence régionale de santé (ARS) de Bourgogne Franche-Comté; Ecole des hautes études en santé publique (EHESP), Jun 2016, Besançon, France</w:t>
+              <w:t xml:space="preserve">22nd IUHPE World Conference on Health Promotion "Promoting Health and Equity"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Union for Health Promotion and Education (IUHPE), May 2016, Curitiba, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02886421v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02899859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des perceptions favorables aux déterminants sociaux de la santé légitimées par un programme intersectoriel</w:t>
+                <w:t xml:space="preserve">Renforcer la capacité d'action sur les déterminants sociaux de la santé: dispositif intersectoriel en Pays de Redon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile You</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Porcherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Azzedine</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marion Porcherie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès « Déterminants sociaux de la santé : des connaissances à l’action »</w:t>
+              <w:t xml:space="preserve">Congrès-Les Déterminants sociaux de la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Santé Publique, Nov 2015, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01330504v1</w:t>
+                <w:t xml:space="preserve">halshs-01330501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renforcer la capacité d'action sur les déterminants sociaux de la santé: dispositif intersectoriel en Pays de Redon</w:t>
+                <w:t xml:space="preserve">Des perceptions favorables aux déterminants sociaux de la santé légitimées par un programme intersectoriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Azzedine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile You</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Porcherie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Azzedine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès-Les Déterminants sociaux de la santé</w:t>
+              <w:t xml:space="preserve">Congrès « Déterminants sociaux de la santé : des connaissances à l’action »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Santé Publique, Nov 2015, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01330501v1</w:t>
+                <w:t xml:space="preserve">halshs-01330504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agir sur les inégalités sociales de santé par des mesures universelles proportionnées</w:t>
               </w:r>
@@ -7531,51 +7531,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Perrier-Ridet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Porcherie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire d’échanges entre acteurs « Partageons nos expériences pour agir sur les inégalités sociales de santé »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7613,64 +7613,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do local actors perceive health within a multisectoral program addressing living conditions ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Porcherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile You</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Azzedine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7872,51 +7872,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Sherlaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Porcherie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 6th European Public Health Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Public Health Association (EUPHA); Association of Schools of Public Health in the European region (ASPHER), Nov 2013, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8092,77 +8092,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agir sur les déterminants sociaux en Pays de Redon-Bretagne Sud.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Sherlaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Porcherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Renée Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8204,64 +8204,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’approche réaliste en évaluation de programmes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Lacouture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8375,273 +8375,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01153215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reorienting a health promotion system to better address the social determinants of health: an intervention research in the Pays de Redon-Bretagne Sud,</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Empowering local stakeholders to tackle health inequalities: an interventional research project in Pays de Redon-Bretagne Sud, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Porcherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Pommier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Porcherie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European IUHPE Health Promotion Conference "Health and Quality of Life: Health, Economy and Solidarity"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Estonian Medical Association; Estonian Union for Health Promotion; Estonian Health Foundation; International Union for Health Promotion and Education (IUHPE), Sep 2012, Tallinn, Estonia</w:t>
+              <w:t xml:space="preserve">5th European Public Health Conference "All Inclusive Public Health"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Public Health Conference Foundation, Nov 2012, St. Julians, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02901993v1</w:t>
+                <w:t xml:space="preserve">hal-02902000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empowering local stakeholders to tackle health inequalities: an interventional research project in Pays de Redon-Bretagne Sud, France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Reorienting a health promotion system to better address the social determinants of health: an intervention research in the Pays de Redon-Bretagne Sud,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanine Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Porcherie</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jeanine Pommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th European Public Health Conference "All Inclusive Public Health"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Public Health Conference Foundation, Nov 2012, St. Julians, Malta</w:t>
+              <w:t xml:space="preserve">9th European IUHPE Health Promotion Conference "Health and Quality of Life: Health, Economy and Solidarity"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Estonian Medical Association; Estonian Union for Health Promotion; Estonian Health Foundation; International Union for Health Promotion and Education (IUHPE), Sep 2012, Tallinn, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02902000v1</w:t>
+                <w:t xml:space="preserve">hal-02901993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The state of health promotion practice, research and training in France: better days ahead?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Porcherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8709,64 +8709,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les programmes de promotion de la santé en France : un état des lieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Porcherie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Santé Publique "Les expertises en santé publique"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Santé Publique (SFSP), Nov 2011, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9548,77 +9548,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Community capacity building on the social determinants of health: a local initiative in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile You</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Azzedine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Porcherie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European Public Health Conference : Health in Europe – from global to local policies, methods and practices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Milan, Italy. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9669,77 +9669,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile You</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Azzedine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Porcherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque scientifique international "Recherche interventionnelle contre le cancer : réunir chercheurs, décideurs et acteurs de terrain"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Paris, France</w:t>
@@ -9859,77 +9859,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un Plaidoyer pour l’action sur les déterminants sociaux de la santé.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile You</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Stachenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Porcherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10386,51 +10386,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intervenir localement en promotion de la santé : Les enseignements de l’expérience du Pays de Redon-Bretagne Sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile You</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roseline Joanny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10513,51 +10513,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Sherlaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10610,64 +10610,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intervenir localement en promotion de la santé. Les enseignements de l'expérience du pays de Redon-Bretagne sud : Sept fiches pour accompagner le renforcement des capacités d'action en faveur de la santé et du bien-être de la population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile You</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Joanny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11119,64 +11119,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Ridde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Lacouture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réduire les inégalités sociales de santé : une approche interdisciplinaire de l'évaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11577,64 +11577,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The state of health promotion practice, research and training in France: better days ahead?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Porcherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12302,51 +12302,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291802v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gnonlonfin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallopel-Morvan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Breton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10901981251370368" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241639v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Makovski" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cuschieri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose M. Valderas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guldner" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iveta Nagyova" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ijph.2025.1608880" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903188v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Bodo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jabot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Etil&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Friant-Perrot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdsam.243.0013" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673111v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Julia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthpol.2022.04.012" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925326v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34172/ijhpm.2022.7646" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03811239v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bergeran" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.220.0018b" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03811203v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie David" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Couderc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lecas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Carpentier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.220.0021c" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03842059v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Fonteneau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieinaba Diallo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Harpet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hudebine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2022.09.073" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554011v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Etile" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Julia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckab165.149" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03128653v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100488v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candan Kendir" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bourgueil" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1463423620000559" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02536760v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17051601" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02913840v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Ramirez-Valles" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chae" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Haard&#246;rfer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Kuhns" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1090198120935067" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02498381v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz185.659" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03703021v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Templon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Sherlaw" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02470465v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz185.064" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02447486v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Ode" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Oikonomidi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz187.026" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02447471v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fonteneau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hudebine" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz186.468" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02913846v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02156063v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2019.1289" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01881207v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Ungureanu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Toussaint" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.182.0157" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01586046v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Khayatzadeh-Mahani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Ruckert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Labonte" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapol/czx015" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01671786v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Stachenko" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Pommier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile You" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Porcherie" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Halley" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975915600668" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02440716v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Jomier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soin.2017.05.006" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02393480v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01376241v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15171/ijhpm.2016.28" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914688v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bidault" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Villeval" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alias" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gandouet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975914568127" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01543937v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.166.0721" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02447539v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marie Dupin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dorsey" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckw175.043" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01573908v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Kivits" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Minary" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.155.0653" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01328504v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lacouture" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guichard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Ridde" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13012-015-0345-7" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02447561v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckv169.028" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02447288v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Azzedine" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckv176.239" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02393590v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Hamel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02513323v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne de Leeuw" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Clavier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1478-4505-12-55" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153187v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ren&#233;e Briand" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02393635v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ren&#233;e Gu&#233;vel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Raude" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152369v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.133.0119" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152379v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ferron" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152365v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2013.03.002" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766092v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Richard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Gagnon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jacques" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bergeron" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975910393181" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766060v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/daq051" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766055v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/phe/phr022" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05527743v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mahouna Gnonlonfin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04811666v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04822536v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Lef&#232;vre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs1.2024.0034" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04983896v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Baybutt" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola J Gray" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Leksy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth N&#246;hammer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784995v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckae144.1775" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258289v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vialet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Cheviot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04975723v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Saboga-Nunes" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad160.674" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03997496v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac129.590" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127558v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckaa166.431" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02886436v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02866044v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02886185v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02865899v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02865972v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02886203v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02866008v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900647v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Joanny" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chantraine" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02865919v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02886365v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ann&#233;e" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-R. Briand" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chanlot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02913847v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02861572v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02895335v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dorsey" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Dupin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bunde-Birouste" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nathan" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02865875v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02634815v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02895393v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chantraine" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02894777v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02899859v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ungureanu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Toussaint" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duclos" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02886421v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330504v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dupin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330501v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333912v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Jouve" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Perrier-Ridet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330876v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154197v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153363v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154211v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153204v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154203v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154258v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154269v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Ridde" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153215v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02901993v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02902000v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02901938v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lima" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gindt-Ducros" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02901911v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572309v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Dardier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Schweyer" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975286v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie David" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordana Bellegarde" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236620v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Caron" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04983860v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia de Ruiter" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goof Buijs" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jourdan" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashfaaque Bhunnoo" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974443v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02909279v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hudebine" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02902114v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02902033v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dupin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04595081v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cku161.143" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154277v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04586691v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Fiestas Navarrete" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Platat" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Aysar" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephconference.eu/conference-2012-malta-44" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.29251.40481" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04586700v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.25895.96165" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05045266v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Migeot" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvette Balcou-Debussche" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berkesse" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/glossaire-de-promotion-de-sante/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075476v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Joanny" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02393495v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chambaud" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/promotion-de-sante/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02393539v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574414v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781394282432.ch16?campaign=wolsavedsearch" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394282432.ch16" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315460v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/la-promotion-de-la-sante-aujourd-hui/80199?srsltid=AfmBOopaPitlS9FWBuBtPythRDdQRPcO-ooLQYysR9MlwwOCXCXwN0o6" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03820547v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-97212-7?page=2#toc" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-97212-7_27" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02750101v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/~Reduire-les-inegalites-sociales-de~.html" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02748476v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Brochard" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02748391v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02441881v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/30-idees-recues-en-sante-mondiale/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.ridde.2015.01.0097" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01328520v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pum.umontreal.ca/catalogue/des-idees-recues-en-sante-mondiale" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pum.3679" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02884313v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lima" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876345v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lecocq" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213607v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Lecocq" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104061v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Lefevre" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104030v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291802v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gnonlonfin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallopel-Morvan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Breton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10901981251370368" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241639v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Makovski" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cuschieri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose M. Valderas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guldner" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iveta Nagyova" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ijph.2025.1608880" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903188v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Bodo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jabot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Etil&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Friant-Perrot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdsam.243.0013" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925326v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34172/ijhpm.2022.7646" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03811239v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bergeran" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.220.0018b" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673111v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Julia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthpol.2022.04.012" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03811203v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie David" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Couderc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lecas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Carpentier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.220.0021c" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03842059v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Fonteneau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieinaba Diallo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Harpet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hudebine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2022.09.073" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554011v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Etile" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Julia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckab165.149" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03128653v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100488v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candan Kendir" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bourgueil" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1463423620000559" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02536760v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17051601" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02913840v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Ramirez-Valles" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chae" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Haard&#246;rfer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Kuhns" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1090198120935067" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02498381v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz185.659" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03703021v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Templon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Sherlaw" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02470465v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz185.064" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02447486v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Ode" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Oikonomidi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz187.026" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02447471v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fonteneau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hudebine" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz186.468" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02913846v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02156063v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2019.1289" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01881207v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Ungureanu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Toussaint" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.182.0157" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02440716v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Jomier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soin.2017.05.006" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01586046v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Khayatzadeh-Mahani" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Ruckert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Labonte" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapol/czx015" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01671786v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Stachenko" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Pommier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile You" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Porcherie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Halley" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975915600668" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02393480v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01376241v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15171/ijhpm.2016.28" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914688v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bidault" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Villeval" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alias" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gandouet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975914568127" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01543937v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.166.0721" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02447539v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marie Dupin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dorsey" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckw175.043" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01328504v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lacouture" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guichard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Ridde" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13012-015-0345-7" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01573908v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Kivits" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Minary" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.155.0653" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02447561v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckv169.028" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02447288v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Azzedine" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckv176.239" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02393590v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Hamel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02513323v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne de Leeuw" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Clavier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1478-4505-12-55" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153187v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ren&#233;e Briand" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02393635v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ren&#233;e Gu&#233;vel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Raude" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152369v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.133.0119" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152379v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ferron" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152365v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2013.03.002" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766092v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Richard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Gagnon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jacques" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bergeron" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975910393181" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766060v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/daq051" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766055v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/phe/phr022" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05527743v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mahouna Gnonlonfin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04811666v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04822536v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Lef&#232;vre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs1.2024.0034" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04983896v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Baybutt" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola J Gray" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Leksy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth N&#246;hammer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784995v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckae144.1775" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258289v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vialet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Cheviot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04975723v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Saboga-Nunes" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad160.674" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03997496v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac129.590" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127558v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckaa166.431" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02886185v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02865899v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02865972v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02886203v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02866008v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900647v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Joanny" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chantraine" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02886436v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02866044v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02865919v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02886365v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ann&#233;e" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-R. Briand" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chanlot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02913847v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02861572v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02895335v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dorsey" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Dupin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bunde-Birouste" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nathan" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02865875v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02634815v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02895393v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chantraine" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02894777v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02886421v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02899859v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ungureanu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Toussaint" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duclos" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330501v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dupin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330504v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333912v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Jouve" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Perrier-Ridet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330876v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154197v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153363v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154211v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153204v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154203v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154258v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154269v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Ridde" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153215v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02902000v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02901993v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02901938v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lima" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gindt-Ducros" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02901911v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572309v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Dardier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Schweyer" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975286v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie David" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordana Bellegarde" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236620v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Caron" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04983860v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia de Ruiter" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goof Buijs" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jourdan" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashfaaque Bhunnoo" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974443v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02909279v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hudebine" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02902114v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02902033v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dupin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04595081v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cku161.143" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154277v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04586691v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Fiestas Navarrete" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Platat" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Aysar" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephconference.eu/conference-2012-malta-44" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.29251.40481" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04586700v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.25895.96165" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05045266v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Migeot" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvette Balcou-Debussche" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berkesse" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/glossaire-de-promotion-de-sante/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075476v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Joanny" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02393495v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chambaud" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/promotion-de-sante/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02393539v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574414v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781394282432.ch16?campaign=wolsavedsearch" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394282432.ch16" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315460v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/la-promotion-de-la-sante-aujourd-hui/80199?srsltid=AfmBOopaPitlS9FWBuBtPythRDdQRPcO-ooLQYysR9MlwwOCXCXwN0o6" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03820547v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-97212-7?page=2#toc" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-97212-7_27" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02750101v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/~Reduire-les-inegalites-sociales-de~.html" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02748476v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Brochard" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02748391v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02441881v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/30-idees-recues-en-sante-mondiale/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.ridde.2015.01.0097" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01328520v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pum.umontreal.ca/catalogue/des-idees-recues-en-sante-mondiale" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pum.3679" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02884313v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lima" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876345v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lecocq" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213607v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Lecocq" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104061v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Lefevre" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104030v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>