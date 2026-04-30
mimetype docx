--- v0 (2026-03-16)
+++ v1 (2026-04-30)
@@ -239,697 +239,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05136801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pallidal neuronal activity in Gilles de la Tourette syndrome and dystonic patients: A comparative study</w:t>
+                <w:t xml:space="preserve">The online metacognitive control of decisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Lamothe</w:t>
+                <w:t xml:space="preserve">Juliette Bénon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Karachi</w:t>
+                <w:t xml:space="preserve">Douglas Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katia Lehongre</w:t>
+                <w:t xml:space="preserve">William Hopper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Buot</w:t>
+                <w:t xml:space="preserve">Morgan Verdeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Grabli</w:t>
+                <w:t xml:space="preserve">Mathias Pessiglione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 60 (9), pp.6185-6194. </w:t>
+              <w:t xml:space="preserve">Communications Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ejn.16567⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s44271-024-00071-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04765691v1</w:t>
+                <w:t xml:space="preserve">hal-04788039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The online metacognitive control of decisions</w:t>
+                <w:t xml:space="preserve">Pallidal neuronal activity in Gilles de la Tourette syndrome and dystonic patients: A comparative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Bénon</w:t>
+                <w:t xml:space="preserve">Hugues Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douglas Lee</w:t>
+                <w:t xml:space="preserve">Carine Karachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Hopper</w:t>
+                <w:t xml:space="preserve">Katia Lehongre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgan Verdeil</w:t>
+                <w:t xml:space="preserve">Anne Buot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Pessiglione</w:t>
+                <w:t xml:space="preserve">David Grabli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 2, </w:t>
+              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 60 (9), pp.6185-6194. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s44271-024-00071-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ejn.16567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04788039v1</w:t>
+                <w:t xml:space="preserve">hal-04765691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Sapap3−/− mouse reconsidered as a comorbid model expressing a spectrum of pathological repetitive behaviours</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugues Lamothe</w:t>
+                <w:t xml:space="preserve">Improvement in OCD symptoms associated with serotoninergic psychedelics intake: A retrospective online survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Buot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christiane Schreiweis</w:t>
+                <w:t xml:space="preserve">Cecile Pallares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lizbeth Sirenia Mondragón-González</w:t>
+                <w:t xml:space="preserve">Alina Oganesyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sana Rebbah</w:t>
+                <w:t xml:space="preserve">Charles Dauré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oriana Lavielle</w:t>
+                <w:t xml:space="preserve">Valérie Bonnelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Translational Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (1), pp.26. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.13378. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41398-023-02323-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-39812-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03968560v1</w:t>
+                <w:t xml:space="preserve">hal-04205401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement in OCD symptoms associated with serotoninergic psychedelics intake: A retrospective online survey</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Editorial: How can neuroscience help to turn the tide of the climate crisis?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Pallares</w:t>
+                <w:t xml:space="preserve">Kinga Igloi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alina Oganesyan</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Karim N'Diaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Burguière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-39812-0⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnbeh.2023.1193106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04205401v1</w:t>
+                <w:t xml:space="preserve">hal-04306331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: How can neuroscience help to turn the tide of the climate crisis?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Sapap3−/− mouse reconsidered as a comorbid model expressing a spectrum of pathological repetitive behaviours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Schreiweis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lizbeth Sirenia Mondragón-González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinga Igloi</w:t>
+                <w:t xml:space="preserve">Sana Rebbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim N'Diaye</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Oriana Lavielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 17, </w:t>
+              <w:t xml:space="preserve">Translational Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnbeh.2023.1193106⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41398-023-02323-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04306331v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03968560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Of pride and groom: The gains and limits of studying the neuroanatomy of rodent self-grooming in translational research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Schreiweis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Burguière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1061,559 +1061,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04306334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CalDAG-GEFI mediates striatal cholinergic modulation of dendritic excitability, synaptic plasticity and psychomotor behaviors</w:t>
+                <w:t xml:space="preserve">Reduced Axon Calibre in the Associative Striatum of the Sapap3 Knockout Mouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jill R Crittenden</w:t>
+                <w:t xml:space="preserve">Eliana Lousada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shenyu Zhai</w:t>
+                <w:t xml:space="preserve">Mathieu Boudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magdalena Sauvage</w:t>
+                <w:t xml:space="preserve">Julien Cohen-Adad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takashi Kitsukawa</w:t>
+                <w:t xml:space="preserve">Brahim Nait Oumesmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Burguière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 158, pp.105473. </w:t>
+              <w:t xml:space="preserve">Brain Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (10), pp.1353. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nbd.2021.105473⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/brainsci11101353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03345686v1</w:t>
+                <w:t xml:space="preserve">hal-03405394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced Axon Calibre in the Associative Striatum of the Sapap3 Knockout Mouse</w:t>
+                <w:t xml:space="preserve">Closed-loop recruitment of striatal interneurons prevents compulsive-like grooming behaviors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliana Lousada</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Brahim Nait Oumesmar</w:t>
+                <w:t xml:space="preserve">Sirenia Lizbeth Mondragón-González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Schreiweis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Burguière</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/brainsci11101353⟩</w:t>
+              <w:t xml:space="preserve">Nature Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41593-024-01633-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03405394v1</w:t>
+                <w:t xml:space="preserve">hal-04587806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Closed-loop recruitment of striatal interneurons prevents compulsive-like grooming behaviors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A cross-species assessment of behavioral flexibility in compulsive disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Benzina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim N’diaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Pelissolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sirenia Lizbeth Mondragón-González</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christiane Schreiweis</w:t>
+                <w:t xml:space="preserve">Luc Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Burguière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41593-024-01633-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42003-020-01611-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04587806v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03452418v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cross-species assessment of behavioral flexibility in compulsive disorders</w:t>
+                <w:t xml:space="preserve">CalDAG-GEFI mediates striatal cholinergic modulation of dendritic excitability, synaptic plasticity and psychomotor behaviors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabil Benzina</w:t>
+                <w:t xml:space="preserve">Jill R Crittenden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim N’diaye</w:t>
+                <w:t xml:space="preserve">Shenyu Zhai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Pelissolo</w:t>
+                <w:t xml:space="preserve">Magdalena Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Mallet</w:t>
+                <w:t xml:space="preserve">Takashi Kitsukawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Burguière</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 4 (1), </w:t>
+              <w:t xml:space="preserve">Neurobiology of Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 158, pp.105473. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42003-020-01611-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nbd.2021.105473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03452418v2</w:t>
+                <w:t xml:space="preserve">hal-03345686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A neuroscientific approach to increase gender equality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Schreiweis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Volle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1703,51 +1703,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bio-inspired benchmark generator for extracellular multi-unit recordings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sirenia Lizbeth Mondragón-González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Burguière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1794,103 +1794,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive Dysfunction in Obsessive-Compulsive Disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Benzina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Burguière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim N’diaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Pelissolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Psychiatry Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 18 (9), pp.80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1950,51 +1950,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Burguière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guoping Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2054,51 +2054,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humanized Foxp2 accelerates learning by enhancing transitions from declarative to procedural performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Schreiweis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Bornschein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2984,77 +2984,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobile Devices, Connected Objects, and Sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sirenia Lizbeth Mondragón-González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Burguière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim N’diaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Colliot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Machine Learning for Brain Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 197, Springer US, pp.355-388, 2023, </w:t>
@@ -3105,51 +3105,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basic mechanisms of, and treatment planning/targets for, obsessive–compulsive disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Burguière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Oxford Textbook of Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, Oxford University Press, pp. 976-986, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3565,64 +3565,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutations in CalDAG-GEFI Lead to Striatal Signaling Deficits and Psychomotor Symptoms in Multiple Species Including Human</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jill Crittenden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takashi Kitsukawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Burguière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3942,51 +3942,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136801v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lamothe" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vandevelde" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kaladjian" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Burgui&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delorme" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00787-025-02707-8" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04765691v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Lamothe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Karachi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Lehongre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Buot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grabli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.16567" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788039v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette B&#233;non" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Lee" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hopper" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Verdeil" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Pessiglione" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44271-024-00071-y" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03968560v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Schreiweis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizbeth Sirenia Mondrag&#243;n-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Rebbah" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriana Lavielle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-023-02323-7" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04205401v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Pallares" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Oganesyan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Daur&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bonnelle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-39812-0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306331v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinga Igloi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim N'Diaye" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2023.1193106" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855137v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2022.02.004" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306334v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Munuera" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2022.996955" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03345686v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill R Crittenden" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenyu Zhai" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Sauvage" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Kitsukawa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2021.105473" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03405394v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Lousada" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Boudreau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cohen-Adad" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Nait Oumesmar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci11101353" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04587806v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirenia Lizbeth Mondrag&#243;n-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41593-024-01633-3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452418v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Benzina" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim N&#8217;diaye" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pelissolo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mallet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-01611-y" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006221v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Volle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Durr" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Auffret" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delarasse" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-019-0755-7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01480361v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep43253" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01440786v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11920-016-0720-3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095665v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Monteiro" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoping Feng" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Graybiel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conb.2014.08.008" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095659v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Bornschein" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cemil Kerimoglu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Schreiter" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1414542111" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327606v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Monteiro" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1232380" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542947v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jarlier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Arleo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine H. Petit" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie M. Lefort" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Fouquet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2013.02.018" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W61K3TNT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095688v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arabo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jarlier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Zeeuw" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rondi-Reig" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2190-10.2010" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131279v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Burguiere" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Hojjati" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ype Elgersma" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris I de Zeeuw" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nn1532" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131280v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Rondi-Reig" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0079-6123(04)48017-0" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618299v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l B Zugaro" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril D&#233;jean" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khamassi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2004.03512.x" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PP1MZ7GT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239635v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3195-9_12" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098692v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/med/9780198713005.001.0001" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306338v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schreiweis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Euvrard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Daunizeau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306340v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lousada" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Kliesmete" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Janjic" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Enard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306342v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B&#233;non" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lee" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hopper" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verdeil" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pessiglione" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095552v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill Crittenden" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Cepeda" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00129346v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136801v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lamothe" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vandevelde" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kaladjian" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Burgui&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delorme" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00787-025-02707-8" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788039v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette B&#233;non" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Lee" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hopper" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Verdeil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Pessiglione" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44271-024-00071-y" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04765691v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Lamothe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Karachi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Lehongre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Buot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grabli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.16567" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04205401v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Pallares" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Oganesyan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Daur&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bonnelle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-39812-0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306331v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinga Igloi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim N'Diaye" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2023.1193106" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03968560v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Schreiweis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizbeth Sirenia Mondrag&#243;n-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Rebbah" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriana Lavielle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-023-02323-7" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855137v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2022.02.004" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306334v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Munuera" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2022.996955" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03405394v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Lousada" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Boudreau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cohen-Adad" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Nait Oumesmar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci11101353" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04587806v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirenia Lizbeth Mondrag&#243;n-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41593-024-01633-3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452418v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Benzina" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim N&#8217;diaye" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pelissolo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mallet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-01611-y" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03345686v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill R Crittenden" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenyu Zhai" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Sauvage" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Kitsukawa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2021.105473" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006221v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Volle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Durr" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Auffret" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delarasse" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-019-0755-7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01480361v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep43253" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01440786v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11920-016-0720-3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095665v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Monteiro" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoping Feng" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Graybiel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conb.2014.08.008" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095659v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Bornschein" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cemil Kerimoglu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Schreiter" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1414542111" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327606v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Monteiro" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1232380" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542947v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jarlier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Arleo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine H. Petit" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie M. Lefort" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Fouquet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2013.02.018" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W61K3TNT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095688v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arabo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jarlier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Zeeuw" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rondi-Reig" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2190-10.2010" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131279v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Burguiere" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Hojjati" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ype Elgersma" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris I de Zeeuw" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nn1532" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131280v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Rondi-Reig" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0079-6123(04)48017-0" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618299v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l B Zugaro" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril D&#233;jean" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khamassi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2004.03512.x" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PP1MZ7GT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239635v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3195-9_12" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098692v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/med/9780198713005.001.0001" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306338v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schreiweis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Euvrard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Daunizeau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306340v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lousada" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Kliesmete" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Janjic" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Enard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306342v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B&#233;non" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lee" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hopper" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verdeil" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pessiglione" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095552v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill Crittenden" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Cepeda" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00129346v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>