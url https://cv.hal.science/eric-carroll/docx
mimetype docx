--- v0 (2026-03-09)
+++ v1 (2026-05-02)
@@ -1378,271 +1378,271 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des dynamiques du développement économique territorial en région Provence-Alpes-Côte d’Azur - Tome 2 « Cas d’études », 42 p.</w:t>
+                <w:t xml:space="preserve">Caractérisation des dynamiques du développement économique territorial en région Provence-Alpes-Côte d’Azur - Tome 1 « Observer, comprendre, préconiser », 228 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvette Lazzeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chiappero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Carroll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Kacioui-Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Lazzeri Gracia-Campo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Région Sud Paca. 2019</w:t>
+              <w:t xml:space="preserve">[Research Report] Région Sud Paca. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03064920v1</w:t>
+                <w:t xml:space="preserve">hal-03064897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des dynamiques du développement économique territorial en région Provence-Alpes-Côte d’Azur - Tome 1 « Observer, comprendre, préconiser », 228 p.</w:t>
+                <w:t xml:space="preserve">Caractérisation des dynamiques du développement économique territorial en région Provence-Alpes-Côte d’Azur - Tome 2 « Cas d’études », 42 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvette Lazzeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chiappero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Kacioui-Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Lazzeri Gracia-Campo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arinna Latz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] Région Sud Paca. 2019</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Région Sud Paca. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03064897v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03064920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vidéo (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1654,190 +1654,190 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Dujmović (1957)</w:t>
+                <w:t xml:space="preserve">Passager Max Aub&amp;quot;: film pour la séquence « Passages de témoins » des I Rencontres Méditerranéennes de TELEMMe, Marseille, MUCEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Dujmovic</w:t>
+                <w:t xml:space="preserve">Eve Fourmont Giustiniani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Carroll</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04505488v1</w:t>
+                <w:t xml:space="preserve">hal-04246875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passager Max Aub&amp;quot;: film pour la séquence « Passages de témoins » des I Rencontres Méditerranéennes de TELEMMe, Marseille, MUCEM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ivan Dujmović (1957)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Dujmovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Carroll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eve Fourmont Giustiniani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Carroll</w:t>
+                <w:t xml:space="preserve">Boris Dujmovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04246875v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04505488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId52"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -1992,51 +1992,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064296v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Roupioz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briottet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Adeline" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Al Bitar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Barbon-Dubosc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109109" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927730v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Robert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Cabioch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Tr&#233;m&#233;lo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Par&#232;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Carroll" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.21189" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01991951v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Faget" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/MBXP7072" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01435302v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Carroll" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138280v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Minvielle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Daligaux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.399" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829051v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auline Rodler" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Guernouti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Musy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819097v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barda-Chatain" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622174v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229988v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03064835v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Lazzeri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chiappero" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Domeizel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Lazzeri Gracia-Campo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03064920v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Kacioui-Maurin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arinna Latz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03064897v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04505488v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Dujmovic" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Dujmovic" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246875v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Fourmont Giustiniani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064296v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Roupioz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briottet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Adeline" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Al Bitar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Barbon-Dubosc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109109" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927730v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Robert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Cabioch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Tr&#233;m&#233;lo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Par&#232;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Carroll" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.21189" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01991951v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Faget" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/MBXP7072" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01435302v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Carroll" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138280v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Minvielle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Daligaux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.399" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829051v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auline Rodler" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Guernouti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Musy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819097v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barda-Chatain" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622174v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229988v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03064835v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Lazzeri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chiappero" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Domeizel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Lazzeri Gracia-Campo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03064897v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Kacioui-Maurin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03064920v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arinna Latz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246875v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Fourmont Giustiniani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04505488v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Dujmovic" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Dujmovic" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>