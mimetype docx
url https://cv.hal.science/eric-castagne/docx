--- v0 (2026-03-17)
+++ v1 (2026-05-02)
@@ -118,191 +118,191 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enquête sur le métadiscours des éducateurs à l'intercompréhension</w:t>
+                <w:t xml:space="preserve">Médiation linguistique et inclusion : le cas des familles adoptives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katerina Krimpogianni</w:t>
+                <w:t xml:space="preserve">Alice Fiorentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Castagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synergies Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Convergences didactiques internationales et enseignement-apprentissage du français, 12</w:t>
+              <w:t xml:space="preserve">Synergies Chili</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Quand les sciences du langage croisent d'autres disciplines scientifiques.., 13, pp.39-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02573846v1</w:t>
+                <w:t xml:space="preserve">hal-02573881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Médiation linguistique et inclusion : le cas des familles adoptives</w:t>
+                <w:t xml:space="preserve">Enquête sur le métadiscours des éducateurs à l'intercompréhension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Fiorentino</w:t>
+                <w:t xml:space="preserve">Katerina Krimpogianni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Castagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synergies Chili</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Quand les sciences du langage croisent d'autres disciplines scientifiques.., 13, pp.39-54</w:t>
+              <w:t xml:space="preserve">Synergies Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Convergences didactiques internationales et enseignement-apprentissage du français, 12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02573881v1</w:t>
+                <w:t xml:space="preserve">hal-02573846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intercompréhension et analogies entre langues voisines: entre transparences et opacités. Le cas des séquences figées</w:t>
               </w:r>
@@ -674,51 +674,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multilinguisme et inclusion : stratégies disponibles et usages opérationnels dans les familles internationales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Fiorentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Castagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -750,299 +750,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02579199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutual comprehension in transnational adoption: plurilingual strategies in intial family bonding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acquiring intercomprehensive skills: a useful investment for any mobility scenario</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Machteld Meulleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Castagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Fiorentino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social and Affective Factors in Home Language Maintenance and Development (HOLM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Association for Applied Linguistics (AILA); Research Network (ReN) on Social and Affective Factors in Home Language Maintenance and Development, Feb 2016, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Mobility and Inclusion in Europe through Second Language Acquisition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stockholms universitet, Apr 2016, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02580825v1</w:t>
+                <w:t xml:space="preserve">hal-02581192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquiring intercomprehensive skills: a useful investment for any mobility scenario</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Machteld Meulleman</w:t>
+                <w:t xml:space="preserve">Usages métalinguistiques en classe d'éducation à l'intercompréhension : le cas de la méthodologie ICE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katerina Krimpogianni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Castagne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alice Fiorentino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mobility and Inclusion in Europe through Second Language Acquisition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Stockholms universitet, Apr 2016, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">9e Congrès panhellénique et international des professeurs de français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ministère hellénique de l’Éducation nationale (Marousi); École Moraïtis (Palaio Psychiko); Université nationale et capodistrienne d'Athènes (Département de langue et de littérature françaises); Association des professeurs de français de Grèce, Oct 2016, Athènes, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02581192v1</w:t>
+                <w:t xml:space="preserve">hal-02578934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usages métalinguistiques en classe d'éducation à l'intercompréhension : le cas de la méthodologie ICE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mutual comprehension in transnational adoption: plurilingual strategies in intial family bonding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Castagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Machteld Meulleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katerina Krimpogianni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Castagne</w:t>
+                <w:t xml:space="preserve">Alice Fiorentino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Congrès panhellénique et international des professeurs de français</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ministère hellénique de l’Éducation nationale (Marousi); École Moraïtis (Palaio Psychiko); Université nationale et capodistrienne d'Athènes (Département de langue et de littérature françaises); Association des professeurs de français de Grèce, Oct 2016, Athènes, Grèce</w:t>
+              <w:t xml:space="preserve">Social and Affective Factors in Home Language Maintenance and Development (HOLM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association for Applied Linguistics (AILA); Research Network (ReN) on Social and Affective Factors in Home Language Maintenance and Development, Feb 2016, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02578934v1</w:t>
+                <w:t xml:space="preserve">hal-02580825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teaching intercomprehension or lingua receptiva? The European InterComprehension approach</w:t>
               </w:r>
@@ -1668,51 +1668,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02573846v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Krimpogianni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Castagne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02573881v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fiorentino" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02574399v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01692540v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.075.0131" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02578164v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898357v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898340v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02579199v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02580825v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Machteld Meulleman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02581192v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02578934v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495885v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358938v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Ruggia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02508309v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Palma" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348059v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02473732v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02573881v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fiorentino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Castagne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02573846v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Krimpogianni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02574399v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01692540v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.075.0131" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02578164v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898357v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898340v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02579199v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02581192v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Machteld Meulleman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02578934v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02580825v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495885v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358938v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Ruggia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02508309v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Palma" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348059v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02473732v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>