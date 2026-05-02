--- v0 (2026-03-19)
+++ v1 (2026-05-02)
@@ -151,106 +151,106 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Castet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tamara L Watson</w:t>
+                <w:t xml:space="preserve">Tamara Watson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Ohl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 16, </w:t>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.3962. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-025-58659-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05407252v1</w:t>
+                <w:t xml:space="preserve">hal-05113903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lawful kinematics link eye movements to the limits of high-speed perception</w:t>
               </w:r>
@@ -281,106 +281,106 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Castet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tamara Watson</w:t>
+                <w:t xml:space="preserve">Tamara L Watson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Ohl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 16 (1), pp.3962. </w:t>
+              <w:t xml:space="preserve">, 2025, 16, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-025-58659-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05113903v1</w:t>
+                <w:t xml:space="preserve">hal-05407252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PTVR – A software in Python to make virtual reality experiments easier to build and more reproducible</w:t>
               </w:r>
@@ -624,399 +624,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03084628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The inhibitory effect of word neighborhood size when reading with central field loss is modulated by word predictability and reading proficiency</w:t>
+                <w:t xml:space="preserve">Activation time-course of phonological code in silent word recognition in adult readers with and without dyslexia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauren Sauvan</w:t>
+                <w:t xml:space="preserve">Ambre Denis-Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natacha Stolowy</w:t>
+                <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Castet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Aguilar</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascale Colé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-78420-0⟩</w:t>
+              <w:t xml:space="preserve">Annals of Dyslexia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 70, pp.313-338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11881-020-00201-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02920126v2</w:t>
+                <w:t xml:space="preserve">hal-02616440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Psychoacoustics to Brain Waves: A Longitudinal Approach to Novel Word Learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mylène Barbaroux</w:t>
+                <w:t xml:space="preserve">The inhibitory effect of word neighborhood size when reading with central field loss is modulated by word predictability and reading proficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauren Sauvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Stolowy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud J Noreña</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carlos Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuria Gala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-78420-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03170670v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02920126v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation time-course of phonological code in silent word recognition in adult readers with and without dyslexia</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
+                <w:t xml:space="preserve">From Psychoacoustics to Brain Waves: A Longitudinal Approach to Novel Word Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Barbaroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud J Noreña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Rasamimanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Castet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascale Colé</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille R Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Dyslexia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 33 (1), pp.8-27</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02616440v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03170670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The optimal use of non-optimal letter information in foveal and parafoveal word recognition</w:t>
               </w:r>
@@ -1132,51 +1132,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambre Denis-Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Colé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Studies of Reading</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1236,51 +1236,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Albrengues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Castet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1340,103 +1340,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of word frequency on word reading speed when individuals with macular diseases read text</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Stolowy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Calabrese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauren Sauvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vision Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 155, pp.1-10. </w:t>
@@ -1500,64 +1500,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Castet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambre Denis-Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Colé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perception</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 45 (2), pp.93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1820,51 +1820,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Font, Specifically Designed for Peripheral Vision, Improves Peripheral Letter and Word Recognition, but Not Eye-Mediated Reading Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Castet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2654,286 +2654,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01440380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are letters the correct unit to measure eye behaviour in reading? Testing the effect of character size on the launch site effect</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Wet versus Dry Age-Related Macular Degeneration in Patients with Central Field Loss: Different Effects on Maximum Reading Speed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Calabrese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Hoffart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Barouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perception</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 52 (5), pp.2417-2424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1167/iovs.09-056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01440402v1</w:t>
+                <w:t xml:space="preserve">hal-01440385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wet versus Dry Age-Related Macular Degeneration in Patients with Central Field Loss: Different Effects on Maximum Reading Speed</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Are letters the correct unit to measure eye behaviour in reading? Testing the effect of character size on the launch site effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Yao-N'Dré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Castet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Vitu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Perception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 40 (1), pp.121</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1167/iovs.09-056⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01440385v1</w:t>
+                <w:t xml:space="preserve">hal-01440402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaze-contingent simulation of retinopathy: Some potential pitfalls and remedies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Castet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3032,51 +3032,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Hoffart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Barouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 52 (5), </w:t>
@@ -3108,663 +3108,676 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01515337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Similar effect of cueing conditions on attentional and saccadic temporal dynamics</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Small Effect of Interline Spacing on Maximal Reading Speed in Low-Vision Patients with Central Field Loss Irrespective of Scotoma Size</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Calabrese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Hoffart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Barouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1167/10.4.21⟩</w:t>
+              <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 51 (2), pp.1247-1254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1167/iovs.09-3682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01440439v1</w:t>
+                <w:t xml:space="preserve">hal-01440437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small Effect of Interline Spacing on Maximal Reading Speed in Low-Vision Patients with Central Field Loss Irrespective of Scotoma Size</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurelie Calabrese</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Calabrèse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Hoffart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Barouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 51 (2), pp.1247-1254. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+              <w:t xml:space="preserve">, 2010, 51 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1167/iovs.09-3682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01440437v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01515335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small Effect of Interline Spacing on Maximal Reading Speed in Low-Vision Patients with Central Field Loss Irrespective of Scotoma Size</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Similar effect of cueing conditions on attentional and saccadic temporal dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Filali-Sadouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Castet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Zenon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1167/iovs.09-3682⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1167/10.4.21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01515335v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Page mode reading with simulated scotomas: A modest effect of interline spacing on reading speed (vol 47, pg 3447, 2007)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamics of distributed 1D and 2D motion representations for short-latency ocular following</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Catherine Scherlen</w:t>
+                <w:t xml:space="preserve">Frédéric Barthélemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Perrinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Castet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume S. Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vision Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 48 (10), pp.1280. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.visres.2008.02.003⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 48 (4), pp.501-522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.visres.2007.10.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01440569v1</w:t>
+                <w:t xml:space="preserve">hal-02387918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of distributed 1D and 2D motion representations for short-latency ocular following</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent U. Perrinet</w:t>
+                <w:t xml:space="preserve">Page mode reading with simulated scotomas: Oculo-motor patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Scherlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Calabrese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Castet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume S. Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vision Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 48 (4), pp.501-522. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.visres.2007.10.020⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 48 (18), pp.1870 - 1878. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.visres.2008.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01440568v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01515334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Page mode reading with simulated scotomas: Oculo-motor patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Scherlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3782,310 +3795,297 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Castet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vision Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 48 (18), pp.1870-1878. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.visres.2008.06.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01440599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of distributed 1D and 2D motion representations for short-latency ocular following</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Barthélemy</w:t>
+                <w:t xml:space="preserve">Frederic V. Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Perrinet</w:t>
+                <w:t xml:space="preserve">Laurent U. Perrinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Castet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume S. Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vision Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 48 (4), pp.501-522. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.visres.2007.10.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02387918v1</w:t>
+                <w:t xml:space="preserve">hal-01440568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Page mode reading with simulated scotomas: Oculo-motor patterns</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Page mode reading with simulated scotomas: A modest effect of interline spacing on reading speed (vol 47, pg 3447, 2007)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Scherlen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Calabrese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Castet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vision Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 48 (18), pp.1870 - 1878. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.visres.2008.06.005⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 48 (10), pp.1280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.visres.2008.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01515334v1</w:t>
+                <w:t xml:space="preserve">hal-01440569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatiotemporal dynamics of visual attention during saccade preparation: Independence and coupling between attention and movement planning</w:t>
               </w:r>
@@ -4188,77 +4188,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Montagnini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mamassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Perrinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Castet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume S. Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physiology - Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 101 (1-3), pp.64-77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4559,77 +4559,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Montagnini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mamassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Perrinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Castet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume S. Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physiology - Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 101 (1-3), pp.64-77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4727,51 +4727,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Montagnini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Laugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume S. Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 6 (3), pp.2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4857,51 +4857,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Montagnini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Laugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume S. Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 6 (3), pp.196-212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5227,273 +5227,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01441278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal course of pre-saccadic allocation of attention</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A dynamic model for the visual perception of motion using parallel, lateral, and inferential interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Perrinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Castet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">D Laugier</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perception</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 33 (S), pp.16</w:t>
+              <w:t xml:space="preserve">, 2004, 33 (S), pp.70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01441312v1</w:t>
+                <w:t xml:space="preserve">hal-01441305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dynamic model for the visual perception of motion using parallel, lateral, and inferential interactions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Temporal course of pre-saccadic allocation of attention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Castet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Masson</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Jeanjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gs Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Laugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perception</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 33 (S), pp.70</w:t>
+              <w:t xml:space="preserve">, 2004, 33 (S), pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01441305v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01441312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intrasaccadic perception of gratings with low and high spatial frequency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Jeanjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gs Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Castet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5557,51 +5557,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Castet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gs Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perception</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 32 (S), pp.110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5626,64 +5626,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time course of intrasaccadic reduction of contrast sensitivity: Horizontal versus vertical gratings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Jeanjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gs Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Castet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5715,213 +5715,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01441345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel motion processing for the initiation of short-latency ocular following in humans.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Castet</w:t>
+                <w:t xml:space="preserve">Parallel motion processing for the initiation of short-latency ocular following in humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gs Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Castet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 22 (12), pp.5149-63</w:t>
+              <w:t xml:space="preserve">, 2002, 22 (12), pp.5149-5163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02387937v1</w:t>
+                <w:t xml:space="preserve">hal-01441364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion perception of saccade-induced retinal translation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Castet</w:t>
+                <w:t xml:space="preserve">Nulling the motion aftereffect with dynamic random-dot stimuli: Limitations and implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Castet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Jeanjean</w:t>
+                <w:t xml:space="preserve">David R. T. Keeble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume S Masson</w:t>
+                <w:t xml:space="preserve">Frans A. J. Verstraten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 99 (23), pp.15159-15163. </w:t>
+              <w:t xml:space="preserve">Journal of Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 2 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.232377199⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1167/2.4.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02387934v1</w:t>
+                <w:t xml:space="preserve">hal-01441369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High temporal frequency synchrony is insufficient for perceptual grouping</w:t>
               </w:r>
@@ -6011,574 +6011,574 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motion perception of saccade-induced retinal translation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Castet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Jeanjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gs Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 99 (23), pp.15159-15163. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.232377199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01441375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel motion processing for the initiation of short-latency ocular following in humans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal retinal stimulation for intrasaccadic motion perception of a static grating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Castet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">S Jeanjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gs Masson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E Castet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 22 (12), pp.5149-5163</w:t>
+              <w:t xml:space="preserve">Perception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 31 (S), pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01441364v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01441367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nulling the motion aftereffect with dynamic random-dot stimuli: Limitations and implications</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'autisme : une pathologie du codage temporel ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frans A. J. Verstraten</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bruno Gepner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Massion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gorgy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Livet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vision</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Travaux interdisciplinaires du Laboratoire Parole et Langage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 21, pp.177-218</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01441369v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00311512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal retinal stimulation for intrasaccadic motion perception of a static grating</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gs Masson</w:t>
+                <w:t xml:space="preserve">Parallel motion processing for the initiation of short-latency ocular following in humans.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume S. Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Castet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perception</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 31 (S), pp.9</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 22 (12), pp.5149-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01441367v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02387937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'autisme : une pathologie du codage temporel ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carole Tardif</w:t>
+                <w:t xml:space="preserve">Motion perception of saccade-induced retinal translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Castet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Gorgy</w:t>
+                <w:t xml:space="preserve">S. Jeanjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Odile Livet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guillaume S Masson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travaux interdisciplinaires du Laboratoire Parole et Langage</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 99 (23), pp.15159-15163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.232377199⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00311512v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02387934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">`Saccadic suppression' - no need for an active extra-retinal mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Castet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Jeanjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gs Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Neurosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 24 (6), pp.316-317. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6650,51 +6650,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Castet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jeanjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume S. Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Neurosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 24 (6), pp.316-317. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6734,620 +6734,620 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02387943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion perception during saccadic eye movements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume S. Masson</w:t>
+                <w:t xml:space="preserve">Spatial characteristics of intra-saccadic perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Castet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. S. Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Neuroscience</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Perception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 29 (S), pp.35</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02387952v1</w:t>
+                <w:t xml:space="preserve">hal-01441696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial characteristics of intra-saccadic perception</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Castet</w:t>
+                <w:t xml:space="preserve">Temporal dynamics of motion integration for the initiation of tracking eye movements at ultra-short latencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume S. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. S. Masson</w:t>
+                <w:t xml:space="preserve">Yves Rybarczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Castet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Mestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perception</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Visual Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 17 (5), pp.753-767. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s0952523800175091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01441696v1</w:t>
+                <w:t xml:space="preserve">hal-02387946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal dynamics of motion integration for the initiation of tracking eye movements at ultra-short latencies</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Daniel Mestre</w:t>
+                <w:t xml:space="preserve">Motion perception during saccadic eye movements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Castet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gs Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Visual Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 17 (5), pp.753-767. </w:t>
+              <w:t xml:space="preserve">Nature Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 3 (2), pp.177-183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/s0952523800175091⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/72124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02387946v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01441706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion perception during saccadic eye movements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gs Masson</w:t>
+                <w:t xml:space="preserve">Short-latency ocular following responses to moving plaids in humans: temporal dynamics and spatiotemporal tuning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. S. Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Castet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. R. Mestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Neuroscience</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Perception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 29 (S), pp.84</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01441706v1</w:t>
+                <w:t xml:space="preserve">hal-01441699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-latency ocular following responses to moving plaids in humans: temporal dynamics and spatiotemporal tuning</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. R. Mestre</w:t>
+                <w:t xml:space="preserve">Temporal dynamics of motion integration for the initiation of tracking eye movements at ultra-short latencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gs Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Rybarczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Castet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dr Mestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perception</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Visual Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 17 (5), pp.753-767. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0952523800175091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01441699v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01441432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal dynamics of motion integration for the initiation of tracking eye movements at ultra-short latencies</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dr Mestre</w:t>
+                <w:t xml:space="preserve">Motion perception during saccadic eye movements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Castet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume S. Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Visual Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 3 (2), pp.177-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/72124⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0952523800175091⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01441432v1</w:t>
+                <w:t xml:space="preserve">hal-02387952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7359,277 +7359,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An asymmetric VR system to configure and practice low-vision aids for social interactions in clinical settings</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Central field loss patients' ability to select targets with head-pointing using virtual reality: An exploratory psychophysical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hui-Yin Wu</w:t>
+                <w:t xml:space="preserve">Camille Bordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Kornprobst</w:t>
+                <w:t xml:space="preserve">Célia Passerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monica Di Meo</w:t>
+                <w:t xml:space="preserve">Iliana Huyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Lagniez</w:t>
+                <w:t xml:space="preserve">Caroline Topart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE VR 2025 - 32nd IEEE Conference on Virtual Reality and 3D User Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">The 15th international Conference on Low Vision Research and Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04918641v1</w:t>
+                <w:t xml:space="preserve">hal-05444085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Central field loss patients' ability to select targets with head-pointing using virtual reality: An exploratory psychophysical study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An asymmetric VR system to configure and practice low-vision aids for social interactions in clinical settings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Delachambre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Bordeau</w:t>
+                <w:t xml:space="preserve">Hui-Yin Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célia Passerel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carlos Aguilar</w:t>
+                <w:t xml:space="preserve">Pierre Kornprobst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iliana Huyet</w:t>
+                <w:t xml:space="preserve">Monica Di Meo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Topart</w:t>
+                <w:t xml:space="preserve">Frédérique Lagniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 15th international Conference on Low Vision Research and Rehabilitation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Florence, Italy</w:t>
+              <w:t xml:space="preserve">IEEE VR 2025 - 32nd IEEE Conference on Virtual Reality and 3D User Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05444085v1</w:t>
+                <w:t xml:space="preserve">hal-04918641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PTVR : a user-friendly open-source script programming package to create Virtual Reality experiments</w:t>
               </w:r>
@@ -7667,51 +7667,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Delachambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hugon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui-Yin Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECVP 2022 - European Conference on Visual Perception</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nijmegen, Netherlands</w:t>
@@ -7740,90 +7740,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Text Simplification to Help Individuals With Low Vision to Read More Fluently</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauren Sauvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Stolowy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Gala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7878,90 +7878,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crowding, visual span and reading speed in dyslexia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Castet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambre Denis-Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aguilar, C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Colé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Visual Perception</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8105,256 +8105,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01589975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Navisio: Towards an integrated reading aid system for low vision patients</w:t>
+                <w:t xml:space="preserve">A Model of Optimal Oculomotor Strategies in Reading for Normal and Damaged Visual Fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émilien Tlapale</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Geraldine Faure</w:t>
+                <w:t xml:space="preserve">Fermin Moscoso del Prado Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Montagnini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Castet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Kornprobst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Computer Vision Applications for the Visually Impaired</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, James Coughlan and Roberto Manduchi, Oct 2008, Marseille, France</w:t>
+              <w:t xml:space="preserve">Deuxième conférence française de Neurosciences Computationnelles, "Neurocomp08"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00325449v1</w:t>
+                <w:t xml:space="preserve">hal-00331554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Model of Optimal Oculomotor Strategies in Reading for Normal and Damaged Visual Fields</w:t>
+                <w:t xml:space="preserve">Navisio: Towards an integrated reading aid system for low vision patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilien Tlapale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermin Moscoso del Prado Martin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anna Montagnini</w:t>
+                <w:t xml:space="preserve">Geraldine Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Castet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kornprobst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deuxième conférence française de Neurosciences Computationnelles, "Neurocomp08"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Marseille, France</w:t>
+              <w:t xml:space="preserve">Workshop on Computer Vision Applications for the Visually Impaired</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, James Coughlan and Roberto Manduchi, Oct 2008, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00331554v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00325449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8398,77 +8398,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasiliki Myrodia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Calabrèse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambre Denis-Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Matonti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kornprobst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VSS 2023 - Vision Sciences Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, St. Pete Beach, Florida, United States</w:t>
@@ -8497,90 +8497,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phonological code activation is delayed in dyslexic university students: An eye-tracking study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambre Denis-Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Castet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Colé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Dyslexia Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8689,51 +8689,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Castet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Mazauric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kornprobst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8895,51 +8895,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Albrengues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Castet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9028,77 +9028,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Select and Augment Segmented Items (SASI): An Item-based Magnification Approach for Dynamic Face Recognition for People with Central Vision Loss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Delachambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui-Yin Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Di Meo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Lagniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Morfin-Bourlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9416,51 +9416,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Castet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kornprobst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] RT-0326, INRIA. 2006, pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
@@ -9651,51 +9651,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407252v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rolfs" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Schweitzer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Castet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara L Watson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Ohl" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-58659-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113903v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Watson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04579084v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Termoz-Masson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Vizcay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Delachambre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Myrodia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/jov.24.4.19" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084628v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Barbaroux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Norena" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rasamimanana" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille R Besson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_01629" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02920126v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Sauvan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Stolowy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Aguilar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fran&#231;ois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Gala" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-78420-0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03170670v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud J Nore&#241;a" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616440v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Denis-Noel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chotiga Pattamadilok" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Col&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11881-020-00201-1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011614v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bernard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2018.12.006" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360845v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Descamps" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Denis-No&#235;l" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10888438.2019.1642341" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360828v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Albrengues" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lavigne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vitu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0219666" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360849v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Calabrese" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2018.12.002" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439592v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439593v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deyue Yu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432314v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Faure" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hoffart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.16-19318" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432265v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0152506" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432358v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fermin Moscoso del Prado" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432357v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan Math&#244;t" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Melmi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.1150" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432356v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432472v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2014.10.018" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432480v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.13-13408" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432445v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Yao-N'Dr&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13506285.2014.886652" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440380v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Crossland" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/187847611X620955" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440402v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440385v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Barouch" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.09-056" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440418v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2011.02.010" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515337v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Calabr&#232;se" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.09-5056" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440439v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Filali-Sadouk" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Olivier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zenon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/10.4.21" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440437v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.09-3682" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515335v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440569v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Scherlen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2008.02.003" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440568v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic V. Barthelemy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent U. Perrinet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume S. Masson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2007.10.020" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440599v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2008.06.005" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387918v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perrinet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515334v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Calabrese" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440621v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Montagnini" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/7.14.8" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440619v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mamassian" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2007.10.013" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-80C51CHF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440626v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hoffart" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Conrath" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Matonti" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Galland" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Wotawa" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0181-5512(07)92618-2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440615v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B Bernard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-C Scherlen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Castet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387921v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387925v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jeanjean" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Laugier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/6.3.2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440641v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Jeanjean" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Laugier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440642v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Montagnini" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441277v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Perrinet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Barthelemy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Castet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Masson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441278v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Montagnini" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Filali-Sadouk" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441312v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jeanjean" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gs Masson" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Laugier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441305v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441306v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441346v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441345v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387937v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387934v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jeanjean" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume S Masson" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.232377199" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441372v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Morgan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2001.1920" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441375v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441364v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441369v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R. T. Keeble" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans A. J. Verstraten" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/2.4.3" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441367v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311512v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gepner" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Massion" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tardif" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gorgy" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Livet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441399v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-2236(00)01828-2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0GK9KP94-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387943v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0166-2236(00)01828-2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387952v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/72124" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441696v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. S. Masson" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387946v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rybarczyk" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mestre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0952523800175091" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441706v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441699v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R. Mestre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441432v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Rybarczyk" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dr Mestre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0952523800175091" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918641v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui-Yin Wu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kornprobst" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Di Meo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Lagniez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05444085v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bordeau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Passerel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iliana Huyet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Topart" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03685492v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hugon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562183v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Gala" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728389v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aguilar, C" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589975v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Chessa" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Patino-Saucedo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio Rostro" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Solari" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00325449v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Tlapale" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Faure" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331554v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fermin Moscoso del Prado Martin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04147438v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Matonti" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728116v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04801949v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Gallardo" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno G&#233;nuit" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Mazauric" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04206452v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081090v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244873v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Morfin-Bourlat" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03341862v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fournet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Dours" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070536v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wotawa" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Thirion" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Anton" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faugeras" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00102542v2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Tlapale" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113903v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rolfs" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Schweitzer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Castet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Watson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Ohl" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-58659-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407252v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara L Watson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04579084v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Termoz-Masson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Vizcay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Delachambre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Myrodia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/jov.24.4.19" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084628v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Barbaroux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Norena" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rasamimanana" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille R Besson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_01629" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616440v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Denis-Noel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chotiga Pattamadilok" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Col&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11881-020-00201-1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02920126v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Sauvan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Stolowy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Aguilar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fran&#231;ois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Gala" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-78420-0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03170670v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud J Nore&#241;a" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011614v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bernard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2018.12.006" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360845v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Descamps" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Denis-No&#235;l" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10888438.2019.1642341" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360828v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Albrengues" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lavigne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vitu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0219666" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360849v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Calabrese" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2018.12.002" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439592v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439593v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deyue Yu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432314v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Faure" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hoffart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.16-19318" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432265v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0152506" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432358v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fermin Moscoso del Prado" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432357v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan Math&#244;t" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Melmi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.1150" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432356v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432472v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2014.10.018" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432480v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.13-13408" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432445v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Yao-N'Dr&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13506285.2014.886652" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440380v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Crossland" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/187847611X620955" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440385v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Barouch" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.09-056" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440402v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440418v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2011.02.010" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515337v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Calabr&#232;se" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.09-5056" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440437v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.09-3682" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515335v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440439v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Filali-Sadouk" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Olivier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zenon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/10.4.21" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387918v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perrinet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume S. Masson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2007.10.020" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515334v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Scherlen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Calabrese" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2008.06.005" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440599v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440568v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic V. Barthelemy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent U. Perrinet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440569v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2008.02.003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440621v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Montagnini" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/7.14.8" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440619v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mamassian" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2007.10.013" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-80C51CHF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440626v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hoffart" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Conrath" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Matonti" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Galland" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Wotawa" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0181-5512(07)92618-2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440615v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B Bernard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-C Scherlen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Castet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387921v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387925v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jeanjean" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Laugier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/6.3.2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440641v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Jeanjean" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Laugier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440642v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Montagnini" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441277v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Perrinet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Barthelemy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Castet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Masson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441278v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Montagnini" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Filali-Sadouk" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441305v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441312v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jeanjean" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gs Masson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Laugier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441306v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441346v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441345v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441364v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441369v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R. T. Keeble" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans A. J. Verstraten" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/2.4.3" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441372v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Morgan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2001.1920" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441375v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.232377199" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441367v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311512v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gepner" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Massion" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tardif" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gorgy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Livet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387937v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387934v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jeanjean" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume S Masson" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441399v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-2236(00)01828-2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0GK9KP94-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387943v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0166-2236(00)01828-2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441696v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. S. Masson" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387946v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rybarczyk" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mestre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0952523800175091" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441706v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/72124" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441699v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R. Mestre" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441432v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Rybarczyk" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dr Mestre" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0952523800175091" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387952v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05444085v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bordeau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Passerel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iliana Huyet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Topart" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918641v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui-Yin Wu" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kornprobst" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Di Meo" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Lagniez" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03685492v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hugon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562183v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Gala" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728389v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aguilar, C" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589975v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Chessa" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Patino-Saucedo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio Rostro" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Solari" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331554v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fermin Moscoso del Prado Martin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00325449v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Tlapale" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Faure" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04147438v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Matonti" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728116v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04801949v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Gallardo" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno G&#233;nuit" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Mazauric" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04206452v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081090v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244873v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Morfin-Bourlat" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03341862v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fournet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Dours" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070536v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wotawa" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Thirion" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Anton" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faugeras" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00102542v2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Tlapale" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>