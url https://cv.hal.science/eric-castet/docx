--- v1 (2026-05-02)
+++ v2 (2026-05-23)
@@ -624,399 +624,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03084628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation time-course of phonological code in silent word recognition in adult readers with and without dyslexia</w:t>
+                <w:t xml:space="preserve">The inhibitory effect of word neighborhood size when reading with central field loss is modulated by word predictability and reading proficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambre Denis-Noel</w:t>
+                <w:t xml:space="preserve">Lauren Sauvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Castet</w:t>
+                <w:t xml:space="preserve">Natacha Stolowy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Colé</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carlos Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuria Gala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Dyslexia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11881-020-00201-1⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-78420-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02616440v1</w:t>
+                <w:t xml:space="preserve">hal-02920126v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The inhibitory effect of word neighborhood size when reading with central field loss is modulated by word predictability and reading proficiency</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Natacha Stolowy</w:t>
+                <w:t xml:space="preserve">From Psychoacoustics to Brain Waves: A Longitudinal Approach to Novel Word Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Barbaroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Aguilar</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arnaud J Noreña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Rasamimanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Castet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille R Besson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 33 (1), pp.8-27</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02920126v2</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03170670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Psychoacoustics to Brain Waves: A Longitudinal Approach to Novel Word Learning</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maud Rasamimanana</w:t>
+                <w:t xml:space="preserve">Activation time-course of phonological code in silent word recognition in adult readers with and without dyslexia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambre Denis-Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Castet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mireille R Besson</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Colé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Dyslexia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 70, pp.313-338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11881-020-00201-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03170670v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02616440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The optimal use of non-optimal letter information in foveal and parafoveal word recognition</w:t>
               </w:r>
@@ -1132,51 +1132,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambre Denis-Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Colé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Studies of Reading</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1236,51 +1236,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Albrengues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Castet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1340,103 +1340,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of word frequency on word reading speed when individuals with macular diseases read text</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Stolowy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Calabrese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauren Sauvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vision Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 155, pp.1-10. </w:t>
@@ -1500,64 +1500,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Castet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambre Denis-Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Colé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perception</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 45 (2), pp.93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1820,51 +1820,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Font, Specifically Designed for Peripheral Vision, Improves Peripheral Letter and Word Recognition, but Not Eye-Mediated Reading Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Castet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2654,286 +2654,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01440380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wet versus Dry Age-Related Macular Degeneration in Patients with Central Field Loss: Different Effects on Maximum Reading Speed</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Are letters the correct unit to measure eye behaviour in reading? Testing the effect of character size on the launch site effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Yao-N'Dré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Castet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Vitu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Perception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 40 (1), pp.121</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01440385v1</w:t>
+                <w:t xml:space="preserve">hal-01440402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are letters the correct unit to measure eye behaviour in reading? Testing the effect of character size on the launch site effect</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Wet versus Dry Age-Related Macular Degeneration in Patients with Central Field Loss: Different Effects on Maximum Reading Speed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Calabrese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Hoffart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Barouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perception</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 52 (5), pp.2417-2424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1167/iovs.09-056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01440402v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaze-contingent simulation of retinopathy: Some potential pitfalls and remedies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Castet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3032,51 +3032,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Hoffart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Barouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 52 (5), </w:t>
@@ -3166,51 +3166,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Hoffart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Barouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 51 (2), pp.1247-1254. </w:t>
@@ -3300,51 +3300,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Hoffart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Barouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 51 (2), </w:t>
@@ -3493,832 +3493,832 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01440439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of distributed 1D and 2D motion representations for short-latency ocular following</w:t>
+                <w:t xml:space="preserve">Page mode reading with simulated scotomas: Oculo-motor patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Barthélemy</w:t>
+                <w:t xml:space="preserve">Anne-Catherine Scherlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Perrinet</w:t>
+                <w:t xml:space="preserve">Aurélie Calabrese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Castet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume S. Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vision Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 48 (4), pp.501-522. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.visres.2007.10.020⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 48 (18), pp.1870 - 1878. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.visres.2008.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02387918v1</w:t>
+                <w:t xml:space="preserve">hal-01515334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Page mode reading with simulated scotomas: Oculo-motor patterns</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamics of distributed 1D and 2D motion representations for short-latency ocular following</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Barthélemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Catherine Scherlen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Bernard</w:t>
+                <w:t xml:space="preserve">Laurent Perrinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Castet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Calabrese</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Castet</w:t>
+                <w:t xml:space="preserve">Guillaume S. Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vision Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 48 (18), pp.1870 - 1878. </w:t>
+              <w:t xml:space="preserve">, 2008, 48 (4), pp.501-522. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.visres.2008.06.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.visres.2007.10.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01515334v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02387918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Page mode reading with simulated scotomas: Oculo-motor patterns</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Page mode reading with simulated scotomas: A modest effect of interline spacing on reading speed (vol 47, pg 3447, 2007)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Scherlen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurelie Calabrese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Castet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vision Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 48 (18), pp.1870-1878. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.visres.2008.06.005⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 48 (10), pp.1280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.visres.2008.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01440599v1</w:t>
+                <w:t xml:space="preserve">hal-01440569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of distributed 1D and 2D motion representations for short-latency ocular following</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic V. Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent U. Perrinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Castet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume S. Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vision Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 48 (4), pp.501-522. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.visres.2007.10.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01440568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Page mode reading with simulated scotomas: A modest effect of interline spacing on reading speed (vol 47, pg 3447, 2007)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Page mode reading with simulated scotomas: Oculo-motor patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Scherlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne-Catherine Scherlen</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Calabrese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Castet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vision Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 48 (10), pp.1280. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 48 (18), pp.1870-1878. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.visres.2008.06.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.visres.2008.02.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01440569v1</w:t>
+                <w:t xml:space="preserve">hal-01440599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatiotemporal dynamics of visual attention during saccade preparation: Independence and coupling between attention and movement planning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bayesian modeling of dynamic motion integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Montagnini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mamassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Perrinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Castet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anna Montagnini</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume S. Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1167/7.14.8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physiology - Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 101 (1-3), pp.64-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jphysparis.2007.10.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01440621v1</w:t>
+                <w:t xml:space="preserve">hal-01440619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian modeling of dynamic motion integration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatiotemporal dynamics of visual attention during saccade preparation: Independence and coupling between attention and movement planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Castet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Montagnini</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guillaume S. Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physiology - Paris</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 7 (14), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1167/7.14.8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jphysparis.2007.10.013⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01440619v1</w:t>
+                <w:t xml:space="preserve">hal-01440621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retinotopic organization of the human visual cortex: a 3T fMRI study</w:t>
               </w:r>
@@ -4546,132 +4546,132 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian modeling of dynamic motion integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Montagnini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mamassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Perrinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Castet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume S. Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physiology - Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 101 (1-3), pp.64-77. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jphysparis.2007.10.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02387921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -4727,51 +4727,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Montagnini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Laugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume S. Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 6 (3), pp.2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4857,51 +4857,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Montagnini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Laugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume S. Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 6 (3), pp.196-212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5227,273 +5227,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01441278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dynamic model for the visual perception of motion using parallel, lateral, and inferential interactions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Temporal course of pre-saccadic allocation of attention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Castet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Masson</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Jeanjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gs Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Laugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perception</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 33 (S), pp.70</w:t>
+              <w:t xml:space="preserve">, 2004, 33 (S), pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01441305v1</w:t>
+                <w:t xml:space="preserve">hal-01441312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal course of pre-saccadic allocation of attention</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A dynamic model for the visual perception of motion using parallel, lateral, and inferential interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Perrinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Castet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">D Laugier</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perception</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 33 (S), pp.16</w:t>
+              <w:t xml:space="preserve">, 2004, 33 (S), pp.70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01441312v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01441305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intrasaccadic perception of gratings with low and high spatial frequency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Jeanjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gs Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Castet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5557,51 +5557,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Castet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gs Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perception</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 32 (S), pp.110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5626,64 +5626,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time course of intrasaccadic reduction of contrast sensitivity: Horizontal versus vertical gratings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Jeanjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gs Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Castet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5715,464 +5715,464 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01441345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel motion processing for the initiation of short-latency ocular following in humans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gs Masson</w:t>
+                <w:t xml:space="preserve">High temporal frequency synchrony is insufficient for perceptual grouping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Morgan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Castet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 269 (1490), pp.513-516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2001.1920⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01441364v1</w:t>
+                <w:t xml:space="preserve">hal-01441372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nulling the motion aftereffect with dynamic random-dot stimuli: Limitations and implications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frans A. J. Verstraten</w:t>
+                <w:t xml:space="preserve">Motion perception of saccade-induced retinal translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Castet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Jeanjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gs Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 2 (4), </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 99 (23), pp.15159-15163. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1167/2.4.3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.232377199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01441369v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01441375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High temporal frequency synchrony is insufficient for perceptual grouping</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nulling the motion aftereffect with dynamic random-dot stimuli: Limitations and implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Castet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Morgan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E Castet</w:t>
+                <w:t xml:space="preserve">David R. T. Keeble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frans A. J. Verstraten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2001.1920⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 2 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1167/2.4.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01441372v1</w:t>
+                <w:t xml:space="preserve">hal-01441369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion perception of saccade-induced retinal translation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parallel motion processing for the initiation of short-latency ocular following in humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gs Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Castet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gs Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 22 (12), pp.5149-5163</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.232377199⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01441375v1</w:t>
+                <w:t xml:space="preserve">hal-01441364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal retinal stimulation for intrasaccadic motion perception of a static grating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Castet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Jeanjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gs Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perception</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 31 (S), pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6322,51 +6322,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel motion processing for the initiation of short-latency ocular following in humans.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume S. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Castet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6453,51 +6453,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume S Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 99 (23), pp.15159-15163. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.232377199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02387934v1</w:t>
@@ -6521,64 +6521,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">`Saccadic suppression' - no need for an active extra-retinal mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Castet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Jeanjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gs Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Neurosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 24 (6), pp.316-317. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6650,51 +6650,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Castet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jeanjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume S. Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Neurosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 24 (6), pp.316-317. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6734,139 +6734,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02387943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial characteristics of intra-saccadic perception</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. S. Masson</w:t>
+                <w:t xml:space="preserve">Motion perception during saccadic eye movements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Castet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume S. Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perception</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 3 (2), pp.177-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/72124⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01441696v1</w:t>
+                <w:t xml:space="preserve">hal-02387952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal dynamics of motion integration for the initiation of tracking eye movements at ultra-short latencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume S. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Rybarczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6952,129 +6961,129 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motion perception during saccadic eye movements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Castet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gs Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 3 (2), pp.177-183. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/72124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01441706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-latency ocular following responses to moving plaids in humans: temporal dynamics and spatiotemporal tuning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. S. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Castet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7089,87 +7098,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perception</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 29 (S), pp.84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01441699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal dynamics of motion integration for the initiation of tracking eye movements at ultra-short latencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gs Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Rybarczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7236,118 +7245,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01441432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion perception during saccadic eye movements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume S. Masson</w:t>
+                <w:t xml:space="preserve">Spatial characteristics of intra-saccadic perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Castet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. S. Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Neuroscience</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Perception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 29 (S), pp.35</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02387952v1</w:t>
+                <w:t xml:space="preserve">hal-01441696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7391,51 +7391,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Passerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iliana Huyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7740,90 +7740,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Text Simplification to Help Individuals With Low Vision to Read More Fluently</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauren Sauvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Stolowy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Gala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7859,273 +7859,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02562183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crowding, visual span and reading speed in dyslexia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Real-time image enhancement in virtual reality applications for low vision people</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Chessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Patino-Saucedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horacio Rostro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Castet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Solari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Visual Perception</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Vision 2017, the 12th International Conference by the International Society for Low Vision Research and Rehabilitation (ISLRR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, La Hague, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01728389v1</w:t>
+                <w:t xml:space="preserve">hal-01589975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time image enhancement in virtual reality applications for low vision people</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crowding, visual span and reading speed in dyslexia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Castet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambre Denis-Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Solari</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aguilar, C</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Colé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vision 2017, the 12th International Conference by the International Society for Low Vision Research and Rehabilitation (ISLRR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, La Hague, Netherlands</w:t>
+              <w:t xml:space="preserve">European Conference on Visual Perception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01589975v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01728389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Model of Optimal Oculomotor Strategies in Reading for Normal and Damaged Visual Fields</w:t>
               </w:r>
@@ -8398,51 +8398,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasiliki Myrodia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Calabrèse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambre Denis-Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Matonti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8497,90 +8497,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phonological code activation is delayed in dyslexic university students: An eye-tracking study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambre Denis-Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Castet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Colé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Dyslexia Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8597,349 +8597,471 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01728116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity- and Novelty-Aware Newspaper Article Template Selection via Graph Matching Network-Based Clustering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance of low vision individuals when selecting a target with head-pointing in virtual reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Passerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambre Denis-Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Melmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastián Gallardo</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04801949v2</w:t>
+                <w:t xml:space="preserve">hal-05615267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PTVR - a visual perception software in Python to make virtual reality experiments easier to build and more reproducible</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diversity- and Novelty-Aware Newspaper Article Template Selection via Graph Matching Network-Based Clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastián Gallardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Génuit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Castet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Mazauric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kornprobst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04206452v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04801949v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">PTVR - a visual perception software in Python to make virtual reality experiments easier to build and more reproducible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Castet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Termoz-Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Vizcay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Delachambre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasiliki Myrodia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04206452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Linguistic processes do not beat visuo-motor constraints, but they modulate where the eyes move regardless of word boundaries: Evidence against word-based eye-movement control during reading.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Albrengues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Castet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8947,51 +9069,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Vitu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02081090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9001,51 +9123,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Select and Augment Segmented Items (SASI): An Item-based Magnification Approach for Dynamic Face Recognition for People with Central Vision Loss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Delachambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9067,361 +9189,361 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Di Meo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Lagniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Morfin-Bourlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-9597, Centre Inria d'Université Côte d'Azur. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05244873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to Estimate Fovea Position When The Fovea Cannot Be Identified Visually Anymore?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Calabrese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Dours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Matonti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Castet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-9419, Inria Sophia Antipolis - Méditerranée, Université Côte d'Azur. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03341862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human Retinotopic Mapping Using fMRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Wotawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Thirion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Castet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Faugeras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-5472, INRIA. 2006, pp.65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00070536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The SOLAIRE Project: A Gaze-Contingent System to Facilitate Reading for Patients with Scotomatas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Tlapale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9446,65 +9568,65 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kornprobst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] RT-0326, INRIA. 2006, pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00102542v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId247"/>
+      <w:footerReference w:type="default" r:id="rId249"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9651,51 +9773,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113903v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rolfs" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Schweitzer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Castet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Watson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Ohl" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-58659-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407252v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara L Watson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04579084v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Termoz-Masson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Vizcay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Delachambre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Myrodia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/jov.24.4.19" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084628v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Barbaroux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Norena" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rasamimanana" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille R Besson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_01629" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616440v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Denis-Noel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chotiga Pattamadilok" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Col&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11881-020-00201-1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02920126v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Sauvan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Stolowy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Aguilar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fran&#231;ois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Gala" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-78420-0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03170670v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud J Nore&#241;a" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011614v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bernard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2018.12.006" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360845v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Descamps" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Denis-No&#235;l" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10888438.2019.1642341" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360828v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Albrengues" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lavigne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vitu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0219666" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360849v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Calabrese" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2018.12.002" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439592v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439593v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deyue Yu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432314v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Faure" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hoffart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.16-19318" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432265v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0152506" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432358v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fermin Moscoso del Prado" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432357v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan Math&#244;t" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Melmi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.1150" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432356v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432472v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2014.10.018" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432480v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.13-13408" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432445v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Yao-N'Dr&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13506285.2014.886652" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440380v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Crossland" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/187847611X620955" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440385v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Barouch" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.09-056" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440402v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440418v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2011.02.010" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515337v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Calabr&#232;se" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.09-5056" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440437v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.09-3682" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515335v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440439v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Filali-Sadouk" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Olivier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zenon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/10.4.21" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387918v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perrinet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume S. Masson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2007.10.020" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515334v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Scherlen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Calabrese" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2008.06.005" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440599v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440568v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic V. Barthelemy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent U. Perrinet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440569v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2008.02.003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440621v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Montagnini" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/7.14.8" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440619v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mamassian" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2007.10.013" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-80C51CHF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440626v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hoffart" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Conrath" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Matonti" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Galland" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Wotawa" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0181-5512(07)92618-2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440615v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B Bernard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-C Scherlen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Castet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387921v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387925v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jeanjean" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Laugier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/6.3.2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440641v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Jeanjean" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Laugier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440642v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Montagnini" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441277v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Perrinet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Barthelemy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Castet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Masson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441278v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Montagnini" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Filali-Sadouk" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441305v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441312v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jeanjean" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gs Masson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Laugier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441306v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441346v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441345v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441364v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441369v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R. T. Keeble" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans A. J. Verstraten" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/2.4.3" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441372v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Morgan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2001.1920" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441375v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.232377199" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441367v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311512v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gepner" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Massion" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tardif" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gorgy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Livet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387937v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387934v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jeanjean" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume S Masson" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441399v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-2236(00)01828-2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0GK9KP94-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387943v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0166-2236(00)01828-2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441696v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. S. Masson" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387946v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rybarczyk" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mestre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0952523800175091" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441706v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/72124" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441699v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R. Mestre" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441432v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Rybarczyk" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dr Mestre" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0952523800175091" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387952v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05444085v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bordeau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Passerel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iliana Huyet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Topart" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918641v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui-Yin Wu" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kornprobst" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Di Meo" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Lagniez" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03685492v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hugon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562183v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Gala" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728389v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aguilar, C" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589975v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Chessa" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Patino-Saucedo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio Rostro" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Solari" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331554v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fermin Moscoso del Prado Martin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00325449v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Tlapale" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Faure" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04147438v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Matonti" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728116v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04801949v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Gallardo" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno G&#233;nuit" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Mazauric" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04206452v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081090v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244873v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Morfin-Bourlat" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03341862v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fournet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Dours" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070536v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wotawa" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Thirion" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Anton" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faugeras" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00102542v2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Tlapale" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113903v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rolfs" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Schweitzer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Castet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Watson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Ohl" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-58659-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407252v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara L Watson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04579084v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Termoz-Masson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Vizcay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Delachambre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Myrodia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/jov.24.4.19" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084628v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Barbaroux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Norena" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rasamimanana" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille R Besson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_01629" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02920126v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Sauvan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Stolowy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Aguilar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fran&#231;ois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Gala" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-78420-0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03170670v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud J Nore&#241;a" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616440v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Denis-Noel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chotiga Pattamadilok" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Col&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11881-020-00201-1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011614v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bernard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2018.12.006" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360845v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Descamps" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Denis-No&#235;l" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10888438.2019.1642341" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360828v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Albrengues" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lavigne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vitu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0219666" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360849v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Calabrese" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2018.12.002" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439592v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439593v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deyue Yu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432314v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Faure" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hoffart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.16-19318" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432265v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0152506" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432358v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fermin Moscoso del Prado" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432357v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan Math&#244;t" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Melmi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.1150" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432356v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432472v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2014.10.018" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432480v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.13-13408" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432445v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Yao-N'Dr&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13506285.2014.886652" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440380v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Crossland" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/187847611X620955" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440402v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440385v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Barouch" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.09-056" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440418v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2011.02.010" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515337v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Calabr&#232;se" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.09-5056" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440437v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.09-3682" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515335v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440439v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Filali-Sadouk" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Olivier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zenon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/10.4.21" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515334v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Scherlen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Calabrese" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2008.06.005" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387918v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perrinet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume S. Masson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2007.10.020" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440569v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2008.02.003" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440568v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic V. Barthelemy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent U. Perrinet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440599v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440619v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Montagnini" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mamassian" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2007.10.013" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-80C51CHF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440621v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/7.14.8" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440626v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hoffart" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Conrath" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Matonti" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Galland" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Wotawa" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0181-5512(07)92618-2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440615v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B Bernard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-C Scherlen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Castet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387921v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387925v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jeanjean" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Laugier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/6.3.2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440641v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Jeanjean" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Laugier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440642v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Montagnini" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441277v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Perrinet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Barthelemy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Castet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Masson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441278v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Montagnini" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Filali-Sadouk" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441312v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jeanjean" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gs Masson" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Laugier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441305v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441306v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441346v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441345v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441372v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Morgan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2001.1920" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441375v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.232377199" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441369v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R. T. Keeble" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans A. J. Verstraten" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/2.4.3" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441364v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441367v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311512v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gepner" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Massion" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tardif" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gorgy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Livet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387937v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387934v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jeanjean" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume S Masson" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441399v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-2236(00)01828-2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0GK9KP94-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387943v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0166-2236(00)01828-2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387952v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/72124" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387946v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rybarczyk" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mestre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0952523800175091" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441706v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441699v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. S. Masson" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R. Mestre" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441432v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Rybarczyk" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dr Mestre" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0952523800175091" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441696v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05444085v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bordeau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Passerel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iliana Huyet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Topart" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918641v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui-Yin Wu" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kornprobst" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Di Meo" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Lagniez" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03685492v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hugon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562183v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Gala" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589975v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Chessa" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Patino-Saucedo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio Rostro" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Solari" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728389v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aguilar, C" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331554v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fermin Moscoso del Prado Martin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00325449v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Tlapale" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Faure" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04147438v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Matonti" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728116v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615267v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vaugoyeau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04801949v2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Gallardo" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno G&#233;nuit" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Mazauric" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04206452v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081090v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244873v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Morfin-Bourlat" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03341862v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fournet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Dours" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070536v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wotawa" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Thirion" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Anton" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faugeras" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00102542v2" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Tlapale" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>