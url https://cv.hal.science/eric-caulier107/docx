--- v0 (2026-04-04)
+++ v1 (2026-05-01)
@@ -213,1701 +213,1701 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vidéos pédagogiques sur les fondements du style Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Caulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04981871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vidéos sur la théorie des arts internes chinois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Caulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04985475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vidéos pédagogiques sur les formes et applications du style Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Caulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04982140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vidéos pédagogiques sur les fondements du style Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Caulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04981874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vidéos pédagogiques sur le Baguazhang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Caulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04983549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vidéos pédagogiques sur les formes du tai chi Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Caulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04982152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vidéos pédagogiques sur les formes et applications du style Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Caulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04982195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vidéos pédagogiques sur la poussé des mains en taijiquan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Caulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04983551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vidéos pédagogiques sur les formes du style Wuhao</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Caulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04982236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vidéos pédagogiques sur le Xingyiquan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Caulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05160014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vidéos pédagogiques sur les fondements du style Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Caulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04981868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vidéos pédagogiques sur les formes et applications du style Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Caulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04982205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vidéos pédagogiques sur les fondements du style Wuhao</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Caulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04981884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vidéos pédagogiques sur les fondements du style Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Caulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04981889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Podcast Transformation intérieure : épisodes 121 à 130</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Caulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04978689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Podcast Transformation intérieure : épisodes 111 à 120</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Caulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04978665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Podcast Transformation intérieure : épisodes 101 à 110</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Caulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04978647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Podcast Transformation intérieure : épisodes 91 à 100</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Caulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04978630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Podcast Transformation intérieure : épisodes 71 à 80</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Caulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04978603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Podcast Transformation intérieure : épisodes 61 à 70</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Caulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04978579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Podcast Transformation intérieure : épisodes 81 à 90</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Caulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04978618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Podcast Transformation intérieure : épisodes 41 à 50</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Caulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04978483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Podcast Transformation intérieure : épisodes 51 à 60</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Caulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04978554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Podcast Transformation intérieure : épisodes 31 à 40</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Caulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04978459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Podcast Transformation intérieure : épisodes 21 à 30</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Caulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04978405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Podcast Transformation intérieure : épisodes 1 à 10</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Caulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04976334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Podcast Transformation intérieure : épisodes 11 à 20</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Caulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...619 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04978373v1</w:t>
-              </w:r>
-[...184 lines deleted...]
-                <w:t xml:space="preserve">hal-04978459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étrangeté et familiarité de l'Extrême-Orient et de ses pratiques</w:t>
               </w:r>
@@ -2257,441 +2257,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04984586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Humanisme numérique : pour une révolution technologique au service de l'émancipation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Caulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cybersécurité : les DPO et RSSI en première ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFCDP Nicolas Samarcq, Oct 2024, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04984597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suivre la propension des choses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Caulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser la divination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie Royale de Belgique, Nov 2024, Bruxelles, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04984455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Prendre soin de soi, des autres et du monde par le taijiquan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Caulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème Congrès International de Sciences du Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Mohammed V de Rabat, Oct 2024, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04985338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Humanisme numérique : pour une révolution technologique au service de l'émancipation</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santé des musiciens : une approche globale éprouvée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Caulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybersécurité : les DPO et RSSI en première ligne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFCDP Nicolas Samarcq, Oct 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">Musicien : Un métier à haut risque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Côte d'Azur LAPCOS LAMHESS, Dec 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Suivre la propension des choses</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04985047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sun Lutang and the Sun Style of Taijiquan: A Living Tradition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Caulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Penser la divination</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Académie Royale de Belgique, Nov 2024, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">3rd International Taiji Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WTSF and Henan Polytechnic University Dr Shudong Li, Dec 2023, Henan Polytechnic University, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04984604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prendre soin de soi, des autres et du monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Caulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30 ans Les Temps du Corps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Temps du Corps Ke Wen, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04984862v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-04985047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Another use of oneself, resonating with the world</w:t>
               </w:r>
@@ -3085,510 +3085,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04984690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les eﬀets du taijiquan sur les patients parkinsoniens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Caulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matinée scientifique de neurologie et de neuropsychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hôpital Epicura, Oct 2018, Baudour, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04984940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tai chi chuan : ralentir pour mieux s'accorder aux autres et à l'environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Caulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Slow tourisme/Slow sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Littoral -Côte d'Opale (ULCO), May 2018, Boulogne Sur Mer, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04966944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carte blanche à Eric Caulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Caulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chine. Carnets de Voyages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Mons, Mundaneum, Sep 2018, Mons, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04985330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approches traditionnelles et scientifiques du taijiquan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Caulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arts du Tao - Un atout pour la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Union des Enseignants de Qi Gong et de Taijiquan Traditionnels France-Belgique, Dec 2018, Bruxelles, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04984905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Internal arts and new paradigms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Caulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th International Conference on Daoist Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Beijing Normal University Thomas Michael and Livia Kohn, Jun 2018, Beijing, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04985014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Habiter son corps : ré-ouvrir un espace pour oeuvrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Caulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire national de Recheche en Education-Formation au Développement Durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNAM-Paris, Jul 2018, Paris. Salon d'honneur CNAM, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04984392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tai chi chuan : ralentir pour mieux s'accorder aux autres et à l'environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Caulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Slow tourisme/Slow sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Organisé par le GDRI 836 Body Ecology CNRS et EA 3625 TEC, « Techniques et enjeux du corps » et le laboratoire TVES (EA 4477) Réseau international (GDRI 836-CNRS), May 2018, Boulogne-sur-Mer (Université Littoral Côte d'Opale), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04984364v1</w:t>
-              </w:r>
-[...343 lines deleted...]
-                <w:t xml:space="preserve">hal-04985014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Taijiquan : une pratique traditionnelle ? Déconstruction et reconstruction de la notion de tradition</w:t>
               </w:r>
@@ -5897,895 +5897,895 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04967735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corps et méthodologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Caulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Burel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Descarpenteries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Corps et méthodologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 978-2-343-09796-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04967791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bien-être/Être bien ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Caulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Resweber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bien-être/Être bien ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 978-2-296-96221-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04967404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taijiquan : une voie vers la sérénité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Caulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magma, rivista elettronica di scienze umane e sociali</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 14 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04967022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du geste formel à la gestuelle habitée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Caulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Expériences corporelles et gestes professionnels Tome 2 (13)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04966224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajet anthropologique, corps taoïste et sciences cognitives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Caulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés - Revue des sciences sociales et humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Hommage à Gilbert Durand (123)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04966168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le taijiquan : une voie d'incorporation et de compréhension des nouveaux paradigmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Caulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLASTIR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04966083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le fabuleux destin des transes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Caulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Goguel d'Allondans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Dadoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Le Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Lachance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultures &amp; Sociétés. Sciences de l'Homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04967981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner, c'est séduire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Caulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Goguel d'Allondans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Dadoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Le Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jeffrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultures &amp; Sociétés. Sciences de l'Homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04968049v1</w:t>
-              </w:r>
-[...306 lines deleted...]
-                <w:t xml:space="preserve">hal-04967404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6964,51 +6964,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="77F96BF6"/>
+    <w:nsid w:val="E81070CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7195,51 +7195,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-caulier107" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3773-9509" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wtsf.org/ojs/index.php/jts/en/editorial_review_committee" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04981889v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Caulier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04982140v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04981871v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04985475v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04981874v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04983549v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04983551v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04982152v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04982195v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04982236v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05160014v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04981868v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04982205v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04981884v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04978665v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04978689v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04978630v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04978647v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04978618v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04978603v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04978579v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04978554v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04978483v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04978373v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04976334v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04978405v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04978459v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04965999v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04965282v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04965240v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04965160v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04984586v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04985338v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04984597v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04984455v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04984862v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04984604v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04985047v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985268v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04986290v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04984969v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990510v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985256v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04984690v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04984392v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04984364v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04984940v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04966944v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04985330v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04984905v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04985014v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04984417v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04965865v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04965936v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04965210v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05137692v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05137765v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04962631v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taijiquan.be/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04962622v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04962608v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04962708v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.publier-un-livre.com/fr/accueil" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04962689v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04962572v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04962670v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04962590v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04962117v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04957079v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04958191v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04953968v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04958221v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04953151v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04952783v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04967283v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uppreditions.fr/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04967236v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-academia.be/index.asp" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04967215v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04967151v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dervy-medicis.fr/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04967104v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-tredaniel.com/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04985439v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04975070v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04966038v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04990996v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04967833v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04967735v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04967022v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04966224v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04966168v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04966083v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04967981v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Goguel d'Allondans" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Dadoun" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Breton" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Lachance" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04968049v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jeffrey" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04967791v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Andrieu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Burel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vialle" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Descarpenteries" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/?srsltid=AfmBOoo_5gkKW4r_Lu9LqYsgYC81xRdfCnHIBZvRIfmYxemaIgX7z9BL" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04967404v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Resweber" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Klein" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Grison" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/?srsltid=AfmBOoq4I-uBSp--EhA7yTBod5Yrb12X_spX2dvVIJJca9zkWLW2bs9w" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/tel-04962080v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012NICE2008" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-caulier107" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3773-9509" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wtsf.org/ojs/index.php/jts/en/editorial_review_committee" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04981871v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Caulier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04985475v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04982140v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04981874v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04983549v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04982152v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04982195v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04983551v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04982236v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05160014v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04981868v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04982205v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04981884v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04981889v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04978689v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04978665v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04978647v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04978630v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04978603v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04978579v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04978618v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04978483v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04978554v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04978459v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04978405v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04976334v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04978373v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04965999v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04965282v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04965240v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04965160v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04984586v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04984597v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04984455v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04985338v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04985047v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04984604v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04984862v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985268v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04986290v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04984969v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990510v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985256v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04984690v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04984940v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04966944v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04985330v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04984905v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04985014v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04984392v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04984364v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04984417v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04965865v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04965936v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04965210v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05137692v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05137765v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04962631v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taijiquan.be/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04962622v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04962608v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04962708v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.publier-un-livre.com/fr/accueil" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04962689v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04962572v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04962670v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04962590v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04962117v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04957079v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04958191v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04953968v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04958221v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04953151v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04952783v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04967283v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uppreditions.fr/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04967236v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-academia.be/index.asp" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04967215v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04967151v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dervy-medicis.fr/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04967104v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-tredaniel.com/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04985439v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04975070v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04966038v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04990996v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04967833v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04967735v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04967791v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Andrieu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Burel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vialle" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Descarpenteries" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/?srsltid=AfmBOoo_5gkKW4r_Lu9LqYsgYC81xRdfCnHIBZvRIfmYxemaIgX7z9BL" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04967404v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Resweber" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Klein" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Grison" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/?srsltid=AfmBOoq4I-uBSp--EhA7yTBod5Yrb12X_spX2dvVIJJca9zkWLW2bs9w" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04967022v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04966224v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04966168v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04966083v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04967981v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Goguel d'Allondans" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Dadoun" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Breton" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Lachance" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04968049v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jeffrey" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/tel-04962080v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012NICE2008" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>