--- v1 (2026-05-01)
+++ v2 (2026-05-26)
@@ -179,6724 +179,6786 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (31)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vidéos pédagogiques sur les fondements du style Sun</w:t>
-[...1735 lines deleted...]
-                <w:t xml:space="preserve">Taijiquan : frappes, rites et percussion</w:t>
+                <w:t xml:space="preserve">Taijiquan : une voie vers la sérénité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Caulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapport de stage Centre Universitaire pour la formation continuée en éducation physique</w:t>
-[...45 lines deleted...]
-                <w:t xml:space="preserve">La dynamique du taijiquan</w:t>
+              <w:t xml:space="preserve">Magma, rivista elettronica di scienze umane e sociali</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14 (2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04967022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du geste formel à la gestuelle habitée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Caulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapport de stage Centre Universitaire pour la formation continuée en éducation physique</w:t>
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Taijiquan : une voie vers l'unification</w:t>
+              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Expériences corporelles et gestes professionnels Tome 2 (13)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04966224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trajet anthropologique, corps taoïste et sciences cognitives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Caulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapport de stage Centre Universitaire pour la formation continuée en Education Physique</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04965160v1</w:t>
+              <w:t xml:space="preserve">Sociétés - Revue des sciences sociales et humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Hommage à Gilbert Durand (123)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04966168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le taijiquan : une voie d'incorporation et de compréhension des nouveaux paradigmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Caulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLASTIR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04966083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le fabuleux destin des transes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Caulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Goguel d'Allondans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Dadoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Lachance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cultures &amp; Sociétés. Sciences de l'Homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04967981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseigner, c'est séduire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Caulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Goguel d'Allondans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Dadoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jeffrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cultures &amp; Sociétés. Sciences de l'Homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du qi gong au gong fu - Du wuji au wu wei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Caulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Principes essentiels et lois naturelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Qi Connexion Béatrice Ariaux, Feb 2025, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04984586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humanisme numérique : pour une révolution technologique au service de l'émancipation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Caulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cybersécurité : les DPO et RSSI en première ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFCDP Nicolas Samarcq, Oct 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04984597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivre la propension des choses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Caulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser la divination</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Académie Royale de Belgique, Nov 2024, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04984455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prendre soin de soi, des autres et du monde par le taijiquan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Caulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème Congrès International de Sciences du Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Mohammed V de Rabat, Oct 2024, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04985338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sun Lutang and the Sun Style of Taijiquan: A Living Tradition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Caulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd International Taiji Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WTSF and Henan Polytechnic University Dr Shudong Li, Dec 2023, Henan Polytechnic University, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04984604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santé des musiciens : une approche globale éprouvée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Caulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Musicien : Un métier à haut risque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Côte d'Azur LAPCOS LAMHESS, Dec 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04985047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prendre soin de soi, des autres et du monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Caulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30 ans Les Temps du Corps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Temps du Corps Ke Wen, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04984862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Another use of oneself, resonating with the world</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Caulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 2nd International Taiji Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, World Taiji Science Inner Mongolia Normal University, Dec 2022, Inner Mongolia Normal University, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04985268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pédagogie des arts internes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Caulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Village d'été 2022 Arts martiaux chinois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Renping Su-Goarzin &amp; Georges Favraud, Jul 2022, Lembrun, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04986290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestes, postures et TMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Caulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Taijiquan et Qualité de Vie au Travail -Autour de Éric Caulier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Jean Jaurès Georges Favraud, Feb 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04984969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applying Taijiquan principles in the workplace - The example of ergonomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Caulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 2nd international Wushu Development Forum.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Beijing Sport University China, Aug 2021, On line forum, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04990510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taijiquan: tradition, esotericism, authenticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Caulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Martial Arts, Religion and Spirituality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Martial Arts Studies, Jul 2020, Digital conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04985256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sun Lutang et le style Sun de taijiquan : une tradition vivante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Caulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culture martiale chinoise - Exorcismes, Corps, Réinventions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Jean Jaurès Georges Favraud, Oct 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04984690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les eﬀets du taijiquan sur les patients parkinsoniens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Caulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matinée scientifique de neurologie et de neuropsychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hôpital Epicura, Oct 2018, Baudour, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04984940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tai chi chuan : ralentir pour mieux s'accorder aux autres et à l'environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Caulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Slow tourisme/Slow sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université du Littoral -Côte d'Opale (ULCO), May 2018, Boulogne Sur Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04966944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carte blanche à Eric Caulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Caulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chine. Carnets de Voyages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Mons, Mundaneum, Sep 2018, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04985330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches traditionnelles et scientifiques du taijiquan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Caulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arts du Tao - Un atout pour la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Union des Enseignants de Qi Gong et de Taijiquan Traditionnels France-Belgique, Dec 2018, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04984905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internal arts and new paradigms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Caulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Daoist Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Beijing Normal University Thomas Michael and Livia Kohn, Jun 2018, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04985014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tai chi chuan : ralentir pour mieux s'accorder aux autres et à l'environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Caulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Slow tourisme/Slow sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Organisé par le GDRI 836 Body Ecology CNRS et EA 3625 TEC, « Techniques et enjeux du corps » et le laboratoire TVES (EA 4477) Réseau international (GDRI 836-CNRS), May 2018, Boulogne-sur-Mer (Université Littoral Côte d'Opale), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04984364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habiter son corps : ré-ouvrir un espace pour oeuvrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Caulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire national de Recheche en Education-Formation au Développement Durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNAM-Paris, Jul 2018, Paris. Salon d'honneur CNAM, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04984392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Taijiquan : une pratique traditionnelle ? Déconstruction et reconstruction de la notion de tradition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Caulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alternative Body Practices in European Philosophy of Sport since 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lorraine University Faculty of Physical Education, Apr 2014, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04984417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initiation et ésotérisme dans la tradition chinoise : le cas du taijiquan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Caulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ésotérisme et initiation - Études d’épistémologie et d’histoire des religions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Libre de Bruxelles, Nov 2008, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04965865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'imaginaire de la santé dans les arts martiaux internes d'Extême-Orient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Caulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du CEAQ Centre d'Études sur l'Actuel et le Quotidien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris-Descartes, Jun 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04965936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une approche transdisciplinaire du taijiquan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Caulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives sur le mouvement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre d'Actualisation du Potentiel à la Faculté polytechnique de Mons, Oct 2007, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04965210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (22)</w:t>
+        <w:t xml:space="preserve">Ouvrages (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taijiquan l'art de l'intégration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Caulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CAP ASBL Editions, 2026, 9782931317242</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05611991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xingyiquan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Caulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CAP ASBL Editions, 2025, 978-2- 931-317-198</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05137765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taijiquan et Franc-maçonnerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Caulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CAP ASBL Editions, 2025, 978-2-931-317-150</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05137692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">5. Formes et applications en tai chi Wuhao</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Caulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taijiquan École Eric Caulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 978-2-39065-083-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (manuel)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04962631v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">4. Formes et applications en tai chi Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Caulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taijiquan École Eric Caulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 978-2-390650-343-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (manuel)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04962622v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">3. Formes et applications en tai chi Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Caulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CAP ASBL Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 978-2-39065052-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (manuel)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04962608v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre Orient et Occident</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Caulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Livre en papier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 978-2-8083-1834-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04962708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la poussée des mains aux mains collantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Caulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Livre en papier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 978-2-8083-1669-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (manuel)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04962689v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1. Formes et applications en tai chi Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Caulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Livre en papier, 2021, 978-2-8083-1190-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (manuel)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04962572v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baguazhang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Caulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Livre en papier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 978-2-8083-1467-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04962670v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2. Formes et applications en tai chi Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Caulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Livre en papier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 978-2-8083-0885-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (manuel)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04962590v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sens du mouvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Caulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Livre en papier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 978-2-8083-0615-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04962117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">5. Les fondamentaux du style Chen de tai chi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Caulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Livre en papier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 978-2-8083-0369-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (manuel)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04957079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">3. Les fondamentaux du style Wu de tai chi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Caulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Livre en papier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 978-2-8083-0250-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (manuel)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04958191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2. Les fondamentaux du style Sun de tai chi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Caulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Livre en papier, 2018, 978-2-8083-0197-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (manuel)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04953968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">4. Les fondamentaux du style Wuhao de tai chi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Caulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Livre en papier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 978-2-8083-0252-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (manuel)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04958221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fondamentaux du style Yang de tai chi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Caulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Livre en papier, 2018, 978-2-8083-0015-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (manuel)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04953151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approches traditionnelles et scientifiques du tai chi chuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Caulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Livre en papier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 978-2-39017-234-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04952783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taijiquan et Franc-maçonnerie</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">CAP ASBL Editions, 2025, 978-2-931-317-150</w:t>
+                <w:t xml:space="preserve">Prendre conscience du corps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Caulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">UPPR</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 978-2-37168-118-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05137692v1</w:t>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">CAP ASBL Editions, 2025, 978-2- 931-317-198</w:t>
+                <w:t xml:space="preserve">hal-04967283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comprendre le taijiquan Tome II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Caulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EME (Éditions Modulaires Européennes)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, 2010, 978-2-87525-057-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">5. Formes et applications en tai chi Wuhao</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04967236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comprendre le taijiquan Tome I</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Caulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taijiquan École Eric Caulier</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 978-2-39065-083-6</w:t>
+                <w:t xml:space="preserve">EME (Éditions Modulaires Européennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, 2010, 978-2-87525-046-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...27 lines deleted...]
-            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 978-2-390650-343-8</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04967215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taijiquan, mythes et réalités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Caulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditons DERVY</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 2-84454-377-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...27 lines deleted...]
-            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 978-2-39065052-2</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04967151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voyage au coeur du taijiquan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Caulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Trédaniel Éditeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 2-85707-996-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...50 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Livre en papier</w:t>
-[...106 lines deleted...]
-      </w:tr>
+                <w:t xml:space="preserve">hal-04967104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1. Formes et applications en tai chi Chen</w:t>
-[...30 lines deleted...]
-              <w:t xml:space="preserve"> (manuel)</w:t>
+                <w:t xml:space="preserve">Corps et méthodologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Caulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Burel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Descarpenteries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Corps et méthodologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 978-2-343-09796-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04962572v2</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">hal-04967791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bien-être/Être bien ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Caulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Resweber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...370 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bien-être/Être bien ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 978-2-296-96221-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...299 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04967404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-04967283v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somaticiens - Encyclopédie des corps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Caulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Somaticiens - Encyclopédie des corps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04967833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre le taijiquan Tome II</w:t>
-[...16 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vocabulaire international de philosophie du sport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Caulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vocabulaire international de philosophie du sport. Tome 2. Les nouvelles recherches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04967735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (31)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-04967236v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vidéos pédagogiques sur les formes et applications du style Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Caulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04982140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre le taijiquan Tome I</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">Ouvrages</w:t>
+                <w:t xml:space="preserve">Vidéos pédagogiques sur les formes du tai chi Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Caulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04967215v1</w:t>
+                <w:t xml:space="preserve">hal-04982152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taijiquan, mythes et réalités</w:t>
-[...16 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vidéos pédagogiques sur les formes et applications du style Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Caulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04982195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-04967151v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vidéos pédagogiques sur la poussé des mains en taijiquan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Caulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04983551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voyage au coeur du taijiquan</w:t>
-[...16 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vidéos pédagogiques sur les fondements du style Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Caulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04981874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-04967104v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vidéos pédagogiques sur le Baguazhang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Caulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04983549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vidéos pédagogiques sur les fondements du style Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Caulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04981871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vidéos sur la théorie des arts internes chinois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Caulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04985475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vidéos pédagogiques sur les formes du style Wuhao</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Caulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04982236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vidéos pédagogiques sur le Xingyiquan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Caulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05160014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vidéos pédagogiques sur les fondements du style Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Caulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04981868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vidéos pédagogiques sur les formes et applications du style Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Caulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04982205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vidéos pédagogiques sur les fondements du style Wuhao</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Caulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04981884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vidéos pédagogiques sur les fondements du style Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Caulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04981889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Podcast Transformation intérieure : épisodes 121 à 130</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Caulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04978689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Podcast Transformation intérieure : épisodes 111 à 120</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Caulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04978665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Podcast Transformation intérieure : épisodes 101 à 110</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Caulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04978647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Podcast Transformation intérieure : épisodes 91 à 100</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Caulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04978630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Podcast Transformation intérieure : épisodes 81 à 90</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Caulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04978618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Podcast Transformation intérieure : épisodes 71 à 80</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Caulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04978603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Podcast Transformation intérieure : épisodes 61 à 70</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Caulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04978579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Podcast Transformation intérieure : épisodes 41 à 50</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Caulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04978483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Podcast Transformation intérieure : épisodes 51 à 60</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Caulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04978554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Podcast Transformation intérieure : épisodes 31 à 40</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Caulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04978459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Podcast Transformation intérieure : épisodes 21 à 30</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Caulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04978405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Podcast Transformation intérieure : épisodes 11 à 20</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Caulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04978373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Podcast Transformation intérieure : épisodes 1 à 10</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Caulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04976334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étrangeté et familiarité de l'Extrême-Orient et de ses pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Caulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04965999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taijiquan : frappes, rites et percussion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Caulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rapport de stage Centre Universitaire pour la formation continuée en éducation physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04965282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dynamique du taijiquan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Caulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rapport de stage Centre Universitaire pour la formation continuée en éducation physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04965240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taijiquan : une voie vers l'unification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Caulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rapport de stage Centre Universitaire pour la formation continuée en Education Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04965160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tai chi chuan : Tradition, esotericism and authenticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Caulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04985439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prendre conscience du corps et par le corps en pratiquant le taijiquan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Caulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04975070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transe dans la pratique du taijiquan : occultation et essai de compréhension d'un passage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Caulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04966038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le corps : un lieu pour penser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Caulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04990996v1</w:t>
-              </w:r>
-[...1034 lines deleted...]
-                <w:t xml:space="preserve">hal-04968049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution interculturelle à l'étude de modélisations de l'agir créatif contemporain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Caulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Nice-Sophia Antipolis, 2012. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2012NICE2008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04962080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId125"/>
+      <w:footerReference w:type="default" r:id="rId126"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6964,51 +7026,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E81070CD"/>
+    <w:nsid w:val="4518C73B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7195,51 +7257,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-caulier107" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3773-9509" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wtsf.org/ojs/index.php/jts/en/editorial_review_committee" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04981871v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Caulier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04985475v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04982140v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04981874v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04983549v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04982152v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04982195v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04983551v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04982236v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05160014v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04981868v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04982205v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04981884v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04981889v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04978689v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04978665v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04978647v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04978630v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04978603v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04978579v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04978618v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04978483v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04978554v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04978459v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04978405v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04976334v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04978373v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04965999v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04965282v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04965240v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04965160v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04984586v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04984597v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04984455v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04985338v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04985047v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04984604v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04984862v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985268v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04986290v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04984969v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990510v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985256v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04984690v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04984940v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04966944v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04985330v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04984905v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04985014v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04984392v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04984364v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04984417v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04965865v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04965936v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04965210v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05137692v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05137765v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04962631v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taijiquan.be/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04962622v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04962608v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04962708v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.publier-un-livre.com/fr/accueil" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04962689v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04962572v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04962670v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04962590v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04962117v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04957079v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04958191v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04953968v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04958221v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04953151v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04952783v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04967283v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uppreditions.fr/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04967236v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-academia.be/index.asp" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04967215v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04967151v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dervy-medicis.fr/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04967104v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-tredaniel.com/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04985439v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04975070v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04966038v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04990996v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04967833v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04967735v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04967791v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Andrieu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Burel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vialle" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Descarpenteries" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/?srsltid=AfmBOoo_5gkKW4r_Lu9LqYsgYC81xRdfCnHIBZvRIfmYxemaIgX7z9BL" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04967404v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Resweber" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Klein" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Grison" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/?srsltid=AfmBOoq4I-uBSp--EhA7yTBod5Yrb12X_spX2dvVIJJca9zkWLW2bs9w" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04967022v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04966224v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04966168v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04966083v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04967981v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Goguel d'Allondans" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Dadoun" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Breton" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Lachance" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04968049v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jeffrey" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/tel-04962080v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012NICE2008" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-caulier107" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3773-9509" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wtsf.org/ojs/index.php/jts/en/editorial_review_committee" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04967022v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Caulier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04966224v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04966168v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04966083v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04967981v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Goguel d'Allondans" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Dadoun" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Breton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Lachance" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04968049v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jeffrey" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04984586v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04984597v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04984455v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04985338v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04984604v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04985047v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04984862v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985268v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04986290v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04984969v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990510v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985256v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04984690v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04984940v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04966944v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04985330v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04984905v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04985014v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04984364v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04984392v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04984417v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04965865v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04965936v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04965210v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05611991v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05137765v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05137692v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04962631v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taijiquan.be/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04962622v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04962608v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04962708v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.publier-un-livre.com/fr/accueil" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04962689v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04962572v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04962670v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04962590v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04962117v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04957079v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04958191v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04953968v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04958221v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04953151v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04952783v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04967283v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uppreditions.fr/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04967236v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-academia.be/index.asp" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04967215v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04967151v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dervy-medicis.fr/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04967104v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-tredaniel.com/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04967791v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Andrieu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Burel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vialle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Descarpenteries" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/?srsltid=AfmBOoo_5gkKW4r_Lu9LqYsgYC81xRdfCnHIBZvRIfmYxemaIgX7z9BL" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04967404v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Resweber" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Klein" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Grison" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/?srsltid=AfmBOoq4I-uBSp--EhA7yTBod5Yrb12X_spX2dvVIJJca9zkWLW2bs9w" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04967833v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04967735v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04982140v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04982152v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04982195v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04983551v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04981874v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04983549v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04981871v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04985475v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04982236v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05160014v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04981868v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04982205v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04981884v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04981889v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04978689v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04978665v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04978647v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04978630v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04978618v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04978603v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04978579v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04978483v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04978554v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04978459v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04978405v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04978373v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04976334v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04965999v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04965282v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04965240v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04965160v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04985439v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04975070v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04966038v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04990996v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/tel-04962080v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012NICE2008" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>