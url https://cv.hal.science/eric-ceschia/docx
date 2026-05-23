--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eric Ceschia </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déroulement de carrière</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018-  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Directeur de Recherches INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">affecté au </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centre d’Etudes Spatiales de la BIOsphère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CESBIO,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> UMR CNES-CNRS-INRA-IRD-Université Toulouse III).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003-2018</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maître de Conférences en Ecologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l’Université Toulouse III, affecté au </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CESBIO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse des flux et bilans de carbone, de GES, d’eau et d’énergie entre les grandes cultures et l’atmosphère à différentes échelles spatiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002-2003 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Post-Doctorant à l'INRA de Clermont-Theix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (équipe FGEP sous la direction de Jean François Soussana) dans le cadre du programme européen GREENGRASS**.**  </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse des émissions nettes de GES des prairies et stratégies de réductions par adaptation des systèmes d'élevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998-2001 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorant en co-tutelle Universités Paris XI-Orsay et Université Suédoise des Sciences de l'Agriculture (SLU) d’Uppsala. En parallèle, responsable scientifique du projet Whole Tree Chambers à Flakaliden (Suède):</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etude des effets fertilisants du CO2 sur la croissance et les échanges gazeux à l'échelle de l'arbre chez l'Epicéa en Forêt Boréale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997-1998 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contractuel au Laboratoire d’Ecologie, Systèmatique et Evolution (ESE) de l’Université Paris XI-Orsay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etude de la respiration ligneuse sur Hêtres dans le cadre des programmes ECOCRAFT et EUROFLUX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (77)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface albedo and thermal radiation dynamics under conservation and conventional agriculture in subhumid Zimbabwe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cardinael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Ferlicoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Thierfelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 255, pp.106804. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.still.2025.106804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflecting on surface albedo and climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pia Gottschalk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cardinael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 96, pp.1-28. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/cr01764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albédo-Prairies : exploiter l'effet refroidissant de l'albédo des prairies comme levier d'atténuation du changement climatique, un atout majeur pour la durabilité de l'élevage de ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mischler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis C. H. Roujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alizée Chouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 107, pp.55-67. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol107-art05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon Benefits and Water Costs of Cover Crops by Assimilating Sentinel-2 and Landsat-8 Images in a Crop Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taeken Wijmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Fieuzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Dejoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (19), pp.3290. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs17193290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05564462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying albedo impact and radiative forcing of management practices in European wheat cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (7), pp.074042. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-9326/ad5859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622050v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the Russian invasion on wheat biomass in Ukraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Antonenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliia Danylenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taeken Wijmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19, pp.124027. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-9326/ad8363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgriCarbon-EO v1.0.1: large-scale and high-resolution simulation of carbon fluxes by assimilation of Sentinel-2 and Landsat-8 reflectances using a Bayesian approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taeken Wijmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Fieuzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (3), pp.997-1021. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-17-997-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506436v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a modular, multi-ecosystem monitoring, reporting and verification (MRV) framework for soil organic carbon stock change assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels H Batjes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard B M Heuvelink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Demenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerric Le Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.2410812. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17583004.2024.2410812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating Winter Cover Crop Biomass in France Using Optical Sentinel-2 Dense Image Time Series and Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Do Nascimento Bendini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Fieuzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Carrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Clenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Galvani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (5), pp.834. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs16050834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cover crops do increase soil organic carbon stocks—A critical comment on Chaplot and Smith (2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Poeplau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhi Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Don</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Seitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara de Notaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (1), </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.17128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A marginal abatement cost curve for climate change mitigation by additional carbon storage in French agricultural land</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bellassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cardinael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 383, pp.135423. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2022.135423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03899905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint optimization of land carbon uptake and albedo can help achieve moderate instantaneous and long-term cooling effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Graf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Wohlfahrt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Aranda-Barranco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Arriga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brümmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (1), pp.298. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-023-00958-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the Assessment of Cover Crop Albedo Potential Cooling Effect: Risk of the Darkening Feedback Loop Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Pique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Carrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Lugato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Fieuzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Garisoain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs15133231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating agri-environmental indicators, ecosystem services assessment, life cycle assessment and yield gap analysis to assess the environmental sustainability of agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bethinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Cederberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 141, 12p. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2022.109107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of nitrous oxide emissions from two cropping systems in southwestern France over 5 years: Cross impact analysis of heterogeneous agricultural practices and local climate variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bigaignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Brut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 323, pp.109093. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2022.109093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Crop Production and CO2 Fluxes Using Remote Sensing: Application to a Winter Wheat/Sunflower Rotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Pique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taeken Wijmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Fieuzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Sciences Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (15), pp.7. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ecas2020-08141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface energy balance and flux partitioning of annual crops in southwestern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oluwakemi Dare-Idowu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Brut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Cuxart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 308-309, pp.108529. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2021.108529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Sentinel-2 Images for Soil Organic Carbon Content Mapping in Croplands of Southwestern France. The Usefulness of Sentinel-1/2 Derived Moisture Maps and Mismatches between Sentinel Images and Sampling Dates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Urbina-Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (24), pp.5115. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs13245115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03484663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergy of Sentinel-1 and Sentinel-2 Imagery for Early Seasonal Agricultural Crop Mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Valero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milena Planells</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (23), pp.4891. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs13234891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological Functioning of Maize Crops in Southwest France Using Eddy Covariance Measurements and a Land Surface Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oluwakemi Dare-Idowu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Le-Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (11), pp.1481. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w13111481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de la télédétection au calcul d’indicateurs agri-environnementaux au service de la PAC, des agriculteurs et porteurs d’enjeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Sirami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sheeren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Keichinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 83, pp.43-59. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/ns4w-a314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental control of land-atmosphere CO 2 fluxes from temperate ecosystems: a statistical approach based on homogenized time series from five land-use types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Moreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Longdoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Berveiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dufrêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tellus B - Chemical and Physical Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 72 (1), pp.1-25. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/16000889.2020.1784689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of daily CO2 fluxes and of the components of the carbon budget for winter wheat by the assimilation of Sentinel 2-like remote sensing data into a crop model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Pique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Fieuzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Veloso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 376, pp.114428. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2020.114428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining High-Resolution Remote Sensing Products with a Crop Model to Estimate Carbon and Water Budget Components: Application to Sunflower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Pique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Fieuzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (18), pp.2967. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs12182967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N2O flux measurements over an irrigated maize crop: A comparison of three methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Brut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dumelié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Serça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 264, pp.56-72. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2018.09.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil ozone deposition: Dependence of soil resistance to soil texture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 199, pp.202-209. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2018.11.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A surface albedo product at high spatial resolution from a combination of sentinel-2 and landsat-8 data: the role of surface radiative forcing from agriculture areas as a major contributor to an abatement of carbon emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Roujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hagolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, XLII-3/W6, pp.59-61. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLII-3-W6-59-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ability of a soil-vegetation-atmosphere transfer model and a two-source energy balance model to predict evapotranspiration for several crops and climate conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bigeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Chirouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Er-Raki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23 (12), pp.5033-5058. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-23-5033-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting water balance of wheat and crop rotations with a simple model: AqYield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tribouillois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Willaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Brut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 262, pp.412-422. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2018.07.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancillary vegetation measurements at ICOS ecosystem stations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bert Gielen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Acosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Altimir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Buchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Cescatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Agrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (4), pp.645-664. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/intag-2017-0048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of reporting ancillary site characteristics, and management and disturbance information at ICOS stations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Saunders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigrid Dengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasi Kolari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Moureaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Montagnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Agrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (4), pp.457 - 469. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/intag-2017-0040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the potential of cropland albedo management in the fight against global warming? A case study based on the use of cover crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Carrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Pique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Ferlicoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Ceamanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (4), </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-9326/aab650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards long-term standardised carbon and greenhouse gas observations for monitoring Europe’s terrestrial ecosystems: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Franz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Acosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Altimir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Arriga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Agrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (4), pp.439-455. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/intag-2017-0039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved methodology to quantify the temperature sensitivity of the soil heterotrophic respiration in croplands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delogu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mordelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aubinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 296, pp.18 - 29. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2017.02.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation de la végétation depuis l’espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Goulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Météorologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (97), pp.86-93. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/62171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observed volatilization fluxes of S-metolachlor and benoxacor applied on soil with and without crop residues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fanucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Brut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (4), pp.3985-3996. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-016-8124-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the temporal behavior of crops using Sentinel-1 and Sentinel-2-like data for agricultural applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Veloso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mermoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Le Toan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milena Planells</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 199, pp.415 - 426. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2017.07.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting soil water holding capacity parameters of a distributed agro-hydrological model from high resolution optical satellite observations series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ferrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bustillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enguerrand Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordy Salmon-Monviola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (2), pp.1-22. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs8020154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling soil evaporation efficiency in a range of soil and atmospheric conditions using a meta-analysis approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Stefan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Amazirh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52 (5), pp.3663-3684. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015WR018233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01329203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORCHIDEE-CROP (v0), a new process-based agro-land surface model: model description and evaluation over Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vuichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Viovy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. de Noblet-Ducoudré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (2), pp.857 - 873. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-9-857-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating the net ecosystem CO2 exchange and its components over winter wheat cultivation sites across a large climate gradient in Europe using the ORCHIDEE-STICS generic model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vuichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Viovy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longhui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 226, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2016.04.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomass production efficiency controlled by management in temperate and boreal ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Campioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vicca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Luyssaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bilcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (11), pp.843 - 846. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/NGEO2553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01805223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agro-hydrology and multi-temporal high-resolution remote sensing: toward an explicit spatial processes calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ferrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Veloso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordy Salmon-Monviola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 18 (12), pp.5219-5237. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-18-5219-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a simple approach for crop evapotranspiration partitioning and analysis of the water budget distribution for several crop species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Béziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jarosz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 177 (C), pp.46-56. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2013.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00825226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crops’ water use efficiencies in temperate climate: Comparison of stand, ecosystem and agronomical approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Béziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jarosz-Pellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 168, pp.69-81. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2012.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05483647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of temporal variations of evapotranspiration using instantaneous estimates at the time of satellite overpass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delogu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Chirouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16, pp.2995-3010. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-16-2995-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00725632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maize and sunflower biomass estimation in southwest France using high spatial and temporal resolution remote sensing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hagolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, rse-08294, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2012.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00718813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An empirical expression to relate aerodynamic and surface temperatures for use within single-source energy balance models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marloie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 161, pp.148-155. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2012.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00690907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalideos OSR MiPy : un observatoire pour la recherche et la démonstration des applications de la télédétection à la gestion des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dejoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hagolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Menaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 197, pp.17-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting and partitioning ozone fluxes to maize crops from sowing to harvest: the Surfatm-O3 model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick P. Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan E. Personne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lamaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (10), pp.2869-2886. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-8-2869-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of crop varieties and management practices: evaluation of a process-based model for simulating CO2 and H2O fluxes at five European maize (Zea mays L.) sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vuichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Viovy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (6), pp.1721. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-8-1721-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The net biome production of full crop rotations in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.L. Kutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aubinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Buchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Osborne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 139 (3), pp.336-345. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2010.07.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Productivity, Respiration, and Light-Response Parameters of World Grassland and Agroecosystems Derived From Flux-Tower Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tagir G. Gilmanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltán Barcza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. S. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Belelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rangeland Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 63 (1), pp.16-39. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2111/rem-d-09-00072.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management effects on European cropland respiration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Eugster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antje M. Moffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aubinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christof Ammann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 139 (3), pp.346-362. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2010.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability in carbon exchange of european croplands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy J. Moors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cor Jacobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilma Jans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwan Supit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner L. Kutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 139 (3), pp.325-335. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2010.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting the net carbon exchanges of crop rotations in Europe with an agro-ecosystem model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lehuger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 139 (3), pp.384-395. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2010.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management effects on net ecosystem carbon and GHG budgets at European crop sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Béziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dejoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aubinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Bernhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 139 (3), pp.363-383. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2010.09.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00558216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precipitation as driver of carbon fluxes in 11 African ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Merbold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Arneth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J. Scholes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Nouvellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6 (6), pp.1027-1041</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of surface energy balance to water regime and vegetation development in a Sahelian landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Timouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. R. Lloyd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.1-43. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2009.04.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00392519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the gap between atmospheric concentrations and local ecosystem measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lauvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. J. Rayner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 36, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2009GL039574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00406789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon balance of a three crop succession over two cropland sites in South West France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Béziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Dedieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 149, pp.1628-1645. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2009.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00406726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling LAI at a regional scale with ISBA-A-gs: comparison with satellite-derived LAI over southwestern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Brut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Rüdiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Roujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6, pp.1389-1404. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-6-1389-2009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00411345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Productivity, Respiration, and Light-Response Parameters of World Grassland and Agro-Ecosystems Derived From Flux-Tower Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gilmanov Tagir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Baldocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Béziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rangeland Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.1-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00411045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; budgeting at the regional scale using a Lagrangian experimental strategy and meso-scale modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Sarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Noilhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lacarrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6 (6), pp.113-127. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-6-113-2009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00406959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty analysis of computational methods for deriving sensible heat flux values from scintillometer measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Adrien Solignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Brut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Selves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Béteille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gastellu-Etchegorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2, pp.741-753</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00657288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The AMMA-CATCH Gourma observatory site in Mali : relating climatic variations to changes in vegetation, surface hydrology, fluxes and natural resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hiernaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Grippa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia de Rosnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 375, pp.HYDROL 16662. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2009.06.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00402391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precipitation as driver of carbon fluxes in 11 African ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Merbold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Arneth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J. Scholes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Nouvellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (6), pp.4071-4105. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-6-1027-2009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00392102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of AMSR-E soil moisture product based on ground measurements over temperate and semi-arid regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gruhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia de Rosnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 35, pp.L10405. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008GL033330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00413233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of climate and management intensity on nitrous oxide emissions in grassland systems across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.R. Flechard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ambus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Skiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.M. Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 121 (1-2), pp.135-152. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2006.12.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full accounting of the greenhouse gas (CO2, N2O, CH4) budget of nine European grassland sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François J.-F. Soussana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Pilegaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ambus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 121 (1), pp.121-134. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2006.12.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of grazing management for the net biome productivity and greenhouse gas budget (CO2, N2o and CH4) of semi-natural grassland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Soussana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Falcimagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Berbigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 121 (1-2), pp.47-58. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2006.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A whole-tree chamber system for examining tree-level physiological responses of field-grown trees to environmental variation and climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Medhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Parsby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Linder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Wallin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 29, pp.1853-1869. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3040.2006.01553.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00412498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and phosphorus productivity of non-mycorrhizal Pinus pinaster seedlings: comparison of three populations and seven full-sib families within a population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nguyen-Queyrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tarnawski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 20 (3), pp.196-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon cycling and sequestration opportunities in temperate grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Soussana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vuichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Balesdant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Use and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 20, pp.219-230. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1475-2743.2004.tb00362.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and seasonal variations in stem respiration of beech trees (Fagus sylvatica)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Damesin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lebaube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Pontailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dufrêne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 59 (8), pp.801-812. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2002078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stem and branch respiration of beech: from tree measurements to estimations at the stand level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Damesin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Ottorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dufrene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 153 (1), pp.159-172. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.0028-646X.2001.00296.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The carbon balance of a young beech forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Damesin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dufrene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 14, pp.312-325. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-2435.2000.00434.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balancing biogeochemical gains and surface albedo shifts: climate impacts of no-tillage and mulching in Southern Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cardinael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Sieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Thierfelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union (EGU), Apr 2025, Vienne, Austria. pp.EGU25-18904, </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-18904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05137615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opening remarks on MRV tools and systems - tentative definition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Soil Partnership 12th general assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FAO; 4 per 1000 initiative, Jun 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05115485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition for a prototype of MRV tool for cropland C stock change assessment at high resolution over large regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainhoa Ihasusta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taeken Wijmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Ferrarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUSS conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Firenze (Florence), Italy. 33 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05115398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baseline in agriculture for quantifying SOC stock changes: lesson learned from Marvic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taeken Wijmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainhoa Ihasusta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Fieuzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Observation Conference on MRV of Carbon Removals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EEA; ESA, Nov 2024, Copenhague, Denmark. 32 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05115498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The stakes and challenges related to monitoring soil carbon stock changes: a focus on arable land</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taeken Wijmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainhoa Ihasusta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées annuelles 2024 de FairCarboN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANR; INRAE; CNRS, Nov 2024, Sete, France. 52 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05115504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earth Observation for MRV of Cropland SOC stock changes &amp; Carbon budget components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taeken Wijmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainhoa Ihasusta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EO Conference on MRV of Carbon Removals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EEA; ESA, Nov 2024, Copenhague, Denmark. 29 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05115494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition for a methodological Monitoring Reporting &amp; Verification framework and prototype of operational processing chain for monitoring cropland C stock change at high resolution over large regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Antonenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Fieuzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Geraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SoilCET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFPEN; INRAE, Jan 2024, Rueil-Malmaison, France. 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05115381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan Carbone des Grandes Cultures avec AgriCarbon-EO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taeken Wijmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Antonenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées nationales géonumériques de l'Afigéo et Décryptagéo (Géodatadays 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Afigéo &amp; DécryptaGéo, Sep 2023, Reims, France. 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cover crops for climate change mitigation: analysis of their benefit through their soil organic carbon storage and albedo effects by combining remote sensing and modelling approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth &amp; Life Talks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique de Louvain, May 2023, Louvain la Neuve, Belgium. 30 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et satellites, une approche innovante pour la cartographie des bilans carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère édition du rendez-vous national de l’agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFAF et Nataïs, Feb 2023, Samatan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgriCarbon-EO: an innovative approach for mapping cropland carbon budget components at large scale and high resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taeken Wijmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Fieuzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Seminar of the Brazilian Chapter of the IHSS-NOM and the IRC-Soil Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXIII Congreso Latinoamericano de la Ciencia del Suelo (CLACS) et XXXVIII Congreso Brasileño de la Ciencia del Suelo (CBCS), Jul 2023, Florianópolis, Brazil. 28 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilating remote sensing data in a crop model to map carbon budget and its components at large scale and high resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taeken Wijmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Fieuzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop: Managing Soil Organic Carbon for Climate Change Mitigation - Multiscale Quantification Through Remote Sensing, AI and Biogeochemical Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Keck Institute for Space Studies (CALTECH), Aug 2023, Pasadena, United States. 33 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and remote sensing, an innovative approach for mapping cropland carbon budget components at large scale and high resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taeken Wijmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Fieuzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agri Carbon Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mohamed VI University, May 2023, Rabat, Morocco. 30 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a high-resolution and dynamic soil organic carbon monitoring system for agricultural land</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greet Ruyschaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Don</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fenny Van Egmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. meeting of the carbon removals expert group: Carbon farming: mapping of certification methodologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EU DG CLIMA, Jun 2023, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic effect of no-tillage and mulch due to albedo change differs with soil type: a field study in Zimbabwe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cardinael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Ferlicoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Long Term Experiments: Meeting Future Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rothamsted, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les couverts végétaux, leviers d’atténuation du changement climatique : stockage C et effets albédo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dejoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Ferlicoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier régional thématique Télédétection, agriculture &amp; environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle THEIA, Feb 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the biogeochemical and biogeophysical effects of cropland & grassland management changes to prioritize actions in a perspective of climate change mitigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Ferlicoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Fieuzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Pique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mischler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop ClieNfarms on Climate mitigation and agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Jan 2023, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling albedo and the energy budget using the STICS soil-crop model – Application to two Sub-Saharan sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cardinael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gatien N Falconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Felicoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIth STICS users seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Nov 2023, Latresne, France. pp.13-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le carbone dans les grandes cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNES, Nov 2023, Paris, France. 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05115368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From carbon neutral cropping systems To Climate Neutral Farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Reynders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRA: Annual Meeting Croplands and Integrative Research Groups</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRA, Jan 2023, Séville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storing carbon in agricultural soils through a collaborative approach involving farmers, an agrifood company and research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Joliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Reynders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monitoring systems and tools for healthy soils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FAO, Mar 2022, Online, Japan. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing & modelling to assess C budget components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainhoa Ihasusta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taeken Wijmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">workshop on the use of emerging science to improve agricultural GHG inventories for the UNFCCC reporting PART 3: Improving GHG inventories using novel sources of information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FACCE-JPI – JPI Climate, Oct 2022, Bruxelles, Belgium. pp.1-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achieving 10m regional crop CO 2 flux mapping in AGRICARBON-EO through a bayesian assimilation of Sentinel2 reflectances in SAFYE-CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taeken Wijmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Pique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Fieuzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living Planet Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Space Agency, May 2022, Bonn, Germany. pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C budget indicators based on remote sensing & crop modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Pique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taeken Wijmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eco Innovations from Biomass Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agro &amp; Chemisty, Mar 2022, Papenburg, Germany. pp.1-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SURFACE ALBEDO PRODUCT AT HIGH SPATIAL RESOLUTION FROM A COMBINATION OF SENTINEL-2 AND SENTINEL-3 DATA: TEMPORAL MONITORING OF AGRICULTURAL ALBEDO AND CARBON FLUXES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Auclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Roujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Ferlicoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35ème colloque annuel de l’Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Météo France, Jul 2022, Toulouse, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing & modelling to assess cropland C budget components (on mineral soils)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSO Stakeholders Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JRC, Oct 2022, Ispra, Joint Research Center, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicateurs Carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thiérion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taeken Wijmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution du projet NIVA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESBIO, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the biogeochemical and biogeophysical effects of cropland management changes to prioritize actions in a perspective of climate change mitigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Carrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Ferlicoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Pique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Fieuzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical and biogeochemical effects of nature based solutions workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cland institute, May 2022, Online, France. pp.1-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of the impact of cover crops on Net Ecosystem Exchange using AgriCarbon-EOv0.1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Al Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Wijmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fieuzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soussana J-F</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2022 - 2022 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Kuala Lumpur, Malaysia. pp.5781-5784, </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS46834.2022.9883585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicateurs agrienvironnementaux pour la PAC : un focus sur le carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taeken Wijmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Fieuzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géodatadays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Afigéo; décryptagéo, Sep 2022, Poitier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet SOCCROP, un partenariat INRAE et planet A® pour la création d’un Indicateur de suivi de la durée de couverture des sols agricoles et des conséquences en terme d’absorption nette de CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainhoa Ihasusta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thiérion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foire de Châlons en Champagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Planet A, Sep 2022, Chälons en Champagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifunctional agricultural landscapes. Lessons from a Long Term Socio-Ecological Research site in South Western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Balent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IALE 2022 European Landscape Ecology Congres: Making the future, learning from the past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storing Carbon in agricultural soils through a collaborative approach involving farmers, an agrifood company and research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Reynders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scaling up Climate Actions in Pacific Small Island Developing States (SIDS) Enhancing measurement capacities for improved soil carbon and health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FAO, May 2022, Online, Japan. pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of Yield, Water, and Carbon budget at intra-field scale using the AgriCarbon-EO tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taeken Wijmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Fieuzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Pique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Apr 2021, Vienne, Austria. pp.15413, </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-15413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The NIVA project and how to link NIVA with the models and tools recommended in the Label Bas Carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel de Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Pique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Fieuzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Carbon Farming Webinar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute for Climate Economics (I4CE), Jun 2021, Paris, France. pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser l’impact des évènements climatiques extrêmes sur la production agricole : Ce que peuvent, et ne peuvent pas (encore) faire nos modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brunel-Muguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Corbeels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Modélisation des grandes cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04689449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Albédo : le pouvoir réfléchissant du rayonnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Ferlicoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mischler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elevage et changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IDELE, Dec 2021, Toulouse, France. pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Reporting and Verification issues and technologies for decision makers in the context of carbon sequestration : towards a MRV operational system for soil Carbon monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Soussana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Conference of Parties, side event 7.G.4, “Agriculture, land use, forestry”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, United Nations, Aug 2021, Glasgow (Ecosse), United Kingdom. pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221994v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Monitoring, Reporting and Verification framework combining remote sensing, ICOS data and crop modelling for estimating the components of the carbon budgets for croplands at plot scale over large areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taeken Wijmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Fieuzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advancing Critical Zone science First OZCAR TERENO International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OZCAR-Terreno, Oct 2021, Strasbourg, France. pp.1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the impact of cover crop as a GHG mitigation solution at intra-field scale using the AgriCarbon-EO tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taeken Wijmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Fieuzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Pique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienne, Austria. pp.EGU21-15272, </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-15272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport du spatial pour évaluer l’effet climatique des changements de pratiques et mettre en œuvre des stratégies d’atténuation du changement climatique plus efficaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Pique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Fieuzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taeken Wijmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carrefours de l'innovation agronomique (CIAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Dec 2020, Online, France. pp.1-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Biomass and CO 2 Fluxes Of Sunflower by Assimilating Hstr Data in a Simple Crop Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Pique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Fieuzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 Mediterranean and Middle-East Geoscience and Remote Sensing Symposium (M2GARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Tunis, Tunisia. pp.318-321, </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/M2GARSS47143.2020.9105147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A strategy for estimating yield and the components of the carbon and water budgets for croplands at plot scale over large areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Pique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Fieuzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dejoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRCASA 2nd Annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Mar 2020, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shall we consider biogeochemical and biogeophysical effects to prioritize changes in cropland management in a perspective of climate change mitigation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Ferlicoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Carrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Pique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Garisoain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Albedo &amp; Climate change mitigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CLAND intitute, Dec 2020, Online, France. pp.1-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agri-environmental indicators for the CAP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Sirami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sheeren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Copernicus and the Common Agricultural Policy Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Copernicus, Mar 2020, Online, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the Grassland Production Index, an Insurance Product Estimated at the National Scale, on a Dense Experimental Device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Fieuzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roumiguie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fradin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 Mediterranean and Middle-East Geoscience and Remote Sensing Symposium (M2GARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Tunis, Tunisia. pp.330-333, </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/M2GARSS47143.2020.9105188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NIVA UC1b Agro-environmental indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Sirami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sheeren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stackeholder Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Environmental Bureau, Dec 2020, Online, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processes of soil ozone deposition: dependence of the resistance to soil deposition to surface humidity and soil texture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Chimie atmosphérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Programme LEFE, INSU, Jun 2019, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAFYE-CO2 a model for estimating yield and the components of the carbon budgets for croplands at plot scale over large areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Pique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Veloso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Fieuzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinar CIRCASA Monitoring Reporting Verification methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Sep 2019, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A surface albedo product at high spatial resolution from a combination of sentinel-2 and landsat-8 observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Roujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hagolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38. IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Electrical and Electronics Engineers (IEEE). USA., Jul 2018, Valencia, Spain. pp.4, </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/igarss.2018.8517279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESCAPADE to quantify nitrogen losses in territories and assess mitigation and adaptation strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th International Congress on Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Environmental Modelling and Software Society (iEMSs), Jul 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture, sylviculture et gaz à effet de serre : observations du réseau Ecosystèmes-Fr de l’infrastructure ICOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Longdoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbones atmosphériques naturels et anthropiques. Chaire Évolution du climat et de l'océan du Collège de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Paris, France. pp.39 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESCAPADE to quantify nitrogen losses in territories and assess mitigation strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Nitrogen Wokshop, The nitrogen challenge": building a blueprint for nitrogen use efficiency and foof security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lisbonne, Portugal. pp.411-412</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French ICOS ecosystem monitoring sites: an overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st ICOS Science Conference on Greenhouse Gases and Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozone deposition to bare soil: analysis of the dependence of the soil resistance on the surface relative humidity for different soil types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lamaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Global Atmospheric Chemistry (IGAC) Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Pekin, China. pp.391-392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of ALOS, RADARSAT-2 and TerraSAR-X radar data for monitoring agricultural surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Fieuzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mingam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fjortoft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Vancouver, Canada. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating carbon and water fluxes over croplands with ORCHIDEE-STICS model : Multi-site evaluation and sensitivity to management drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vuichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Viovy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Béziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, à renseigner, Unknown Region. pp.12611</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CarboEurope Regional Experiment Strategy: Assessment of the regional carbon balance using inverse and direct methods (Invited)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lauvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Rascher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. W. Hutjes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, à renseigner, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche multi-échelle du fonctionnement des éco-agrosystèmes d'Afrique de l'Ouest dans le cadre du projet AMMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hiernaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia de Rosnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Colloque de restitution Scientifique (Programme National Coordonné ANR "ECO")</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CERES: the CarboEurope regional experiment strategy in the Landes, South West France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Dolman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Noilhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Brut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/BAMS-87-10-1367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stocker du carbone dans les sols français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rechauchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Quæ, pp.232, 2021, Matière à débattre et décider, 978-2-759-23148-5. </w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3149-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a shared vision of the future for multifunctional agricultural landscapes. Lessons from a long term socio-ecological research site in south-western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Balent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Future of Agricultural Landscapes, Part III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 65, </w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David A. Bohan; Alex J. Dumbrell; Adam J. Vanbergen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-0-323-91503-8. </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.aecr.2021.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03309802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId550"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eric Ceschia </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déroulement de carrière</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018-  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Directeur de Recherches INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">affecté au </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centre d’Etudes Spatiales de la BIOsphère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CESBIO,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> UMR CNES-CNRS-INRA-IRD-Université Toulouse III).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003-2018</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maître de Conférences en Ecologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l’Université Toulouse III, affecté au </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CESBIO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse des flux et bilans de carbone, de GES, d’eau et d’énergie entre les grandes cultures et l’atmosphère à différentes échelles spatiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002-2003 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Post-Doctorant à l'INRA de Clermont-Theix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (équipe FGEP sous la direction de Jean François Soussana) dans le cadre du programme européen GREENGRASS**.**  </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse des émissions nettes de GES des prairies et stratégies de réductions par adaptation des systèmes d'élevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998-2001 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorant en co-tutelle Universités Paris XI-Orsay et Université Suédoise des Sciences de l'Agriculture (SLU) d’Uppsala. En parallèle, responsable scientifique du projet Whole Tree Chambers à Flakaliden (Suède):</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etude des effets fertilisants du CO2 sur la croissance et les échanges gazeux à l'échelle de l'arbre chez l'Epicéa en Forêt Boréale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997-1998 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contractuel au Laboratoire d’Ecologie, Systèmatique et Evolution (ESE) de l’Université Paris XI-Orsay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etude de la respiration ligneuse sur Hêtres dans le cadre des programmes ECOCRAFT et EUROFLUX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (77)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflecting on surface albedo and climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pia Gottschalk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cardinael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 96, pp.1-28. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/cr01764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface albedo and thermal radiation dynamics under conservation and conventional agriculture in subhumid Zimbabwe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cardinael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Ferlicoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Thierfelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 255, pp.106804. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.still.2025.106804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albédo-Prairies : exploiter l'effet refroidissant de l'albédo des prairies comme levier d'atténuation du changement climatique, un atout majeur pour la durabilité de l'élevage de ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mischler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis C. H. Roujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alizée Chouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 107, pp.55-67. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol107-art05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon Benefits and Water Costs of Cover Crops by Assimilating Sentinel-2 and Landsat-8 Images in a Crop Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taeken Wijmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Fieuzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Dejoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (19), pp.3290. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs17193290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05564462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the Russian invasion on wheat biomass in Ukraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Antonenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliia Danylenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taeken Wijmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19, pp.124027. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-9326/ad8363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgriCarbon-EO v1.0.1: large-scale and high-resolution simulation of carbon fluxes by assimilation of Sentinel-2 and Landsat-8 reflectances using a Bayesian approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taeken Wijmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Fieuzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (3), pp.997-1021. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-17-997-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506436v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a modular, multi-ecosystem monitoring, reporting and verification (MRV) framework for soil organic carbon stock change assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels H Batjes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard B M Heuvelink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Demenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerric Le Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.2410812. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17583004.2024.2410812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying albedo impact and radiative forcing of management practices in European wheat cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (7), pp.074042. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-9326/ad5859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622050v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating Winter Cover Crop Biomass in France Using Optical Sentinel-2 Dense Image Time Series and Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Do Nascimento Bendini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Fieuzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Carrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Clenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Galvani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (5), pp.834. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs16050834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cover crops do increase soil organic carbon stocks—A critical comment on Chaplot and Smith (2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Poeplau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhi Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Don</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Seitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara de Notaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (1), </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.17128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A marginal abatement cost curve for climate change mitigation by additional carbon storage in French agricultural land</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bellassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cardinael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 383, pp.135423. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2022.135423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03899905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint optimization of land carbon uptake and albedo can help achieve moderate instantaneous and long-term cooling effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Graf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Wohlfahrt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Aranda-Barranco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Arriga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brümmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (1), pp.298. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-023-00958-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the Assessment of Cover Crop Albedo Potential Cooling Effect: Risk of the Darkening Feedback Loop Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Pique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Carrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Lugato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Fieuzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Garisoain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs15133231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating agri-environmental indicators, ecosystem services assessment, life cycle assessment and yield gap analysis to assess the environmental sustainability of agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bethinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Cederberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 141, 12p. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2022.109107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of nitrous oxide emissions from two cropping systems in southwestern France over 5 years: Cross impact analysis of heterogeneous agricultural practices and local climate variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bigaignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Brut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 323, pp.109093. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2022.109093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological Functioning of Maize Crops in Southwest France Using Eddy Covariance Measurements and a Land Surface Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oluwakemi Dare-Idowu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Le-Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (11), pp.1481. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w13111481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de la télédétection au calcul d’indicateurs agri-environnementaux au service de la PAC, des agriculteurs et porteurs d’enjeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Sirami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sheeren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Keichinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 83, pp.43-59. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/ns4w-a314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Crop Production and CO2 Fluxes Using Remote Sensing: Application to a Winter Wheat/Sunflower Rotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Pique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taeken Wijmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Fieuzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Sciences Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (15), pp.7. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ecas2020-08141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface energy balance and flux partitioning of annual crops in southwestern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oluwakemi Dare-Idowu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Brut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Cuxart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 308-309, pp.108529. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2021.108529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Sentinel-2 Images for Soil Organic Carbon Content Mapping in Croplands of Southwestern France. The Usefulness of Sentinel-1/2 Derived Moisture Maps and Mismatches between Sentinel Images and Sampling Dates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Urbina-Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (24), pp.5115. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs13245115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03484663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergy of Sentinel-1 and Sentinel-2 Imagery for Early Seasonal Agricultural Crop Mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Valero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milena Planells</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (23), pp.4891. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs13234891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining High-Resolution Remote Sensing Products with a Crop Model to Estimate Carbon and Water Budget Components: Application to Sunflower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Pique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Fieuzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (18), pp.2967. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs12182967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental control of land-atmosphere CO 2 fluxes from temperate ecosystems: a statistical approach based on homogenized time series from five land-use types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Moreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Longdoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Berveiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dufrêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tellus B - Chemical and Physical Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 72 (1), pp.1-25. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/16000889.2020.1784689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of daily CO2 fluxes and of the components of the carbon budget for winter wheat by the assimilation of Sentinel 2-like remote sensing data into a crop model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Pique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Fieuzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Veloso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 376, pp.114428. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2020.114428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ability of a soil-vegetation-atmosphere transfer model and a two-source energy balance model to predict evapotranspiration for several crops and climate conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bigeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Chirouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Er-Raki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23 (12), pp.5033-5058. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-23-5033-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N2O flux measurements over an irrigated maize crop: A comparison of three methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Brut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dumelié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Serça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 264, pp.56-72. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2018.09.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil ozone deposition: Dependence of soil resistance to soil texture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 199, pp.202-209. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2018.11.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A surface albedo product at high spatial resolution from a combination of sentinel-2 and landsat-8 data: the role of surface radiative forcing from agriculture areas as a major contributor to an abatement of carbon emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Roujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hagolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, XLII-3/W6, pp.59-61. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLII-3-W6-59-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of reporting ancillary site characteristics, and management and disturbance information at ICOS stations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Saunders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigrid Dengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasi Kolari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Moureaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Montagnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Agrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (4), pp.457 - 469. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/intag-2017-0040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancillary vegetation measurements at ICOS ecosystem stations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bert Gielen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Acosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Altimir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Buchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Cescatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Agrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (4), pp.645-664. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/intag-2017-0048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting water balance of wheat and crop rotations with a simple model: AqYield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tribouillois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Willaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Brut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 262, pp.412-422. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2018.07.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the potential of cropland albedo management in the fight against global warming? A case study based on the use of cover crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Carrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Pique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Ferlicoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Ceamanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (4), </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-9326/aab650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards long-term standardised carbon and greenhouse gas observations for monitoring Europe’s terrestrial ecosystems: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Franz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Acosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Altimir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Arriga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Agrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (4), pp.439-455. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/intag-2017-0039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved methodology to quantify the temperature sensitivity of the soil heterotrophic respiration in croplands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delogu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mordelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aubinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 296, pp.18 - 29. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2017.02.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation de la végétation depuis l’espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Goulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Météorologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (97), pp.86-93. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/62171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observed volatilization fluxes of S-metolachlor and benoxacor applied on soil with and without crop residues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fanucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Brut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (4), pp.3985-3996. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-016-8124-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the temporal behavior of crops using Sentinel-1 and Sentinel-2-like data for agricultural applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Veloso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mermoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Le Toan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milena Planells</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 199, pp.415 - 426. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2017.07.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting soil water holding capacity parameters of a distributed agro-hydrological model from high resolution optical satellite observations series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ferrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bustillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enguerrand Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordy Salmon-Monviola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (2), pp.1-22. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs8020154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling soil evaporation efficiency in a range of soil and atmospheric conditions using a meta-analysis approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Stefan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Amazirh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52 (5), pp.3663-3684. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015WR018233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01329203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORCHIDEE-CROP (v0), a new process-based agro-land surface model: model description and evaluation over Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vuichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Viovy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. de Noblet-Ducoudré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (2), pp.857 - 873. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-9-857-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating the net ecosystem CO2 exchange and its components over winter wheat cultivation sites across a large climate gradient in Europe using the ORCHIDEE-STICS generic model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vuichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Viovy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longhui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 226, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2016.04.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomass production efficiency controlled by management in temperate and boreal ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Campioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vicca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Luyssaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bilcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (11), pp.843 - 846. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/NGEO2553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01805223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agro-hydrology and multi-temporal high-resolution remote sensing: toward an explicit spatial processes calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ferrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Veloso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordy Salmon-Monviola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 18 (12), pp.5219-5237. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-18-5219-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crops’ water use efficiencies in temperate climate: Comparison of stand, ecosystem and agronomical approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Béziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jarosz-Pellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 168, pp.69-81. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2012.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05483647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a simple approach for crop evapotranspiration partitioning and analysis of the water budget distribution for several crop species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Béziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jarosz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 177 (C), pp.46-56. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2013.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00825226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of temporal variations of evapotranspiration using instantaneous estimates at the time of satellite overpass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delogu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Chirouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16, pp.2995-3010. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-16-2995-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00725632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maize and sunflower biomass estimation in southwest France using high spatial and temporal resolution remote sensing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hagolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, rse-08294, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2012.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00718813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An empirical expression to relate aerodynamic and surface temperatures for use within single-source energy balance models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marloie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 161, pp.148-155. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2012.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00690907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalideos OSR MiPy : un observatoire pour la recherche et la démonstration des applications de la télédétection à la gestion des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dejoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hagolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Menaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 197, pp.17-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of crop varieties and management practices: evaluation of a process-based model for simulating CO2 and H2O fluxes at five European maize (Zea mays L.) sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vuichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Viovy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (6), pp.1721. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-8-1721-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting and partitioning ozone fluxes to maize crops from sowing to harvest: the Surfatm-O3 model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick P. Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan E. Personne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lamaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (10), pp.2869-2886. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-8-2869-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management effects on net ecosystem carbon and GHG budgets at European crop sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Béziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dejoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aubinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Bernhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 139 (3), pp.363-383. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2010.09.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00558216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting the net carbon exchanges of crop rotations in Europe with an agro-ecosystem model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lehuger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 139 (3), pp.384-395. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2010.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The net biome production of full crop rotations in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.L. Kutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aubinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Buchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Osborne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 139 (3), pp.336-345. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2010.07.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Productivity, Respiration, and Light-Response Parameters of World Grassland and Agroecosystems Derived From Flux-Tower Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tagir G. Gilmanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltán Barcza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. S. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Belelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rangeland Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 63 (1), pp.16-39. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2111/rem-d-09-00072.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management effects on European cropland respiration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Eugster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antje M. Moffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aubinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christof Ammann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 139 (3), pp.346-362. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2010.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability in carbon exchange of european croplands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy J. Moors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cor Jacobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilma Jans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwan Supit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner L. Kutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 139 (3), pp.325-335. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2010.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon balance of a three crop succession over two cropland sites in South West France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Béziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Dedieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 149, pp.1628-1645. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2009.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00406726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the gap between atmospheric concentrations and local ecosystem measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lauvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. J. Rayner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 36, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2009GL039574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00406789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precipitation as driver of carbon fluxes in 11 African ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Merbold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Arneth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J. Scholes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Nouvellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6 (6), pp.1027-1041</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of surface energy balance to water regime and vegetation development in a Sahelian landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Timouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. R. Lloyd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.1-43. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2009.04.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00392519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling LAI at a regional scale with ISBA-A-gs: comparison with satellite-derived LAI over southwestern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Brut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Rüdiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Roujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6, pp.1389-1404. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-6-1389-2009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00411345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Productivity, Respiration, and Light-Response Parameters of World Grassland and Agro-Ecosystems Derived From Flux-Tower Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gilmanov Tagir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Baldocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Béziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rangeland Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.1-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00411045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; budgeting at the regional scale using a Lagrangian experimental strategy and meso-scale modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Sarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Noilhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lacarrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6 (6), pp.113-127. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-6-113-2009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00406959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty analysis of computational methods for deriving sensible heat flux values from scintillometer measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Adrien Solignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Brut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Selves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Béteille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gastellu-Etchegorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2, pp.741-753</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00657288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The AMMA-CATCH Gourma observatory site in Mali : relating climatic variations to changes in vegetation, surface hydrology, fluxes and natural resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hiernaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Grippa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia de Rosnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 375, pp.HYDROL 16662. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2009.06.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00402391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precipitation as driver of carbon fluxes in 11 African ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Merbold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Arneth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J. Scholes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Nouvellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (6), pp.4071-4105. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-6-1027-2009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00392102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of AMSR-E soil moisture product based on ground measurements over temperate and semi-arid regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gruhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia de Rosnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 35, pp.L10405. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008GL033330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00413233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of climate and management intensity on nitrous oxide emissions in grassland systems across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.R. Flechard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ambus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Skiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.M. Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 121 (1-2), pp.135-152. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2006.12.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full accounting of the greenhouse gas (CO2, N2O, CH4) budget of nine European grassland sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François J.-F. Soussana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Pilegaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ambus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 121 (1), pp.121-134. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2006.12.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of grazing management for the net biome productivity and greenhouse gas budget (CO2, N2o and CH4) of semi-natural grassland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Soussana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Falcimagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Berbigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 121 (1-2), pp.47-58. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2006.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A whole-tree chamber system for examining tree-level physiological responses of field-grown trees to environmental variation and climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Medhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Parsby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Linder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Wallin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 29, pp.1853-1869. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3040.2006.01553.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00412498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and phosphorus productivity of non-mycorrhizal Pinus pinaster seedlings: comparison of three populations and seven full-sib families within a population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nguyen-Queyrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tarnawski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 20 (3), pp.196-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon cycling and sequestration opportunities in temperate grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Soussana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vuichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Balesdant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Use and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 20, pp.219-230. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1475-2743.2004.tb00362.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and seasonal variations in stem respiration of beech trees (Fagus sylvatica)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Damesin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lebaube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Pontailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dufrêne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 59 (8), pp.801-812. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2002078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stem and branch respiration of beech: from tree measurements to estimations at the stand level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Damesin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Ottorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dufrene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 153 (1), pp.159-172. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.0028-646X.2001.00296.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The carbon balance of a young beech forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Damesin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dufrene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 14, pp.312-325. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-2435.2000.00434.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balancing biogeochemical gains and surface albedo shifts: climate impacts of no-tillage and mulching in Southern Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cardinael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Sieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Thierfelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union (EGU), Apr 2025, Vienne, Austria. pp.EGU25-18904, </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-18904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05137615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition for a methodological Monitoring Reporting &amp; Verification framework and prototype of operational processing chain for monitoring cropland C stock change at high resolution over large regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Antonenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Fieuzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Geraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SoilCET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFPEN; INRAE, Jan 2024, Rueil-Malmaison, France. 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05115381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opening remarks on MRV tools and systems - tentative definition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Soil Partnership 12th general assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FAO; 4 per 1000 initiative, Jun 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05115485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition for a prototype of MRV tool for cropland C stock change assessment at high resolution over large regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainhoa Ihasusta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taeken Wijmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Ferrarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUSS conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Firenze (Florence), Italy. 33 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05115398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baseline in agriculture for quantifying SOC stock changes: lesson learned from Marvic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taeken Wijmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainhoa Ihasusta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Fieuzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Observation Conference on MRV of Carbon Removals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EEA; ESA, Nov 2024, Copenhague, Denmark. 32 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05115498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The stakes and challenges related to monitoring soil carbon stock changes: a focus on arable land</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taeken Wijmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainhoa Ihasusta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées annuelles 2024 de FairCarboN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANR; INRAE; CNRS, Nov 2024, Sete, France. 52 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05115504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earth Observation for MRV of Cropland SOC stock changes &amp; Carbon budget components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taeken Wijmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainhoa Ihasusta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EO Conference on MRV of Carbon Removals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EEA; ESA, Nov 2024, Copenhague, Denmark. 29 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05115494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling albedo and the energy budget using the STICS soil-crop model – Application to two Sub-Saharan sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cardinael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gatien N Falconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Felicoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIth STICS users seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Nov 2023, Latresne, France. pp.13-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le carbone dans les grandes cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNES, Nov 2023, Paris, France. 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05115368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From carbon neutral cropping systems To Climate Neutral Farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Reynders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRA: Annual Meeting Croplands and Integrative Research Groups</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRA, Jan 2023, Séville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the biogeochemical and biogeophysical effects of cropland & grassland management changes to prioritize actions in a perspective of climate change mitigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Ferlicoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Fieuzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Pique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mischler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop ClieNfarms on Climate mitigation and agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Jan 2023, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilating remote sensing data in a crop model to map carbon budget and its components at large scale and high resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taeken Wijmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Fieuzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop: Managing Soil Organic Carbon for Climate Change Mitigation - Multiscale Quantification Through Remote Sensing, AI and Biogeochemical Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Keck Institute for Space Studies (CALTECH), Aug 2023, Pasadena, United States. 33 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgriCarbon-EO: an innovative approach for mapping cropland carbon budget components at large scale and high resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taeken Wijmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Fieuzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Seminar of the Brazilian Chapter of the IHSS-NOM and the IRC-Soil Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXIII Congreso Latinoamericano de la Ciencia del Suelo (CLACS) et XXXVIII Congreso Brasileño de la Ciencia del Suelo (CBCS), Jul 2023, Florianópolis, Brazil. 28 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and remote sensing, an innovative approach for mapping cropland carbon budget components at large scale and high resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taeken Wijmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Fieuzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agri Carbon Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mohamed VI University, May 2023, Rabat, Morocco. 30 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a high-resolution and dynamic soil organic carbon monitoring system for agricultural land</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greet Ruyschaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Don</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fenny Van Egmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. meeting of the carbon removals expert group: Carbon farming: mapping of certification methodologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EU DG CLIMA, Jun 2023, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan Carbone des Grandes Cultures avec AgriCarbon-EO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taeken Wijmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Antonenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées nationales géonumériques de l'Afigéo et Décryptagéo (Géodatadays 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Afigéo &amp; DécryptaGéo, Sep 2023, Reims, France. 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cover crops for climate change mitigation: analysis of their benefit through their soil organic carbon storage and albedo effects by combining remote sensing and modelling approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth &amp; Life Talks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique de Louvain, May 2023, Louvain la Neuve, Belgium. 30 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et satellites, une approche innovante pour la cartographie des bilans carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère édition du rendez-vous national de l’agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFAF et Nataïs, Feb 2023, Samatan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic effect of no-tillage and mulch due to albedo change differs with soil type: a field study in Zimbabwe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cardinael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Ferlicoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Long Term Experiments: Meeting Future Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rothamsted, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les couverts végétaux, leviers d’atténuation du changement climatique : stockage C et effets albédo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dejoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Ferlicoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier régional thématique Télédétection, agriculture &amp; environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle THEIA, Feb 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifunctional agricultural landscapes. Lessons from a Long Term Socio-Ecological Research site in South Western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Balent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IALE 2022 European Landscape Ecology Congres: Making the future, learning from the past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storing Carbon in agricultural soils through a collaborative approach involving farmers, an agrifood company and research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Reynders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scaling up Climate Actions in Pacific Small Island Developing States (SIDS) Enhancing measurement capacities for improved soil carbon and health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FAO, May 2022, Online, Japan. pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet SOCCROP, un partenariat INRAE et planet A® pour la création d’un Indicateur de suivi de la durée de couverture des sols agricoles et des conséquences en terme d’absorption nette de CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainhoa Ihasusta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thiérion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foire de Châlons en Champagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Planet A, Sep 2022, Chälons en Champagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achieving 10m regional crop CO 2 flux mapping in AGRICARBON-EO through a bayesian assimilation of Sentinel2 reflectances in SAFYE-CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taeken Wijmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Pique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Fieuzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living Planet Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Space Agency, May 2022, Bonn, Germany. pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SURFACE ALBEDO PRODUCT AT HIGH SPATIAL RESOLUTION FROM A COMBINATION OF SENTINEL-2 AND SENTINEL-3 DATA: TEMPORAL MONITORING OF AGRICULTURAL ALBEDO AND CARBON FLUXES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Auclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Roujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Ferlicoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35ème colloque annuel de l’Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Météo France, Jul 2022, Toulouse, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C budget indicators based on remote sensing & crop modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Pique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taeken Wijmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eco Innovations from Biomass Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agro &amp; Chemisty, Mar 2022, Papenburg, Germany. pp.1-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing & modelling to assess C budget components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainhoa Ihasusta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taeken Wijmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">workshop on the use of emerging science to improve agricultural GHG inventories for the UNFCCC reporting PART 3: Improving GHG inventories using novel sources of information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FACCE-JPI – JPI Climate, Oct 2022, Bruxelles, Belgium. pp.1-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storing carbon in agricultural soils through a collaborative approach involving farmers, an agrifood company and research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Joliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Reynders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monitoring systems and tools for healthy soils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FAO, Mar 2022, Online, Japan. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicateurs Carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thiérion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taeken Wijmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution du projet NIVA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESBIO, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing & modelling to assess cropland C budget components (on mineral soils)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSO Stakeholders Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JRC, Oct 2022, Ispra, Joint Research Center, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the biogeochemical and biogeophysical effects of cropland management changes to prioritize actions in a perspective of climate change mitigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Carrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Ferlicoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Pique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Fieuzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical and biogeochemical effects of nature based solutions workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cland institute, May 2022, Online, France. pp.1-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of the impact of cover crops on Net Ecosystem Exchange using AgriCarbon-EOv0.1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Al Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Wijmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fieuzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soussana J-F</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2022 - 2022 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Kuala Lumpur, Malaysia. pp.5781-5784, </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS46834.2022.9883585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicateurs agrienvironnementaux pour la PAC : un focus sur le carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taeken Wijmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Fieuzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géodatadays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Afigéo; décryptagéo, Sep 2022, Poitier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of Yield, Water, and Carbon budget at intra-field scale using the AgriCarbon-EO tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taeken Wijmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Fieuzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Pique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Apr 2021, Vienne, Austria. pp.15413, </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-15413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The NIVA project and how to link NIVA with the models and tools recommended in the Label Bas Carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel de Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Pique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Fieuzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Carbon Farming Webinar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute for Climate Economics (I4CE), Jun 2021, Paris, France. pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser l’impact des évènements climatiques extrêmes sur la production agricole : Ce que peuvent, et ne peuvent pas (encore) faire nos modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brunel-Muguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Corbeels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Modélisation des grandes cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04689449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Albédo : le pouvoir réfléchissant du rayonnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Ferlicoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mischler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elevage et changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IDELE, Dec 2021, Toulouse, France. pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Reporting and Verification issues and technologies for decision makers in the context of carbon sequestration : towards a MRV operational system for soil Carbon monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Soussana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Conference of Parties, side event 7.G.4, “Agriculture, land use, forestry”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, United Nations, Aug 2021, Glasgow (Ecosse), United Kingdom. pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221994v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Monitoring, Reporting and Verification framework combining remote sensing, ICOS data and crop modelling for estimating the components of the carbon budgets for croplands at plot scale over large areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taeken Wijmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Fieuzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advancing Critical Zone science First OZCAR TERENO International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OZCAR-Terreno, Oct 2021, Strasbourg, France. pp.1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the impact of cover crop as a GHG mitigation solution at intra-field scale using the AgriCarbon-EO tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taeken Wijmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Fieuzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Pique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienne, Austria. pp.EGU21-15272, </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-15272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the Grassland Production Index, an Insurance Product Estimated at the National Scale, on a Dense Experimental Device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Fieuzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roumiguie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fradin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 Mediterranean and Middle-East Geoscience and Remote Sensing Symposium (M2GARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Tunis, Tunisia. pp.330-333, </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/M2GARSS47143.2020.9105188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NIVA UC1b Agro-environmental indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Sirami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sheeren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stackeholder Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Environmental Bureau, Dec 2020, Online, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport du spatial pour évaluer l’effet climatique des changements de pratiques et mettre en œuvre des stratégies d’atténuation du changement climatique plus efficaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Pique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Fieuzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taeken Wijmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carrefours de l'innovation agronomique (CIAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Dec 2020, Online, France. pp.1-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Biomass and CO 2 Fluxes Of Sunflower by Assimilating Hstr Data in a Simple Crop Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Pique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Fieuzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 Mediterranean and Middle-East Geoscience and Remote Sensing Symposium (M2GARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Tunis, Tunisia. pp.318-321, </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/M2GARSS47143.2020.9105147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A strategy for estimating yield and the components of the carbon and water budgets for croplands at plot scale over large areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Pique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Fieuzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dejoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRCASA 2nd Annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Mar 2020, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shall we consider biogeochemical and biogeophysical effects to prioritize changes in cropland management in a perspective of climate change mitigation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Ferlicoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Carrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Pique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Garisoain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Albedo &amp; Climate change mitigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CLAND intitute, Dec 2020, Online, France. pp.1-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agri-environmental indicators for the CAP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Sirami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sheeren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Copernicus and the Common Agricultural Policy Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Copernicus, Mar 2020, Online, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processes of soil ozone deposition: dependence of the resistance to soil deposition to surface humidity and soil texture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Chimie atmosphérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Programme LEFE, INSU, Jun 2019, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAFYE-CO2 a model for estimating yield and the components of the carbon budgets for croplands at plot scale over large areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Pique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Veloso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Fieuzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinar CIRCASA Monitoring Reporting Verification methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Sep 2019, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A surface albedo product at high spatial resolution from a combination of sentinel-2 and landsat-8 observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Roujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hagolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38. IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Electrical and Electronics Engineers (IEEE). USA., Jul 2018, Valencia, Spain. pp.4, </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/igarss.2018.8517279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESCAPADE to quantify nitrogen losses in territories and assess mitigation and adaptation strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th International Congress on Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Environmental Modelling and Software Society (iEMSs), Jul 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture, sylviculture et gaz à effet de serre : observations du réseau Ecosystèmes-Fr de l’infrastructure ICOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Longdoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbones atmosphériques naturels et anthropiques. Chaire Évolution du climat et de l'océan du Collège de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Paris, France. pp.39 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESCAPADE to quantify nitrogen losses in territories and assess mitigation strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Nitrogen Wokshop, The nitrogen challenge": building a blueprint for nitrogen use efficiency and foof security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lisbonne, Portugal. pp.411-412</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French ICOS ecosystem monitoring sites: an overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st ICOS Science Conference on Greenhouse Gases and Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozone deposition to bare soil: analysis of the dependence of the soil resistance on the surface relative humidity for different soil types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lamaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Global Atmospheric Chemistry (IGAC) Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Pekin, China. pp.391-392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of ALOS, RADARSAT-2 and TerraSAR-X radar data for monitoring agricultural surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Fieuzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mingam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fjortoft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Vancouver, Canada. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CarboEurope Regional Experiment Strategy: Assessment of the regional carbon balance using inverse and direct methods (Invited)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lauvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Rascher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. W. Hutjes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, à renseigner, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating carbon and water fluxes over croplands with ORCHIDEE-STICS model : Multi-site evaluation and sensitivity to management drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vuichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Viovy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Béziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, à renseigner, Unknown Region. pp.12611</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche multi-échelle du fonctionnement des éco-agrosystèmes d'Afrique de l'Ouest dans le cadre du projet AMMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hiernaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia de Rosnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Colloque de restitution Scientifique (Programme National Coordonné ANR "ECO")</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CERES: the CarboEurope regional experiment strategy in the Landes, South West France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Dolman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Noilhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Brut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/BAMS-87-10-1367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stocker du carbone dans les sols français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rechauchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Quæ, pp.232, 2021, Matière à débattre et décider, 978-2-759-23148-5. </w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3149-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a shared vision of the future for multifunctional agricultural landscapes. Lessons from a long term socio-ecological research site in south-western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Balent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Future of Agricultural Landscapes, Part III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 65, </w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David A. Bohan; Alex J. Dumbrell; Adam J. Vanbergen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-0-323-91503-8. </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.aecr.2021.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03309802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId550"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302408v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Diop" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cardinael" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Lauerwald" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Ferlicoq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Thierfelder" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2025.106804" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551566v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Gottschalk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Klumpp" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/cr01764" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05372441v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mischler" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis C. H. Roujean" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Chouteau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol107-art05" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05564462v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taeken Wijmer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Fieuzal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Dejoux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Al Bitar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Tallec" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs17193290" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622050v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Yu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Su" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ad5859" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774452v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Antonenko" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliia Danylenko" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Colin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ad8363" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04506436v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arnaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Fieuzal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-17-997-2024" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746409v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels H Batjes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard B M Heuvelink" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Demenois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guerric Le Maire" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17583004.2024.2410812" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774229v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Do Nascimento Bendini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carrere" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Clenet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Galvani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16050834" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04441387v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Poeplau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Liang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Don" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Seitz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara de Notaris" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17128" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03899905v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bami&#232;re" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Angers" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cardinael" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.135423" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196764v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Graf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Wohlfahrt" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Aranda-Barranco" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Arriga" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Br&#252;mmer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-00958-4" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214066v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Pique" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Carrer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Lugato" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Garisoain" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15133231" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03711131v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric J.-E. Bergez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bethinger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Bockstaller" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cederberg" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2022.109107" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03833478v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bigaignon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Brut" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2022.109093" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214174v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taeken Wijmert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ecas2020-08141" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213982v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oluwakemi Dare-Idowu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Cuxart" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rivalland" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2021.108529" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03484663v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Urbina-Salazar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vaudour" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C Richer-De-Forges" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13245115" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610955v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Valero" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Planells" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13234891" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214007v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jarlan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Le-Dantec" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13111481" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03190579v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Sirami" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sheeren" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Keichinger" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/ns4w-a314" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02900349v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moreaux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Longdoz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berveiller" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delpierre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dufr&#234;ne" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16000889.2020.1784689" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889333v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Bitar Ahmad" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Veloso" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2020.114428" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03001487v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12182967" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104719v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Joly" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dumeli&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ser&#231;a" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2018.09.017" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933639v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Stella" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe de Berranger" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Charrier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2018.11.036" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03039233v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Roujean" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hagolle" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weiss" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-3-W6-59-2019" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627584v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bigeard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Coudert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Chirouze" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Er-Raki" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boulet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-23-5033-2019" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621934v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tribouillois" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Willaume" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2018.07.026" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621533v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Gielen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Acosta" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Altimir" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Buchmann" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Cescatti" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/intag-2017-0048" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626416v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Saunders" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Dengel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasi Kolari" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Moureaux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Montagnani" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/intag-2017-0040" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622065v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ceamanos" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/aab650" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625808v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Franz" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/intag-2017-0039" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562860v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delogu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Dantec" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mordelet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aubinet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2017.02.017" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602745v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Calvet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courault" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dewaele" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Goulas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/62171" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531717v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Durand" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fanucci" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-8124-9" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272371v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mermoz" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bouvet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Le Toan" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2017.07.015" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608524v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferrant" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bustillo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerrand Burel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Salmon-Monviola" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Claverie" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs8020154" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329203v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merlin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Stefan" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Amazirh" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chanzy" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015WR018233" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587289v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vuichard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Viovy" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Noblet-Ducoudr&#233;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-9-857-2016" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587329v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vuichard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viovy" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longhui Li" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.04.017" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805223v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Campioli" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vicca" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Luyssaert" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bilcke" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NGEO2553" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209246v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gascoin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-18-5219-2014" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825226v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;ziat" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jarosz" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2013.03.013" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483647v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jarosz-Pell&#233;" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2012.07.008" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ND6WXCBM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00725632v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-16-2995-2012" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00718813v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demarez" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Duchemin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Ducrot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2012.04.005" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00690907v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marloie" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2012.03.008" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756240v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dejoux" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dedieu" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Menaut" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001149v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Stella" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan E. Personne" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lamaud" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-2869-2011" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00716508v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Li" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wang" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-1721-2011" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668251v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.L. Kutsch" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubinet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Smith" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Osborne" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2010.07.016" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2GSRBXT0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190754v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tagir G. Gilmanov" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Aires" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Barcza" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. S. Baron" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Belelli" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2111/rem-d-09-00072.1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192251v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Eugster" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antje M. Moffat" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Ammann" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2010.09.001" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-489VHTGS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192134v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy J. Moors" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cor Jacobs" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilma Jans" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwan Supit" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner L. Kutsch" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2010.04.013" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T8NDKDBG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192249v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lehuger" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gabrielle" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roche" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2010.06.011" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ST4DR98W-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00558216v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Bernhofer" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2010.09.020" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666044v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Merbold" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ardo" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arneth" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Scholes" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nouvellon" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00392519v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Timouk" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kergoat" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Mougin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. R. Lloyd" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2009.04.022" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00406789v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lauvaux" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gioli" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sarrat" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Rayner" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GL039574" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00406726v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2009.05.004" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00411345v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph R&#252;diger" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lafont" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-6-1389-2009" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00411045v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gilmanov Tagir" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Allard" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baldocchi" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00406959v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sarrat" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Noilhan" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lacarrere" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Masson" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-6-113-2009" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00657288v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Adrien Solignac" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Selves" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre B&#233;teille" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gastellu-Etchegorry" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00402391v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hiernaux" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Grippa" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia de Rosnay" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2009.06.045" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQ3ZRL6J-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00392102v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Nouvellon" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-6-1027-2009" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00413233v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gruhier" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann H. Kerr" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GL033330" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191982v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Flechard" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ambus" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Skiba" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Rees" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hensen" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2006.12.024" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-839PTK36-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663028v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois J.-F. Soussana" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pilegaard" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amman" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2006.12.022" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQZSMRS0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191923v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Soussana" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Falcimagne" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Berbigier" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonnefond" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2006.12.004" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4W4857S-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00412498v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Medhurst" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Parsby" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Linder" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wallin" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2006.01553.x" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672369v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nguyen-Queyrens" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tarnawski" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682809v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loiseau" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Balesdant" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-2743.2004.tb00362.x" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881892v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Damesin" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lebaube" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Pontailler" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Dufr&#234;ne" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2002078" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683515v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Le Goff" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Ottorini" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dufrene" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.0028-646X.2001.00296.x" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699145v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Granier" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Epron" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2435.2000.00434.x" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05137615v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Sieber" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-18904" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05115485v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05115398v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainhoa Ihasusta" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ferrarini" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05115498v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05115504v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05115494v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05115381v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Geraud" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222758v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Antonenko" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222682v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222631v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222725v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222743v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222702v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137297v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greet Ruyschaert" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fenny Van Egmond" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221095v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222654v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222665v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04876414v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatien N Falconnier" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Felicoq" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05115368v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03953406v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Reynders" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222005v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Joliet" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222048v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222012v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222001v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222022v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Auclair" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Michel" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222070v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222119v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fauvel" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thi&#233;rion" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222030v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223340v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al Bitar" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wijmer" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arnaud" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fieuzal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soussana J-F" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9883585" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222042v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222613v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789439v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ouin" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Andrieu" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Balent" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbaro" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanco" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222003v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528299v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-15413" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221988v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Laroche" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689449v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barillot" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunel-Muguet" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chenu" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Corbeels" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221998v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221994v2" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221991v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04220855v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-15272" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221932v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358800v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Pique" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Fieuzal" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/M2GARSS47143.2020.9105147" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222595v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221924v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221942v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03359687v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roumiguie" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fradin" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bouchard" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/M2GARSS47143.2020.9105188" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221939v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226708v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221025v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Veloso" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736995v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Weiss" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/igarss.2018.8517279" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570303v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Drouet" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Laurent" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595300v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loustau" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lafont" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192504v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192517v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonal" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019104v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617522v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baup" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mingam" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lopes" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fjortoft" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113625v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#233;ziat" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113515v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Rascher" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. W. Hutjes" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023356v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kergoat" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068777v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dolman" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durand" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Noilhan" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-87-10-1367" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03429981v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savini" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rechauch&#232;re" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Launay" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3149-2" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309802v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Balent" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0065250421000155" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.05.001" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551566v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Gottschalk" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Klumpp" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cardinael" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Diop" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/cr01764" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302408v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Lauerwald" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Ferlicoq" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Thierfelder" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2025.106804" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05372441v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mischler" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis C. H. Roujean" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Chouteau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol107-art05" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05564462v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taeken Wijmer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Fieuzal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Dejoux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Al Bitar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Tallec" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs17193290" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774452v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Antonenko" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliia Danylenko" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Colin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ad8363" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04506436v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arnaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Fieuzal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-17-997-2024" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746409v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels H Batjes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard B M Heuvelink" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Demenois" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guerric Le Maire" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17583004.2024.2410812" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622050v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Yu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Su" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ad5859" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774229v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Do Nascimento Bendini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carrere" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Clenet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Galvani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16050834" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04441387v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Poeplau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Liang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Don" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Seitz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara de Notaris" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17128" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03899905v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bami&#232;re" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Angers" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cardinael" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.135423" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196764v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Graf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Wohlfahrt" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Aranda-Barranco" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Arriga" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Br&#252;mmer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-00958-4" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214066v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Pique" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Carrer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Lugato" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Garisoain" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15133231" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03711131v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric J.-E. Bergez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bethinger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Bockstaller" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cederberg" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2022.109107" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03833478v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bigaignon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Brut" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2022.109093" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214007v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oluwakemi Dare-Idowu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jarlan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Le-Dantec" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rivalland" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13111481" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03190579v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Sirami" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sheeren" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Keichinger" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/ns4w-a314" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214174v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taeken Wijmert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ecas2020-08141" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213982v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Cuxart" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2021.108529" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03484663v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Urbina-Salazar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vaudour" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C Richer-De-Forges" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13245115" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610955v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Valero" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Planells" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13234891" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03001487v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Bitar Ahmad" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12182967" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02900349v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moreaux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Longdoz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berveiller" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delpierre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dufr&#234;ne" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16000889.2020.1784689" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889333v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Veloso" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2020.114428" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627584v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bigeard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Coudert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Chirouze" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Er-Raki" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boulet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-23-5033-2019" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104719v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Joly" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dumeli&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ser&#231;a" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2018.09.017" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933639v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Stella" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe de Berranger" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Charrier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2018.11.036" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03039233v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Roujean" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hagolle" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weiss" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-3-W6-59-2019" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626416v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Saunders" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Dengel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasi Kolari" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Moureaux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Montagnani" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/intag-2017-0040" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621533v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Gielen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Acosta" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Altimir" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Buchmann" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Cescatti" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/intag-2017-0048" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621934v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tribouillois" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Willaume" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2018.07.026" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622065v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ceamanos" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/aab650" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625808v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Franz" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/intag-2017-0039" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562860v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delogu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Dantec" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mordelet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aubinet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2017.02.017" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602745v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Calvet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courault" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dewaele" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Goulas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/62171" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531717v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Durand" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fanucci" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-8124-9" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272371v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mermoz" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bouvet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Le Toan" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2017.07.015" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608524v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferrant" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bustillo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerrand Burel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Salmon-Monviola" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Claverie" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs8020154" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329203v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merlin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Stefan" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Amazirh" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chanzy" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015WR018233" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587289v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vuichard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Viovy" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Noblet-Ducoudr&#233;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-9-857-2016" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587329v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vuichard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viovy" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longhui Li" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.04.017" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805223v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Campioli" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vicca" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Luyssaert" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bilcke" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NGEO2553" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209246v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gascoin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-18-5219-2014" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483647v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;ziat" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jarosz-Pell&#233;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2012.07.008" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ND6WXCBM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825226v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jarosz" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2013.03.013" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00725632v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-16-2995-2012" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00718813v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demarez" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Duchemin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Ducrot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2012.04.005" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00690907v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marloie" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2012.03.008" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756240v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dejoux" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dedieu" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Menaut" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00716508v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Li" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wang" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-1721-2011" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001149v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Stella" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan E. Personne" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lamaud" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-2869-2011" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00558216v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubinet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Bernhofer" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2010.09.020" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192249v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lehuger" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gabrielle" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roche" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2010.06.011" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ST4DR98W-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668251v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.L. Kutsch" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Smith" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Osborne" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2010.07.016" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2GSRBXT0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190754v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tagir G. Gilmanov" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Aires" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Barcza" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. S. Baron" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Belelli" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2111/rem-d-09-00072.1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192251v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Eugster" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antje M. Moffat" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Ammann" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2010.09.001" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-489VHTGS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192134v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy J. Moors" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cor Jacobs" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilma Jans" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwan Supit" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner L. Kutsch" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2010.04.013" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T8NDKDBG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00406726v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2009.05.004" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00406789v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lauvaux" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gioli" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sarrat" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Rayner" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GL039574" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666044v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Merbold" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ardo" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arneth" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Scholes" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nouvellon" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00392519v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Timouk" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kergoat" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Mougin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. R. Lloyd" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2009.04.022" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00411345v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph R&#252;diger" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lafont" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-6-1389-2009" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00411045v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gilmanov Tagir" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Allard" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baldocchi" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00406959v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sarrat" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Noilhan" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lacarrere" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Masson" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-6-113-2009" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00657288v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Adrien Solignac" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Selves" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre B&#233;teille" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gastellu-Etchegorry" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00402391v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hiernaux" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Grippa" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia de Rosnay" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2009.06.045" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQ3ZRL6J-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00392102v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Nouvellon" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-6-1027-2009" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00413233v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gruhier" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann H. Kerr" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GL033330" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191982v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Flechard" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ambus" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Skiba" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Rees" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hensen" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2006.12.024" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-839PTK36-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663028v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois J.-F. Soussana" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pilegaard" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amman" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2006.12.022" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQZSMRS0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191923v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Soussana" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Falcimagne" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Berbigier" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonnefond" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2006.12.004" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4W4857S-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00412498v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Medhurst" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Parsby" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Linder" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wallin" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2006.01553.x" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672369v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nguyen-Queyrens" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tarnawski" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682809v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loiseau" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Balesdant" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-2743.2004.tb00362.x" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881892v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Damesin" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lebaube" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Pontailler" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Dufr&#234;ne" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2002078" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683515v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Le Goff" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Ottorini" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dufrene" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.0028-646X.2001.00296.x" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699145v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Granier" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Epron" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2435.2000.00434.x" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05137615v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Sieber" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-18904" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05115381v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Geraud" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05115485v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05115398v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainhoa Ihasusta" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ferrarini" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05115498v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05115504v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05115494v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04876414v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatien N Falconnier" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Felicoq" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05115368v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03953406v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Reynders" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222665v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222743v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222725v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222702v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137297v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greet Ruyschaert" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fenny Van Egmond" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222758v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Antonenko" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222682v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222631v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221095v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222654v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789439v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ouin" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Andrieu" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Balent" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbaro" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanco" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222003v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222613v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fauvel" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thi&#233;rion" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222012v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222022v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Auclair" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Michel" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222001v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222048v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222005v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Joliet" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222119v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222070v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222030v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223340v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al Bitar" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wijmer" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arnaud" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fieuzal" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soussana J-F" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9883585" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222042v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528299v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-15413" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221988v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Laroche" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689449v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barillot" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunel-Muguet" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chenu" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Corbeels" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221998v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221994v2" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221991v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04220855v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-15272" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03359687v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roumiguie" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fradin" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bouchard" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/M2GARSS47143.2020.9105188" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221939v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221932v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358800v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Pique" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Fieuzal" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/M2GARSS47143.2020.9105147" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222595v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221924v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221942v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226708v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221025v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Veloso" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736995v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Weiss" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/igarss.2018.8517279" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570303v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Drouet" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Laurent" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595300v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loustau" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lafont" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192504v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192517v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonal" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019104v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617522v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baup" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mingam" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lopes" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fjortoft" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113515v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Rascher" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. W. Hutjes" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113625v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#233;ziat" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023356v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kergoat" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068777v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dolman" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durand" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Noilhan" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-87-10-1367" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03429981v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savini" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rechauch&#232;re" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Launay" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3149-2" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309802v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Balent" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0065250421000155" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.05.001" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>