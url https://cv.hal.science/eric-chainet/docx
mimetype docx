--- v0 (2026-03-22)
+++ v1 (2026-04-25)
@@ -2081,412 +2081,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01901888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrodeposition of zinc in the presence of quaternary ammonium compounds from alkaline chloride bath</w:t>
+                <w:t xml:space="preserve">A Label-Free Impedimetric DNA Sensor Based on a Nanoporous SnO2 Film: Fabrication and Detection Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Luis Ortiz-Aparicio</w:t>
+                <w:t xml:space="preserve">Minh H. Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yunny Meas</w:t>
+                <w:t xml:space="preserve">Carmen Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chaînet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas W. Chapman</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valérie Stambouli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Electrochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10800-014-0777-9⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (5), pp.10686 - 10704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s150510686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01902919v1</w:t>
+                <w:t xml:space="preserve">hal-01902908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Possibilities and limitations in separating Pt( iv ) from Pd( ii ) combining imidazolium and phosphonium ionic liquids</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Céline Bonnaud</w:t>
+                <w:t xml:space="preserve">Electrodeposition of zinc in the presence of quaternary ammonium compounds from alkaline chloride bath</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Luis Ortiz-Aparicio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunny Meas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Cathelin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Billard</w:t>
+                <w:t xml:space="preserve">Thomas W. Chapman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Trejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raúl Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C5DT03791C⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 45 (1), pp.67 - 78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10800-014-0777-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01901896v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01902919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Label-Free Impedimetric DNA Sensor Based on a Nanoporous SnO2 Film: Fabrication and Detection Performance</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Chaînet</w:t>
+                <w:t xml:space="preserve">Possibilities and limitations in separating Pt( iv ) from Pd( ii ) combining imidazolium and phosphonium ionic liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Papaiconomou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Svecova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Stambouli</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Loïc Cathelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 15 (5), pp.10686 - 10704. </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44 (46), pp.20131 - 20138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s150510686⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C5DT03791C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01902908v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pentavalent tantalum reduction mechanism from 1-butyl-3-methyl pyrrolidinium bis(trifluoromethylsulfonyl)imide ionic liquid</w:t>
               </w:r>
@@ -2582,248 +2582,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01901899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unusual electrochemical behaviour of AuBr4− in ionic liquids. Towards a simple recovery of gold( iii ) after extraction into an ionic liquid</w:t>
+                <w:t xml:space="preserve">Extraction of iridium( iv ) from aqueous solutions using hydrophilic/hydrophobic ionic liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papaiconomou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Glandut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chaînet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 4 (103), pp.58910 - 58915. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C4RA10815A⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 4 (89), pp.48260-48266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4ra06991a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01902926v1</w:t>
+                <w:t xml:space="preserve">hal-02271468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction of iridium( iv ) from aqueous solutions using hydrophilic/hydrophobic ionic liquids</w:t>
+                <w:t xml:space="preserve">Unusual electrochemical behaviour of AuBr4− in ionic liquids. Towards a simple recovery of gold( iii ) after extraction into an ionic liquid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papaiconomou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Glandut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chaînet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 4 (89), pp.48260-48266. </w:t>
+              <w:t xml:space="preserve">, 2014, 4 (103), pp.58910 - 58915. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c4ra06991a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C4RA10815A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02271468v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01902926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrodeposition of Heterogeneous Mn-Bi Thin Films from a Sulfate-Nitrate Bath: Nucleation Mechanism and Morphology</w:t>
               </w:r>
@@ -3054,315 +3054,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02381873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regeneration of deactivated catalysts coated on foam and monolith: Example of Pd/C for nitrobenzene hydrogenation</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effects of organic additives on zinc electrodeposition from alkaline electrolytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Luis Ortiz-Aparicio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunny Meas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Trejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raúl Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas W. Chapman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcata.2012.11.044⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 43 (3), pp.289-300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10800-012-0518-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01930600v1</w:t>
+                <w:t xml:space="preserve">hal-02382160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of organic additives on zinc electrodeposition from alkaline electrolytes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Regeneration of deactivated catalysts coated on foam and monolith: Example of Pd/C for nitrobenzene hydrogenation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florica Simescu-Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Meille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chainet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude de Bellefon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Electrochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 43 (3), pp.289-300. </w:t>
+              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 453, pp.28 - 33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10800-012-0518-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apcata.2012.11.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02382160v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01930600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PbO2/Pb2+ cycling in methanesulfonic acid and mechanisms associated for soluble lead-acid flow battery applications</w:t>
               </w:r>
@@ -4257,90 +4257,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of aromatic aldehydes on the electrodeposition of ZnCo alloy from cyanide-free alkaline-gluconate electrolytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Luis Ortiz-Aparicio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunny Meas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Trejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raúl Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chapman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4938,90 +4938,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ZnCo-Electrodeposition Baths Based on Alkaline Chloride-Gluconate Electrolytes Containing Quaternary Ammonium Compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Luis Ortiz-Aparicio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunny Meas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Trejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raúl Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chapman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5441,501 +5441,501 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00333831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical quartz crystal microbalance determination of nickel formal partial charge number during nickel-underpotential deposition on platinum in sulphate media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is carbon-supported Pt-WO&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt; composite a CO-tolerant material?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Peyrelade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Soldo-Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marian Chatenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chaînet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.elecom.2007.02.001⟩</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 52 (5), pp. 1958-1967. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2006.08.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00333724v1</w:t>
+                <w:t xml:space="preserve">hal-00333728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is carbon-supported Pt-WO&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt; composite a CO-tolerant material?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yvonne Soldo-Olivier</w:t>
+                <w:t xml:space="preserve">Carbon-Supported Manganese Oxide Nanoparticles as Electrocatalysts for the Oxygen Reduction Reaction (ORR) in Alkaline Medium: Physical Characterizations and ORR Mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chaînet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marian Chatenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiři Vondrák</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 52 (5), pp. 1958-1967. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 111 (3), pp. 1434-1443. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2006.08.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp0647986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00333728v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00333889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon-Supported Manganese Oxide Nanoparticles as Electrocatalysts for the Oxygen Reduction Reaction (ORR) in Alkaline Medium: Physical Characterizations and ORR Mechanism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ivan Roche</w:t>
+                <w:t xml:space="preserve">Electrochemical quartz crystal microbalance determination of nickel formal partial charge number during nickel-underpotential deposition on platinum in sulphate media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marian Chatenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Soldo-Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chaînet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jiři Vondrák</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp0647986⟩</w:t>
+              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 9 (7), pp. 1463-1468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elecom.2007.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00333889v1</w:t>
+                <w:t xml:space="preserve">hal-00333724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Quaternary Ammonium Compounds on the Electrodeposition of ZnCo Alloys from Alkaline Gluconate Baths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Luis Ortiz-Aparicio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunny Meas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Trejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raúl Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas W. Chapman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 155 (3), pp. D167-D175. </w:t>
@@ -6214,103 +6214,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrodeposition of zinc-cobalt alloy from a complexing alkaline glycinate bath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Luis Ortiz-Aparicio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunny Meas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Trejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raúl Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas W. Chapman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 52 (14), pp. 4742-4751. </w:t>
@@ -6519,77 +6519,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding CO-stripping mechanism from Ni&amp;lt;sub&amp;gt;UPD&amp;lt;/sub&amp;gt;/Pt(1 1 0) in view of the measured nickel formal partial charge number upon underpotential deposition on platinum surfaces in sulphate media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marian Chatenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Soldo-Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chaînet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 53 (2), pp. 369-376. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6711,345 +6711,345 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00334318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EQCM study of the electrodeposition of manganese in the presence of ammonium thiocyanate in chloride-based acidic solutions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kinetics of sodium borohydride direct oxidation and oxygen reduction in sodium hydroxide electrolyte Part I. BH&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;&amp;lt;sup&amp;gt;&amp;lt;/sup&amp;gt; electro-oxidation on Au and Ag catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marian Chatenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Díaz-Arist</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Raúl Ortega</w:t>
+                <w:t xml:space="preserve">Fabrice Micoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chaînet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 51 (21), pp. 4393-4404. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 51 (25), pp. 5459-5467. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2006.02.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2005.12.019⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00333314v1</w:t>
+                <w:t xml:space="preserve">hal-00333318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of sodium borohydride direct oxidation and oxygen reduction in sodium hydroxide electrolyte Part I. BH&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;&amp;lt;sup&amp;gt;&amp;lt;/sup&amp;gt; electro-oxidation on Au and Ag catalysts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marian Chatenet</w:t>
+                <w:t xml:space="preserve">EQCM study of the electrodeposition of manganese in the presence of ammonium thiocyanate in chloride-based acidic solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Díaz-Arist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Micoud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ivan Roche</w:t>
+                <w:t xml:space="preserve">René Antaño-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunny Meas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raúl Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chaînet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 51 (25), pp. 5459-5467. </w:t>
+              <w:t xml:space="preserve">, 2006, 51 (21), pp. 4393-4404. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2006.02.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2005.12.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00333318v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00333314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics of sodium borohydride direct oxidation and oxygen reduction in sodium hydroxide electrolyte Part II. O&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marian Chatenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Micoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7533,255 +7533,255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00333539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrocristallization of platinum nanoparticles supported on carbon analyzed with standard and anomalous X-ray diffraction</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electromicrogravimmetric Study of the Effect of Cl&amp;lt;sup&amp;gt;&amp;lt;/sup&amp;gt; Anions on Thallium Underpotential Deposition Onto Gold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Montes-Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chaînet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of the Mexican Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 49 (4), pp. 336-343</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00386426v1</w:t>
+                <w:t xml:space="preserve">hal-00334314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromicrogravimmetric Study of the Effect of Cl&amp;lt;sup&amp;gt;&amp;lt;/sup&amp;gt; Anions on Thallium Underpotential Deposition Onto Gold</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Electrocristallization of platinum nanoparticles supported on carbon analyzed with standard and anomalous X-ray diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Adora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Soldo-Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mexican Chemical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 275 (1-2), pp. e2207-e2210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2004.11.245⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00334314v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00386426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical activity of manganese oxide/carbon based electrocatalyst – comparison with platinum/carbon electrocatalysts</w:t>
               </w:r>
@@ -7892,90 +7892,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical Deposition of Platinum Nanoparticles on Carbon: A Study by Standard and Anomalous X-ray Diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Adora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Soldo-Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chaînet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8326,77 +8326,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of benzylideneacetone on the electrodeposition mechanism of Zn–Co alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Trejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raúl Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunny Meas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chaînet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9228,51 +9228,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ozil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunny Meas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 143 (9), pp.2799. </w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9912,285 +9912,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01902886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of extended fine structures in the Auger spectra: A new approach for surface structural studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">EXTENDED FINE STRUCTURES IN THE AUGER SPECTRA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Chaînet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Derrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cinti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. de Crescenzi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Derrien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0038-1098(86)90614-9⟩</w:t>
+              <w:t xml:space="preserve">Journal de Physique Colloques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, 47 (C8), pp.C8-209-C8-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jphyscol:1986839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01902067v1</w:t>
+                <w:t xml:space="preserve">jpa-00226161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EXTENDED FINE STRUCTURES IN THE AUGER SPECTRA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Chaînet</w:t>
+                <w:t xml:space="preserve">Evidence of extended fine structures in the Auger spectra: A new approach for surface structural studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. de Crescenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Chainet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Derrien</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. de Crescenzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique Colloques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1986, 47 (C8), pp.C8-209-C8-212. </w:t>
+              <w:t xml:space="preserve">Solid State Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, 57 (7), pp.487 - 490. </w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jphyscol:1986839⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0038-1098(86)90614-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">jpa-00226161v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01902067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local structure determination of the Co-Si(111) interface by surface electron energy-loss fine-structure technique</w:t>
               </w:r>
@@ -10838,51 +10838,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Tedjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chainet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">220th ECS Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ECS, Oct 2011, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10933,51 +10933,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Tedjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chainet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les journées d'électrochimie 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SCF, Jul 2011, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11028,51 +11028,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Tedjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chainet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Society of Electrochemistry: 61st Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISE, Sep 2010, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11274,51 +11274,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marian Chatenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chainet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th European Symposium on Electrochemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, Toulouse, France. pp.213-219</w:t>
@@ -11386,51 +11386,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Favre-Marinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chainet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11500,51 +11500,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep eutectic solvents: a promising medium for the selective dissolution of noble metals used in advanced electronic modules devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chainet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Svecova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12234,51 +12234,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionic liquid electrolytes that include an anionic surfactant and electrochemical devices such as storage batteries comprising them</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Giroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chainet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rouault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12322,51 +12322,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrolytes Liquides Ioniques comprenant un surfactant et dispositifs électrochimiques tels que les accumulateurs les comprenant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Giroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chainet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rouault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12429,51 +12429,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structures fines des pertes d'énergie et des électrons Auger. Détermination de l'ordre local de l'interface Co/Si(111)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chainet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique [physics]. Université scientifique et médicale de Grenoble, 1987. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -12669,51 +12669,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327336v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Nahra" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Svecova" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sergent" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cha&#238;net" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ac1697" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028382v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Karar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Boudinar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Kadri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Benbrahim" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2020.137481" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366182v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Mansouri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Benbrahim-Cherief" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charlot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Encinas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2019.165746" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02995459v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gras" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Duclos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schaeffer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijetha Mogilireddy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.0c04263" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901863v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Chenna" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Hamadou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kadri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02670844.2018.1442306" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365230v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Rekeb" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azziz Kadri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2019.02.188" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028491v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaina Zaroual" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Azzi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Karhat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271254v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Passos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Mendon&#231;a" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.8b05754" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01898075v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papaiconomou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Tedjar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201711068" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271256v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Billard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2018.1545341" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901833v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2017.01.035" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901849v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Cointeaux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Iojoiu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201600803" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901892v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2016.01.043" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54QCQ3D8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901883v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baya Benfedda" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2016.05.007" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BG302QVD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901888v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonnaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp07652h" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902919v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Ortiz-Aparicio" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunny Meas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W. Chapman" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Trejo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Ortega" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-014-0777-9" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901896v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Cathelin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5DT03791C" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902908v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh H. Le" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Jim&#233;nez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Stambouli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s150510686" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901899v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2015.09.106" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2MLNZPR7-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902926v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Glandut" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4RA10815A" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271468v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra06991a" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381839v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boudinar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benbrahim" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Benfedda" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chainet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.046405jes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381873v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Smara" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delimi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sandeaux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20130131006" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01930600v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florica Simescu-Lazar" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Meille" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pallier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chainet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude de Bellefon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2012.11.044" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HWSHRMND-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382160v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-012-0518-x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KW7S53RQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382255v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Oury" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Kirchev" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bultel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2012.03.116" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8CTPK2K1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382209v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.068208jes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383582v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Ballesteros" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cha&#238;net" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ozil" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Meas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Trejo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382501v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Charlot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2010.09.107" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JBJPQZ0M-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383576v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382278v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Billy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2011.04.055" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJG6NLNG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382359v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2011.02.106" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1DSLQW74-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382476v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chapman" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-011-0279-y" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B9V6TS4B-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382556v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Myshkin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ya. Grigoriev" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gutsev" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ignat" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S1068366610060024" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382684v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2010.05.002" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8KMT1F0K-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383038v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Charton" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Janvier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rivalier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Caire" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2009.12.046" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WGN5ZSCQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417340v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J. M. R. Dabl&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Yao" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ado Gossan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874123100903010001" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383049v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3208010" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417842v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Giroud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rouault" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Poignet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3123130" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333856v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Roche" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Chatenet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;i Vondr&#225;k" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-008-9537-z" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BZ1GKMZD-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333831v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Smara" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Delimi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Sandeaux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2007.03.012" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SJS34DR3-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333724v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Soldo-Olivier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Faure" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2007.02.001" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333728v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maillard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Peyrelade" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2006.08.024" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0XPTNLPM-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333889v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0647986" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-GKG02139-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333859v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2823000" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333782v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien C. Marie" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berthon-Fabry" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Pirard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-006-9226-8" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KSRPTS50-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386367v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Yao" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333727v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2007.01.010" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MNFSV2J0-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333811v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guilminot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Fisher" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rigacci" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2006.12.084" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R3XDQ0B1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333730v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2007.01.029" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RBXZ6W07-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334318v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Montes-Rojas" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333314v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia D&#237;az-Arist" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Anta&#241;o-L&#243;pez" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2005.12.019" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZWTNJP1H-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333318v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Micoud" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2006.02.015" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CK8G09XV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333328v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Vondr&#225;k" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2006.02.014" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2KM7H3B-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333538v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Saib" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2005.09.021" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WHXK4N4S-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333299v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marie" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Achard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2214521" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333539v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Kenane" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Voiron" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Robaut" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2005.02.068" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8SR417KS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386426v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Adora" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Simon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Durand" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2004.11.245" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RN2N3FNJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334314v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334313v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bretislav Kl&#225;p&#353;te" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Velick&#225;" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sedla&#345;i&#237;kov&#225;" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Reiter" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417857v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200301048" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4ZMM46GJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333057v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pradourat" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2004.06.038" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ZVGL1N9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417966v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Reynes" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Royal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Moutet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Saint-Aman" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.200390007" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NCT6RH5V-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417977v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ozil" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1024466604939" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0VW09C74-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418085v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Nguyen" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1388-2481(01)00296-X" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383565v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Billon" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0379-6779(98)00181-7" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-65970K9D-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383556v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ortega" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.1838919" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383515v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Billon" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0728(98)00085-0" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EAEC60437866B0A98BD2837254E173980DDEECD3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383524v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rabiot" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Caire" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nguyen" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. G&#233;rard" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/analusis:1998172" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383499v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zaghib" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.1838090" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383459v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo S&#225;nchez" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.1837110" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383384v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hassissene" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0013-4686(94)85022-4" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F6B649060E4EFC74A989D95D90A4EC421AF996DB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902900v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Zaghib" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0013-4686(90)87057-9" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CFTRH3WT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902889v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Crescenzi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Derrien" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Orumchian" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.39.5520" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902884v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Noguera" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-6028(87)80486-7" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LF0P76TJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902886v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. D&#8217;anterroches" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pirri" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.36.6681" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902067v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0038-1098(86)90614-9" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DNZL062Q-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00226161v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cinti" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nguyen" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1986839" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/61CDA67340E188DBC137EF1471AB4B2490077218/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902055v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T.A. Nguyen" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C. Cinti" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0039-6028(86)90912-X" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FFD9F2B31A8FFDADCA24A9A52B3D79DB11B747B7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902043v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.31.7469" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04580110v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andr&#233;" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Audouin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Le Tulzo" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Daviot" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028207v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016998v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Le" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Delabouglise" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Stambouli" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722403v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722405v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722408v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023856v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Fischer" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023858v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00205036v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bavi&#232;re" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Person" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Favre-Marinet" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845882v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384103v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifenn Decorps" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;golene Olivier" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Luisa Calvo-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henri Haumesser" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fillot" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384309v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roule" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Avale" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384376v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine da Silva" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mourier" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cordeau" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Haxaire" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028268v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fouletier" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038323v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383728v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Rouault" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383725v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03682392v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327336v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Nahra" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Svecova" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sergent" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cha&#238;net" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ac1697" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028382v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Karar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Boudinar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Kadri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Benbrahim" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2020.137481" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366182v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Mansouri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Benbrahim-Cherief" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charlot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Encinas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2019.165746" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02995459v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gras" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Duclos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schaeffer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijetha Mogilireddy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.0c04263" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901863v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Chenna" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Hamadou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kadri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02670844.2018.1442306" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365230v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Rekeb" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azziz Kadri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2019.02.188" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028491v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaina Zaroual" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Azzi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Karhat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271254v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Passos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Mendon&#231;a" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.8b05754" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01898075v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papaiconomou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Tedjar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201711068" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271256v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Billard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2018.1545341" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901833v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2017.01.035" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901849v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Cointeaux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Iojoiu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201600803" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901892v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2016.01.043" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54QCQ3D8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901883v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baya Benfedda" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2016.05.007" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BG302QVD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901888v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonnaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp07652h" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902908v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh H. Le" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Jim&#233;nez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Stambouli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s150510686" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902919v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Ortiz-Aparicio" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunny Meas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W. Chapman" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Trejo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Ortega" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-014-0777-9" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901896v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Cathelin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5DT03791C" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901899v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2015.09.106" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2MLNZPR7-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271468v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra06991a" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902926v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Glandut" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4RA10815A" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381839v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boudinar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benbrahim" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Benfedda" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chainet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.046405jes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381873v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Smara" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delimi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sandeaux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20130131006" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382160v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-012-0518-x" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KW7S53RQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01930600v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florica Simescu-Lazar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Meille" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pallier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chainet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude de Bellefon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2012.11.044" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HWSHRMND-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382255v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Oury" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Kirchev" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bultel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2012.03.116" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8CTPK2K1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382209v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.068208jes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383582v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Ballesteros" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cha&#238;net" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ozil" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Meas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Trejo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382501v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Charlot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2010.09.107" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JBJPQZ0M-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383576v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382278v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Billy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2011.04.055" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJG6NLNG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382359v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2011.02.106" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1DSLQW74-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382476v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chapman" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-011-0279-y" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B9V6TS4B-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382556v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Myshkin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ya. Grigoriev" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gutsev" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ignat" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S1068366610060024" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382684v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2010.05.002" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8KMT1F0K-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383038v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Charton" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Janvier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rivalier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Caire" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2009.12.046" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WGN5ZSCQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417340v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J. M. R. Dabl&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Yao" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ado Gossan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874123100903010001" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383049v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3208010" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417842v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Giroud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rouault" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Poignet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3123130" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333856v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Roche" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Chatenet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;i Vondr&#225;k" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-008-9537-z" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BZ1GKMZD-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333831v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Smara" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Delimi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Sandeaux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2007.03.012" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SJS34DR3-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333728v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maillard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Peyrelade" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Soldo-Olivier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2006.08.024" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0XPTNLPM-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333889v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0647986" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-GKG02139-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333724v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Faure" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2007.02.001" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333859v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2823000" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333782v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien C. Marie" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berthon-Fabry" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Pirard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-006-9226-8" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KSRPTS50-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386367v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Yao" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333727v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2007.01.010" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MNFSV2J0-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333811v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guilminot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Fisher" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rigacci" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2006.12.084" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R3XDQ0B1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333730v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2007.01.029" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RBXZ6W07-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334318v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Montes-Rojas" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333318v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Micoud" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2006.02.015" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CK8G09XV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333314v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia D&#237;az-Arist" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Anta&#241;o-L&#243;pez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2005.12.019" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZWTNJP1H-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333328v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Vondr&#225;k" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2006.02.014" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2KM7H3B-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333538v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Saib" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2005.09.021" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WHXK4N4S-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333299v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marie" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Achard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2214521" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333539v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Kenane" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Voiron" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Robaut" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2005.02.068" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8SR417KS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334314v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386426v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Adora" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Simon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Durand" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2004.11.245" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RN2N3FNJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334313v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bretislav Kl&#225;p&#353;te" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Velick&#225;" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sedla&#345;i&#237;kov&#225;" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Reiter" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417857v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200301048" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4ZMM46GJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333057v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pradourat" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2004.06.038" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ZVGL1N9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417966v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Reynes" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Royal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Moutet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Saint-Aman" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.200390007" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NCT6RH5V-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417977v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ozil" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1024466604939" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0VW09C74-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418085v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Nguyen" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1388-2481(01)00296-X" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383565v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Billon" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0379-6779(98)00181-7" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-65970K9D-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383556v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ortega" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.1838919" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383515v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Billon" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0728(98)00085-0" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EAEC60437866B0A98BD2837254E173980DDEECD3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383524v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rabiot" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Caire" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nguyen" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. G&#233;rard" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/analusis:1998172" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383499v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zaghib" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.1838090" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383459v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo S&#225;nchez" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.1837110" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383384v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hassissene" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0013-4686(94)85022-4" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F6B649060E4EFC74A989D95D90A4EC421AF996DB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902900v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Zaghib" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0013-4686(90)87057-9" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CFTRH3WT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902889v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Crescenzi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Derrien" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Orumchian" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.39.5520" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902884v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Noguera" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-6028(87)80486-7" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LF0P76TJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902886v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. D&#8217;anterroches" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pirri" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.36.6681" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00226161v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cinti" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nguyen" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1986839" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/61CDA67340E188DBC137EF1471AB4B2490077218/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902067v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0038-1098(86)90614-9" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DNZL062Q-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902055v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T.A. Nguyen" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C. Cinti" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0039-6028(86)90912-X" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FFD9F2B31A8FFDADCA24A9A52B3D79DB11B747B7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902043v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.31.7469" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04580110v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andr&#233;" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Audouin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Le Tulzo" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Daviot" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028207v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016998v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Le" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Delabouglise" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Stambouli" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722403v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722405v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722408v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023856v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Fischer" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023858v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00205036v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bavi&#232;re" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Person" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Favre-Marinet" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845882v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384103v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifenn Decorps" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;golene Olivier" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Luisa Calvo-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henri Haumesser" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fillot" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384309v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roule" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Avale" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384376v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine da Silva" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mourier" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cordeau" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Haxaire" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028268v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fouletier" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038323v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383728v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Rouault" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383725v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03682392v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>