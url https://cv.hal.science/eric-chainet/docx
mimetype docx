--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -1533,575 +1533,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01901833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty Principle in the Elucidation of the Extraction Mechanism of Ions from Aqueous towards Ionic Liquid Phases. PtCl 6 2− and [C 1 C 8 IM][NTf 2 ] as a Textbook Case</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rationale for the implementation of reference electrodes in ionic liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bonnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papaiconomou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laure Cointeaux</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chaînet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Billard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemistrySelect</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/slct.201600803⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (11), pp.8148 - 8157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5cp07652h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01901849v1</w:t>
+                <w:t xml:space="preserve">hal-01901888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability of Arrhenius and several VTF laws to describe the effect of TaF5 addition onto the transport properties of 1-butyl-1-methylpyrrolidinium bis(trifluoromethylsulfonyl)imide</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maguy Nahra</w:t>
+                <w:t xml:space="preserve">Uncertainty Principle in the Elucidation of the Extraction Mechanism of Ions from Aqueous towards Ionic Liquid Phases. PtCl 6 2− and [C 1 C 8 IM][NTf 2 ] as a Textbook Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Papaiconomou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Cointeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chaînet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laure Cointeaux</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Iojoiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Billard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fluid.2016.01.043⟩</w:t>
+              <w:t xml:space="preserve">ChemistrySelect</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1 (13), pp.3892 - 3900. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/slct.201600803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01901892v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological, physicochemical and magnetic characterization of electrodeposited Mn-Bi and Mn-Bi/Bi thin films on Cu Substrate</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aziz Kadri</w:t>
+                <w:t xml:space="preserve">Reliability of Arrhenius and several VTF laws to describe the effect of TaF5 addition onto the transport properties of 1-butyl-1-methylpyrrolidinium bis(trifluoromethylsulfonyl)imide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguy Nahra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chaînet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Svecova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Cointeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Billard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 415, pp.101 - 109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fluid.2016.01.043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2016.05.007⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01901883v1</w:t>
+                <w:t xml:space="preserve">hal-01901892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rationale for the implementation of reference electrodes in ionic liquids</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Leprêtre</w:t>
+                <w:t xml:space="preserve">Morphological, physicochemical and magnetic characterization of electrodeposited Mn-Bi and Mn-Bi/Bi thin films on Cu Substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baya Benfedda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Benbrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salem Boudinar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Kadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chaînet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 208, pp.80 - 91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2016.05.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c5cp07652h⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01901888v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Label-Free Impedimetric DNA Sensor Based on a Nanoporous SnO2 Film: Fabrication and Detection Performance</w:t>
               </w:r>
@@ -2364,51 +2364,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papaiconomou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Svecova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Cathelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3054,315 +3054,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02381873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of organic additives on zinc electrodeposition from alkaline electrolytes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Regeneration of deactivated catalysts coated on foam and monolith: Example of Pd/C for nitrobenzene hydrogenation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florica Simescu-Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Meille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chainet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude de Bellefon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Electrochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10800-012-0518-x⟩</w:t>
+              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 453, pp.28 - 33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcata.2012.11.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02382160v1</w:t>
+                <w:t xml:space="preserve">hal-01930600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regeneration of deactivated catalysts coated on foam and monolith: Example of Pd/C for nitrobenzene hydrogenation</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effects of organic additives on zinc electrodeposition from alkaline electrolytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Luis Ortiz-Aparicio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunny Meas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Trejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raúl Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas W. Chapman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 453, pp.28 - 33. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 43 (3), pp.289-300. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apcata.2012.11.044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10800-012-0518-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01930600v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02382160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PbO2/Pb2+ cycling in methanesulfonic acid and mechanisms associated for soluble lead-acid flow battery applications</w:t>
               </w:r>
@@ -3477,51 +3477,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical Impedance Investigation of Anodic Alumina Barrier Layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baya Benfedda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Hamadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3605,51 +3605,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02382209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrodeposition of copper from non-cyanide alkaline solution containing tartrate</w:t>
+                <w:t xml:space="preserve">Electrocristallization of copper from non-cyanide alkaline solution containing glycine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Ballesteros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Chaînet</w:t>
@@ -3684,452 +3684,452 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Trejo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Electrochemical Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 6 (7), pp.2632-2651</w:t>
+              <w:t xml:space="preserve">, 2011, 6 (5), pp.1597-1616</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02383582v1</w:t>
+                <w:t xml:space="preserve">hal-02383576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrodeposition and characterization of manganese–bismuth system from chloride based acidic bath</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anodic behavior of gold in 1-butyl-3-methylimidazolium methanesulfonate ionic liquid with chloride anion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Charlot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmanuel Billy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chaînet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Tedjar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 56 (3), pp.1275-1282. </w:t>
+              <w:t xml:space="preserve">, 2011, 56 (28), pp.10340-10346. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2010.09.107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2011.04.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02382501v1</w:t>
+                <w:t xml:space="preserve">hal-02382278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrocristallization of copper from non-cyanide alkaline solution containing glycine</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Electrodeposition and characterization of manganese–bismuth system from chloride based acidic bath</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Benfedda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Benbrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Chainet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Electrochemical Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 56 (3), pp.1275-1282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2010.09.107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02383576v1</w:t>
+                <w:t xml:space="preserve">hal-02382501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anodic behavior of gold in 1-butyl-3-methylimidazolium methanesulfonate ionic liquid with chloride anion</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Farouk Tedjar</w:t>
+                <w:t xml:space="preserve">Electrodeposition of copper from non-cyanide alkaline solution containing tartrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Ballesteros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Chaînet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ozil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Meas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Trejo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Electrochemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (7), pp.2632-2651</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02382278v1</w:t>
+                <w:t xml:space="preserve">hal-02383582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical studies of Zn underpotential/overpotential deposition on a nickel electrode from non-cyanide alkaline solution containing glycine</w:t>
               </w:r>
@@ -4397,813 +4397,813 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02382476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tribological behavior of thin electroplated and chemically deposited Ni-P coatings on copper substrates</w:t>
+                <w:t xml:space="preserve">Hybrid sulfur cycle for H2 production: A sensitivity study of the electrolysis step in a filter-press cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Myshkin</w:t>
+                <w:t xml:space="preserve">Sophie Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ya. Grigoriev</w:t>
+                <w:t xml:space="preserve">Josselin Janvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Gutsev</w:t>
+                <w:t xml:space="preserve">Patrick Rivalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chaînet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ignat</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Pierre Caire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Friction and Wear</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 31 (6), pp.413-418. </w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 35 (4), pp.1537-1547. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3103/S1068366610060024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2009.12.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02382556v1</w:t>
+                <w:t xml:space="preserve">hal-02383038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initial stages of the electrocrystallization of copper from non-cyanide alkaline bath containing glycine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.C. Ballesteros</w:t>
+                <w:t xml:space="preserve">Tribological behavior of thin electroplated and chemically deposited Ni-P coatings on copper substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Myshkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ya. Grigoriev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gutsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Chainet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Friction and Wear</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 31 (6), pp.413-418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3103/S1068366610060024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2010.05.002⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02382684v1</w:t>
+                <w:t xml:space="preserve">hal-02382556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid sulfur cycle for H2 production: A sensitivity study of the electrolysis step in a filter-press cell</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Caire</w:t>
+                <w:t xml:space="preserve">Initial stages of the electrocrystallization of copper from non-cyanide alkaline bath containing glycine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Ballesteros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Chainet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ozil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Trejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Meas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 35 (4), pp.1537-1547. </w:t>
+              <w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 645 (2), pp.94-102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2009.12.046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2010.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02383038v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02382684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conceiving of an Electrochemical Cell for In Situ Hydrodynamic Approach</w:t>
+                <w:t xml:space="preserve">Properties of BMIBF4-LiBF4 Electrolytes for Lithium Ion Batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre J. M. R. Dablé</w:t>
+                <w:t xml:space="preserve">Nelly Giroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chaînet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ado Gossan</w:t>
+                <w:t xml:space="preserve">Jean-Claude Poignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Open Chemical Engineering Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 3, pp. 1-7. </w:t>
+              <w:t xml:space="preserve">ECS Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 16 (35), pp. 75-88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2174/1874123100903010001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1149/1.3123130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00417340v1</w:t>
+                <w:t xml:space="preserve">hal-00417842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZnCo-Electrodeposition Baths Based on Alkaline Chloride-Gluconate Electrolytes Containing Quaternary Ammonium Compounds</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conceiving of an Electrochemical Cell for In Situ Hydrodynamic Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre J. M. R. Dablé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chaînet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ado Gossan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/1.3208010⟩</w:t>
+              <w:t xml:space="preserve">The Open Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 3, pp. 1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/1874123100903010001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02383049v1</w:t>
+                <w:t xml:space="preserve">hal-00417340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of BMIBF4-LiBF4 Electrolytes for Lithium Ion Batteries</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">ZnCo-Electrodeposition Baths Based on Alkaline Chloride-Gluconate Electrolytes Containing Quaternary Ammonium Compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Luis Ortiz-Aparicio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunny Meas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Trejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raúl Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chapman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 16 (35), pp. 75-88. </w:t>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 156 (11), pp.K205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1149/1.3123130⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1149/1.3208010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00417842v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02383049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durability of carbon-supported manganese oxide nanoparticles for the oxygen reduction reaction (ORR) in alkaline medium</w:t>
               </w:r>
@@ -5312,2015 +5312,2015 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00333856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removal of heavy metals from diluted mixtures by a hybrid ion-exchange/electrodialysis process</w:t>
+                <w:t xml:space="preserve">ELECTROMICROGRAVIMETRIC STUDY OF THALLIUM UNDER POTENTIAL DEPOSITS ON GOLD IN ACID MEDIUM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelaziz Smara</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rachid Delimi</w:t>
+                <w:t xml:space="preserve">Antonio Montes-Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chaînet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacqueline Sandeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of the Chilean Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 52 (2), pp. 1130-1137</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00333831v1</w:t>
+                <w:t xml:space="preserve">hal-00334318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is carbon-supported Pt-WO&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt; composite a CO-tolerant material?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Chaînet</w:t>
+                <w:t xml:space="preserve">Effect of Quaternary Ammonium Compounds on the Electrodeposition of ZnCo Alloys from Alkaline Gluconate Baths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Luis Ortiz-Aparicio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunny Meas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Trejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raúl Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas W. Chapman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2006.08.024⟩</w:t>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 155 (3), pp. D167-D175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/1.2823000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00333728v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00333859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon-Supported Manganese Oxide Nanoparticles as Electrocatalysts for the Oxygen Reduction Reaction (ORR) in Alkaline Medium: Physical Characterizations and ORR Mechanism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ivan Roche</w:t>
+                <w:t xml:space="preserve">Platinum supported on resorcinol-formaldehyde based carbon aerogels for PEMFC electrodes: Influence of the carbon support on electrocatalytic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien C. Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marian Chatenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chaînet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Pirard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp0647986⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 37 (1), pp. 147-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10800-006-9226-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00333889v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00333782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical quartz crystal microbalance determination of nickel formal partial charge number during nickel-underpotential deposition on platinum in sulphate media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marian Chatenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Soldo-Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chaînet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochemistry Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 9 (7), pp. 1463-1468. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.elecom.2007.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00333724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Quaternary Ammonium Compounds on the Electrodeposition of ZnCo Alloys from Alkaline Gluconate Baths</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carbon-Supported Manganese Oxide Nanoparticles as Electrocatalysts for the Oxygen Reduction Reaction (ORR) in Alkaline Medium: Physical Characterizations and ORR Mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chaînet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marian Chatenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiři Vondrák</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/1.2823000⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 111 (3), pp. 1434-1443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp0647986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00333859v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00333889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Platinum supported on resorcinol-formaldehyde based carbon aerogels for PEMFC electrodes: Influence of the carbon support on electrocatalytic properties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
+                <w:t xml:space="preserve">Is carbon-supported Pt-WO&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt; composite a CO-tolerant material?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Peyrelade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Soldo-Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marian Chatenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chaînet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">René Pirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Electrochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10800-006-9226-8⟩</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 52 (5), pp. 1958-1967. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2006.08.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00333782v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00333728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical Evolution of SiC Particles Surface in Salt Solution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre J. M. R. Dablé</w:t>
+                <w:t xml:space="preserve">Removal of heavy metals from diluted mixtures by a hybrid ion-exchange/electrodialysis process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Smara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Delimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chaînet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Yao</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Sandeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 57 (1), pp. 103-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seppur.2007.03.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00386367v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00333831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrodeposition of zinc-cobalt alloy from a complexing alkaline glycinate bath</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chemical Evolution of SiC Particles Surface in Salt Solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre J. M. R. Dablé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chaînet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Yao</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 7 (6), pp. 861-867</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00333727v1</w:t>
+                <w:t xml:space="preserve">hal-00386367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of cellulose-based carbon aerogels as catalyst support for PEM fuel cell electrodes: Electrochemical characterization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
+                <w:t xml:space="preserve">Electrodeposition of zinc-cobalt alloy from a complexing alkaline glycinate bath</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Luis Ortiz-Aparicio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunny Meas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Trejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raúl Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas W. Chapman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2006.12.084⟩</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 52 (14), pp. 4742-4751. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2007.01.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00333811v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00333727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding CO-stripping mechanism from Ni&amp;lt;sub&amp;gt;UPD&amp;lt;/sub&amp;gt;/Pt(1 1 0) in view of the measured nickel formal partial charge number upon underpotential deposition on platinum surfaces in sulphate media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marian Chatenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Soldo-Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chaînet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 53 (2), pp. 369-376. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.electacta.2007.01.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00333730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ELECTROMICROGRAVIMETRIC STUDY OF THALLIUM UNDER POTENTIAL DEPOSITS ON GOLD IN ACID MEDIUM</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Use of cellulose-based carbon aerogels as catalyst support for PEM fuel cell electrodes: Electrochemical characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Guilminot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Fisher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marian Chatenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Rigacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Chilean Chemical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 166 (1), pp. 104-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2006.12.084⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00334318v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00333811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of sodium borohydride direct oxidation and oxygen reduction in sodium hydroxide electrolyte Part I. BH&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;&amp;lt;sup&amp;gt;&amp;lt;/sup&amp;gt; electro-oxidation on Au and Ag catalysts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marian Chatenet</w:t>
+                <w:t xml:space="preserve">Contribution to the study of electrocoagulation mechanism in basic textile effluent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaina Zaroual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Azzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Micoud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ivan Roche</w:t>
+                <w:t xml:space="preserve">Najib Saib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chaînet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 51 (25), pp. 5459-5467. </w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 131 (1-3), pp. 73-78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2006.02.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2005.09.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00333318v1</w:t>
+                <w:t xml:space="preserve">hal-00333538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EQCM study of the electrodeposition of manganese in the presence of ammonium thiocyanate in chloride-based acidic solutions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kinetics of sodium borohydride direct oxidation and oxygen reduction in sodium hydroxide electrolyte Part II. O&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marian Chatenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Díaz-Arist</w:t>
+                <w:t xml:space="preserve">Fabrice Micoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chaînet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">René Antaño-López</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jiri Vondrák</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 51 (21), pp. 4393-4404. </w:t>
+              <w:t xml:space="preserve">, 2006, 51 (25), pp. 5452-5458. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2005.12.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2006.02.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00333314v1</w:t>
+                <w:t xml:space="preserve">hal-00333328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of sodium borohydride direct oxidation and oxygen reduction in sodium hydroxide electrolyte Part II. O&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; reduction</w:t>
+                <w:t xml:space="preserve">Kinetics of sodium borohydride direct oxidation and oxygen reduction in sodium hydroxide electrolyte Part I. BH&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;&amp;lt;sup&amp;gt;&amp;lt;/sup&amp;gt; electro-oxidation on Au and Ag catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marian Chatenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Micoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chaînet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jiri Vondrák</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 51 (25), pp. 5452-5458. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 51 (25), pp. 5459-5467. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2006.02.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2006.02.014⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00333328v1</w:t>
+                <w:t xml:space="preserve">hal-00333318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution to the study of electrocoagulation mechanism in basic textile effluent</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Azzi</w:t>
+                <w:t xml:space="preserve">EQCM study of the electrodeposition of manganese in the presence of ammonium thiocyanate in chloride-based acidic solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Díaz-Arist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Najib Saib</w:t>
+                <w:t xml:space="preserve">René Antaño-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunny Meas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raúl Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chaînet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 131 (1-3), pp. 73-78. </w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 51 (21), pp. 4393-4404. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2005.09.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2005.12.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00333538v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00333314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Highly Porous Catalytic Layers for Polymer Electrolyte Fuel Cell Based on Carbon Aerogels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7539,51 +7539,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electromicrogravimmetric Study of the Effect of Cl&amp;lt;sup&amp;gt;&amp;lt;/sup&amp;gt; Anions on Thallium Underpotential Deposition Onto Gold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Montes-Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chaînet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7647,64 +7647,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Adora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Soldo-Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7918,64 +7918,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Adora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Soldo-Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chaînet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8038,64 +8038,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly dispersed platinum on carbon aerogels as supported catalysts for PEM fuel cell-electrodes: comparison of two different synthesis paths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien C. Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8178,311 +8178,311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00333057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poly(Ferrocenylalkylammonium): A Molecular Electrode Material for Dihydrogenphosphate Sensing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of benzylideneacetone on the electrodeposition mechanism of Zn–Co alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Trejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raúl Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunny Meas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chaînet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Reynes</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Eric Saint-Aman</w:t>
+                <w:t xml:space="preserve">Patrick Ozil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electroanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/elan.200390007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 33 (5), pp. 373-379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1024466604939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00417966v1</w:t>
+                <w:t xml:space="preserve">hal-00417977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of benzylideneacetone on the electrodeposition mechanism of Zn–Co alloy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yunny Meas</w:t>
+                <w:t xml:space="preserve">Poly(Ferrocenylalkylammonium): A Molecular Electrode Material for Dihydrogenphosphate Sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Reynes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Royal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chaînet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Moutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Ozil</w:t>
+                <w:t xml:space="preserve">Eric Saint-Aman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Electrochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 33 (5), pp. 373-379. </w:t>
+              <w:t xml:space="preserve">Electroanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 15 (1), pp. 65-69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1023/A:1024466604939⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/elan.200390007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00417977v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00417966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giant magnetoresistance in Co–Ag granular films prepared by electrodeposition</w:t>
               </w:r>
@@ -8699,394 +8699,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02383565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nucleation and Growth of Zinc from Chloride Concentrated Solutions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimizing an electrochemical deposition process by use of design of computer experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Ortega</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Rabiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Caire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Chainet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/1.1838919⟩</w:t>
+              <w:t xml:space="preserve">Analusis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 26 (8), pp.281-283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/analusis:1998172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02383556v1</w:t>
+                <w:t xml:space="preserve">hal-02383524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ study of polypyrrole morphology by STM: effect of the doping state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chaînet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 451 (1-2), pp.273-277. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0022-0728(98)00085-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02383515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing an electrochemical deposition process by use of design of computer experiments</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">E. Chainet</w:t>
+                <w:t xml:space="preserve">Nucleation and Growth of Zinc from Chloride Concentrated Solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Trejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Gérard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R. Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Meas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ozil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Chaînet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analusis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 26 (8), pp.281-283. </w:t>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 145 (12), pp.4090. </w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/analusis:1998172⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1149/1.1838919⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02383524v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02383556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical Cementation of Copper onto Zinc</w:t>
               </w:r>
@@ -9098,51 +9098,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Zaghib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Chaînet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 144 (11), pp.3772. </w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9202,51 +9202,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chaînet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ozil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9332,51 +9332,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hassissene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Chainet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 39 (1), pp.151-153. </w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10812,77 +10812,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passivation and corrosion of transition metals in ionic liquid media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Tedjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chainet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">220th ECS Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ECS, Oct 2011, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10907,77 +10907,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement électrochimique des métaux de transition en milieu liquide ionique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Tedjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chainet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les journées d'électrochimie 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SCF, Jul 2011, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11002,77 +11002,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical and electrochemical dissolution of gold in ionic liquids. New Insights and Applications in Ionic Liquid Electrochemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Tedjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chainet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Society of Electrochemistry: 61st Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISE, Sep 2010, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11110,90 +11110,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanostructured carbons from cellulose aerogels for PEM-FC electrodes : elaboration and electrochemical characterization.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Guilminot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marian Chatenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 7th European Symposium on Electrochemical Engineering.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, Toulouse, France. pp.333-338</w:t>
@@ -11222,103 +11222,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Platinium supported on resorcinol-fomaldehyde based carbon aerogels from PEMFC electrodes : influence of the carbon support on electrocatalytic properties.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien C. Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marian Chatenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chainet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th European Symposium on Electrochemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, Toulouse, France. pp.213-219</w:t>
@@ -11386,51 +11386,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Favre-Marinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chainet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11500,51 +11500,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep eutectic solvents: a promising medium for the selective dissolution of noble metals used in advanced electronic modules devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chainet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Svecova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12013,51 +12013,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédé d'oxydation en bain de sels fondus</w:t>
+                <w:t xml:space="preserve">Method of oxidation in a molten salt bath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Tedjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chaînet</w:t>
@@ -12072,93 +12072,93 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fouletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguy Nahra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, N° de brevet: FR 3096055 A1 20201120. 2020</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: WO 2020234121 A1 20201126. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03028268v1</w:t>
+                <w:t xml:space="preserve">hal-03038323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method of oxidation in a molten salt bath</w:t>
+                <w:t xml:space="preserve">Procédé d'oxydation en bain de sels fondus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Tedjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chaînet</w:t>
@@ -12173,245 +12173,245 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fouletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguy Nahra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, N° de brevet: WO 2020234121 A1 20201126. 2020</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: FR 3096055 A1 20201120. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03038323v1</w:t>
+                <w:t xml:space="preserve">hal-03028268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionic liquid electrolytes that include an anionic surfactant and electrochemical devices such as storage batteries comprising them</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+                <w:t xml:space="preserve">Electrolytes Liquides Ioniques comprenant un surfactant et dispositifs électrochimiques tels que les accumulateurs les comprenant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Giroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chainet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rouault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : WO2010004012A1. 2010</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: FR 2933814. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02383728v1</w:t>
+                <w:t xml:space="preserve">hal-02383725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrolytes Liquides Ioniques comprenant un surfactant et dispositifs électrochimiques tels que les accumulateurs les comprenant</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+                <w:t xml:space="preserve">Ionic liquid electrolytes that include an anionic surfactant and electrochemical devices such as storage batteries comprising them</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Giroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chainet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rouault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, N° de brevet: FR 2933814. 2010</w:t>
+              <w:t xml:space="preserve">France, Patent n° : WO2010004012A1. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02383725v1</w:t>
+                <w:t xml:space="preserve">hal-02383728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12429,51 +12429,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structures fines des pertes d'énergie et des électrons Auger. Détermination de l'ordre local de l'interface Co/Si(111)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chainet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique [physics]. Université scientifique et médicale de Grenoble, 1987. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -12669,51 +12669,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327336v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Nahra" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Svecova" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sergent" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cha&#238;net" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ac1697" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028382v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Karar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Boudinar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Kadri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Benbrahim" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2020.137481" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366182v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Mansouri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Benbrahim-Cherief" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charlot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Encinas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2019.165746" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02995459v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gras" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Duclos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schaeffer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijetha Mogilireddy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.0c04263" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901863v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Chenna" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Hamadou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kadri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02670844.2018.1442306" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365230v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Rekeb" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azziz Kadri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2019.02.188" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028491v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaina Zaroual" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Azzi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Karhat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271254v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Passos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Mendon&#231;a" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.8b05754" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01898075v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papaiconomou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Tedjar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201711068" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271256v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Billard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2018.1545341" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901833v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2017.01.035" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901849v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Cointeaux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Iojoiu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201600803" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901892v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2016.01.043" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54QCQ3D8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901883v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baya Benfedda" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2016.05.007" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BG302QVD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901888v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonnaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp07652h" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902908v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh H. Le" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Jim&#233;nez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Stambouli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s150510686" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902919v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Ortiz-Aparicio" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunny Meas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W. Chapman" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Trejo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Ortega" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-014-0777-9" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901896v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Cathelin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5DT03791C" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901899v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2015.09.106" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2MLNZPR7-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271468v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra06991a" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902926v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Glandut" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4RA10815A" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381839v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boudinar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benbrahim" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Benfedda" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chainet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.046405jes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381873v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Smara" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delimi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sandeaux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20130131006" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382160v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-012-0518-x" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KW7S53RQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01930600v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florica Simescu-Lazar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Meille" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pallier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chainet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude de Bellefon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2012.11.044" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HWSHRMND-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382255v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Oury" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Kirchev" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bultel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2012.03.116" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8CTPK2K1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382209v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.068208jes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383582v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Ballesteros" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cha&#238;net" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ozil" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Meas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Trejo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382501v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Charlot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2010.09.107" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JBJPQZ0M-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383576v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382278v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Billy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2011.04.055" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJG6NLNG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382359v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2011.02.106" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1DSLQW74-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382476v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chapman" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-011-0279-y" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B9V6TS4B-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382556v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Myshkin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ya. Grigoriev" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gutsev" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ignat" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S1068366610060024" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382684v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2010.05.002" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8KMT1F0K-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383038v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Charton" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Janvier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rivalier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Caire" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2009.12.046" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WGN5ZSCQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417340v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J. M. R. Dabl&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Yao" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ado Gossan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874123100903010001" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383049v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3208010" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417842v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Giroud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rouault" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Poignet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3123130" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333856v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Roche" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Chatenet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;i Vondr&#225;k" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-008-9537-z" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BZ1GKMZD-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333831v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Smara" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Delimi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Sandeaux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2007.03.012" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SJS34DR3-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333728v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maillard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Peyrelade" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Soldo-Olivier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2006.08.024" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0XPTNLPM-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333889v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0647986" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-GKG02139-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333724v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Faure" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2007.02.001" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333859v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2823000" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333782v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien C. Marie" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berthon-Fabry" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Pirard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-006-9226-8" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KSRPTS50-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386367v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Yao" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333727v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2007.01.010" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MNFSV2J0-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333811v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guilminot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Fisher" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rigacci" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2006.12.084" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R3XDQ0B1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333730v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2007.01.029" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RBXZ6W07-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334318v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Montes-Rojas" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333318v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Micoud" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2006.02.015" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CK8G09XV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333314v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia D&#237;az-Arist" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Anta&#241;o-L&#243;pez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2005.12.019" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZWTNJP1H-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333328v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Vondr&#225;k" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2006.02.014" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2KM7H3B-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333538v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Saib" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2005.09.021" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WHXK4N4S-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333299v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marie" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Achard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2214521" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333539v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Kenane" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Voiron" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Robaut" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2005.02.068" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8SR417KS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334314v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386426v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Adora" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Simon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Durand" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2004.11.245" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RN2N3FNJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334313v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bretislav Kl&#225;p&#353;te" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Velick&#225;" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sedla&#345;i&#237;kov&#225;" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Reiter" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417857v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200301048" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4ZMM46GJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333057v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pradourat" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2004.06.038" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ZVGL1N9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417966v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Reynes" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Royal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Moutet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Saint-Aman" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.200390007" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NCT6RH5V-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417977v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ozil" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1024466604939" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0VW09C74-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418085v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Nguyen" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1388-2481(01)00296-X" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383565v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Billon" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0379-6779(98)00181-7" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-65970K9D-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383556v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ortega" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.1838919" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383515v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Billon" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0728(98)00085-0" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EAEC60437866B0A98BD2837254E173980DDEECD3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383524v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rabiot" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Caire" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nguyen" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. G&#233;rard" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/analusis:1998172" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383499v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zaghib" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.1838090" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383459v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo S&#225;nchez" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.1837110" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383384v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hassissene" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0013-4686(94)85022-4" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F6B649060E4EFC74A989D95D90A4EC421AF996DB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902900v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Zaghib" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0013-4686(90)87057-9" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CFTRH3WT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902889v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Crescenzi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Derrien" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Orumchian" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.39.5520" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902884v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Noguera" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-6028(87)80486-7" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LF0P76TJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902886v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. D&#8217;anterroches" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pirri" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.36.6681" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00226161v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cinti" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nguyen" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1986839" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/61CDA67340E188DBC137EF1471AB4B2490077218/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902067v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0038-1098(86)90614-9" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DNZL062Q-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902055v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T.A. Nguyen" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C. Cinti" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0039-6028(86)90912-X" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FFD9F2B31A8FFDADCA24A9A52B3D79DB11B747B7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902043v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.31.7469" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04580110v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andr&#233;" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Audouin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Le Tulzo" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Daviot" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028207v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016998v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Le" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Delabouglise" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Stambouli" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722403v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722405v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722408v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023856v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Fischer" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023858v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00205036v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bavi&#232;re" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Person" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Favre-Marinet" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845882v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384103v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifenn Decorps" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;golene Olivier" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Luisa Calvo-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henri Haumesser" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fillot" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384309v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roule" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Avale" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384376v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine da Silva" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mourier" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cordeau" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Haxaire" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028268v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fouletier" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038323v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383728v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Rouault" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383725v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03682392v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327336v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Nahra" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Svecova" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sergent" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cha&#238;net" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ac1697" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028382v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Karar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Boudinar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Kadri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Benbrahim" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2020.137481" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366182v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Mansouri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Benbrahim-Cherief" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charlot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Encinas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2019.165746" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02995459v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gras" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Duclos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schaeffer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijetha Mogilireddy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.0c04263" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901863v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Chenna" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Hamadou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kadri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02670844.2018.1442306" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365230v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Rekeb" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azziz Kadri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2019.02.188" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028491v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaina Zaroual" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Azzi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Karhat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271254v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Passos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Mendon&#231;a" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.8b05754" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01898075v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papaiconomou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Tedjar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201711068" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271256v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Billard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2018.1545341" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901833v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2017.01.035" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901888v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonnaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp07652h" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901849v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Cointeaux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Iojoiu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201600803" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901892v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2016.01.043" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54QCQ3D8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901883v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baya Benfedda" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2016.05.007" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BG302QVD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902908v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh H. Le" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Jim&#233;nez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Stambouli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s150510686" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902919v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Ortiz-Aparicio" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunny Meas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W. Chapman" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Trejo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Ortega" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-014-0777-9" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901896v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Cathelin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5DT03791C" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901899v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2015.09.106" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2MLNZPR7-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271468v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra06991a" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902926v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Glandut" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4RA10815A" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381839v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boudinar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benbrahim" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Benfedda" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chainet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.046405jes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381873v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Smara" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delimi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sandeaux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20130131006" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01930600v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florica Simescu-Lazar" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Meille" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pallier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chainet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude de Bellefon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2012.11.044" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HWSHRMND-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382160v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-012-0518-x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KW7S53RQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382255v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Oury" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Kirchev" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bultel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2012.03.116" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8CTPK2K1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382209v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.068208jes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383576v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Ballesteros" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cha&#238;net" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ozil" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Meas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Trejo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382278v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Billy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2011.04.055" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJG6NLNG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382501v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Charlot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2010.09.107" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JBJPQZ0M-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383582v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382359v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2011.02.106" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1DSLQW74-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382476v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chapman" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-011-0279-y" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B9V6TS4B-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383038v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Charton" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Janvier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rivalier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Caire" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2009.12.046" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WGN5ZSCQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382556v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Myshkin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ya. Grigoriev" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gutsev" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ignat" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S1068366610060024" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382684v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2010.05.002" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8KMT1F0K-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417842v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Giroud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rouault" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Poignet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3123130" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417340v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J. M. R. Dabl&#233;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Yao" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ado Gossan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874123100903010001" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383049v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3208010" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333856v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Roche" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Chatenet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;i Vondr&#225;k" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-008-9537-z" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BZ1GKMZD-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334318v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Montes-Rojas" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333859v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2823000" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333782v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien C. Marie" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berthon-Fabry" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Pirard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-006-9226-8" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KSRPTS50-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333724v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Soldo-Olivier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Faure" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2007.02.001" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333889v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0647986" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-GKG02139-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333728v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maillard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Peyrelade" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2006.08.024" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0XPTNLPM-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333831v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Smara" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Delimi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Sandeaux" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2007.03.012" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SJS34DR3-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386367v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Yao" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333727v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2007.01.010" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MNFSV2J0-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333730v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2007.01.029" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RBXZ6W07-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333811v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guilminot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Fisher" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rigacci" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2006.12.084" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R3XDQ0B1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333538v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Saib" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2005.09.021" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WHXK4N4S-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333328v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Micoud" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Vondr&#225;k" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2006.02.014" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2KM7H3B-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333318v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2006.02.015" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CK8G09XV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333314v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia D&#237;az-Arist" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Anta&#241;o-L&#243;pez" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2005.12.019" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZWTNJP1H-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333299v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marie" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Achard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2214521" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333539v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Kenane" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Voiron" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Robaut" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2005.02.068" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8SR417KS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334314v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386426v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Adora" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Simon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Durand" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2004.11.245" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RN2N3FNJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334313v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bretislav Kl&#225;p&#353;te" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Velick&#225;" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sedla&#345;i&#237;kov&#225;" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Reiter" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417857v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200301048" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4ZMM46GJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333057v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pradourat" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2004.06.038" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ZVGL1N9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417977v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ozil" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1024466604939" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0VW09C74-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417966v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Reynes" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Royal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Moutet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Saint-Aman" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.200390007" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NCT6RH5V-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418085v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Nguyen" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1388-2481(01)00296-X" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383565v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Billon" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0379-6779(98)00181-7" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-65970K9D-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383524v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rabiot" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Caire" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nguyen" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. G&#233;rard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/analusis:1998172" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383515v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Billon" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0728(98)00085-0" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EAEC60437866B0A98BD2837254E173980DDEECD3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383556v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ortega" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.1838919" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383499v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zaghib" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.1838090" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383459v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo S&#225;nchez" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.1837110" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383384v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hassissene" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0013-4686(94)85022-4" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F6B649060E4EFC74A989D95D90A4EC421AF996DB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902900v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Zaghib" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0013-4686(90)87057-9" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CFTRH3WT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902889v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Crescenzi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Derrien" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Orumchian" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.39.5520" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902884v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Noguera" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-6028(87)80486-7" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LF0P76TJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902886v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. D&#8217;anterroches" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pirri" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.36.6681" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00226161v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cinti" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nguyen" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1986839" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/61CDA67340E188DBC137EF1471AB4B2490077218/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902067v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0038-1098(86)90614-9" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DNZL062Q-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902055v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T.A. Nguyen" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C. Cinti" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0039-6028(86)90912-X" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FFD9F2B31A8FFDADCA24A9A52B3D79DB11B747B7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902043v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.31.7469" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04580110v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andr&#233;" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Audouin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Le Tulzo" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Daviot" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028207v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016998v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Le" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Delabouglise" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Stambouli" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722403v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722405v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722408v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023856v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Fischer" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023858v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00205036v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bavi&#232;re" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Person" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Favre-Marinet" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845882v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384103v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifenn Decorps" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;golene Olivier" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Luisa Calvo-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henri Haumesser" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fillot" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384309v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roule" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Avale" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384376v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine da Silva" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mourier" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cordeau" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Haxaire" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038323v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fouletier" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028268v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383725v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Rouault" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383728v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03682392v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>