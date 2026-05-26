--- v2 (2026-05-06)
+++ v3 (2026-05-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> ERIC CHARKALUK </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (69)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating multi-scale heterogeneity in multi-layer additive friction stir deposition of high-strength aluminum alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Toualbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Barres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 927, pp.147979. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2025.147979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04952607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wear behavior of 316L stainless steel obtained by additive manufacturing (laser metal deposition process)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Zurcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fridrici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.205948. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2025.205948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the elevated temperature on the wear behavior of Laser Metal Deposition IN718 repairs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Zurcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Abry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fridrici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Charkaluk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 192, pp.109276. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.triboint.2024.109276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sliding wear resistance and residual stresses of parts repaired by laser metal deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Zurcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itziar Serrano-Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Mishurova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Abreu Faria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Degener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10853-023-09129-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and fast modelling of microstructures in duplex stainless steel formed by directed energy deposition additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Weisz-Patrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Additive Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 61, pp.103300. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.addma.2022.103300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiphysics simulation of electric motors with an application to stators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Hanappier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Triantafyllidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 253, pp.111406. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2021.111406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crushing of additively manufactured thin-walled metallic lattices: Two-scale strain localization analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Balit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Margerit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 160, pp.103915. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2021.103915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03873524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling of X‐ray computed tomography and surface in situ analysis combined with digital image correlation method to study low cycle fatigue damage micromechanisms in lost foam casting A319 alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Limodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Bartali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 44 (4), pp.916-932. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ffe.13402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A coupled electromagnetic–thermomechanical approach for the modeling of electric motors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Hanappier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Triantafyllidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 149, pp.104315. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2021.104315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-heating behavior during cyclic loadings of 316L stainless steel specimens manufactured or repaired by Directed Energy Deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Balit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Romain Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Szmytka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durbecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 786, pp.139476. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2020.139476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of interlayer dwell time on the microstructure of Inconel 718 Laser Cladded components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guévenoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Laser Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 128, pp.106218. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlastec.2020.106218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution digital image correlation for microstructural strain analysis of a stainless steel repaired by Directed Energy Deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Balit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guévenoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manas V Upadhyay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 270, pp.127632. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matlet.2020.127632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02503766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Synchrotron Radiation–Computed Tomography In-Situ Observations and Digital Volume Correlation to Study Low-Cycle Fatigue Damage Micromechanisms in Lost Foam Casting A319 Alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Limodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Bartali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Witz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buffiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 51 (8), pp.3843-3857. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11661-020-05839-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastic strain localization induced by microstructural gradient in laser cladding repaired structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guévenoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Balit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical and Applied Fracture Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 107, pp.102520. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tafmec.2020.102520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital image correlation for microstructural analysis of deformation pattern in additively manufactured 316L thin walls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Balit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Additive Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31, pp.100862. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.addma.2019.100862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastic zone evolution during fatigue crack growth: Digital image correlation coupled with finite elements method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hosdez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mederic Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-F Witz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Limodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 171, pp.92-102. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2019.04.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue crack growth in compacted and spheroidal graphite cast irons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hosdez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Limodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Witz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.105319. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2019.105319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02311920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue of Additive Manufacturing Specimens: A Comparison with Casting Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Chastand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (8), </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ICEM18-05352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of fatigue properties of Ti-6Al-4V specimens built by electron beam melting (EBM) and selective laser melting (SLM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Chastand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Quaegebeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilson Maia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 143, pp.76-81. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchar.2018.03.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative calorimetric analysis of the fretting damage: Construction of the elastic shakedown boundary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel-Rahman Moustafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 95, pp.143-155. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2016.10.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue crack growth law identification by Digital Image Correlation and electrical potential method for ductile cast iron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Hosdez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Witz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Limodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Fracture Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01665676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of pores on crack initiation in monotonic tensile and cyclic loadings in lost foam casting A319 alloy by using 3D in-situ analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Limodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Bartali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Witz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rian Seghir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 673, pp.362-372. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2016.07.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lifetime prediction methodology for variable fretting fatigue loading: Plasticity effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gandiolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Charkaluk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 92 (2), pp.531-547. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2016.05.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage Investigation in A319 Aluminium Alloy by X-ray Tomography and Digital Volume Correlation during In Situ High-Temperature Fatigue Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Dahdah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Limodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Bartali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Witz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rian Seghir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52 (4), pp.324-335. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/str.12193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical investigation of fatigue strength of grain size gradient materials under heterogeneous stress states in a notched specimen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Bartali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Witz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufrenoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 87, pp.132-142. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2016.01.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dedicated DIC Methodology for Characterizing Plastic Deformation in Single Crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaogang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Witz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Bartali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali Oudriss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rian Seghir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 56 (7), pp.1155-1167. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-016-0159-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01358974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the Casting Process in High Temperature Fatigue of A319 Aluminium Alloy Investigated By In-Situ X- Ray Tomography and Digital Volume Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Dahdah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Limodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Bartali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Witz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rian Seghir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Structural Integrity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2, pp.3057-3064. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prostr.2016.06.382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ 3D characterization of high temperature fatigue damage mechanisms in a cast aluminum alloy using synchrotron X-ray tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dezecot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buffiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Köster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Szmytka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 113, pp.254-258. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2015.11.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of the stress gradient effect under fretting loading by full field measurement techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.R. Moustafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 330-331, pp.160-169. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2014.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01200736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplasticity in Polycrystals: A Thermomechanical Experimental Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rian Seghir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bodelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Witz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufrenoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55 (4), pp.741-752. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-014-9921-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01235785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of process-induced microstructure on hardness of two Al-Si alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadan Tabibian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Szmytka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 646, pp.190-200. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2015.08.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crack nucleation threshold under fretting loading by a thermal method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel-Rahman Moustafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Fouvry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 76, pp.35-44. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.triboint.2013.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroscopic yield criteria for ductile materials containing spheroidal voids: An Eshelby-like velocity fields approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Monchiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djimedo Kondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 72, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2013.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00955545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Numerical Chain to Optimize Railway Axles with Respect to Fatigue Damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufrenoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Demilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Key Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 611-612, pp.1683-1693. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.611-612.1683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probability density functions: From porosities to fatigue lifetime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Szmytka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadan Tabibian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 63, pp.127-136. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2014.01.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00961217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bipotential versus return mapping algorithms: Implementation of non associated flow rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry de Saxcé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 51 (15-16), pp.2857-2864. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2014.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of X-ray microtomography to study the influence of the casting microstructure upon the tensile behaviour of an Al-Si alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Limodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Bartali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lachambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buffiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 324, pp.57-62. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2013.07.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00955455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of sliding on rolling contact fatigue of railway wheels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amavi Langueh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufrenoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Tritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36 (6), pp.515-525. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ffe.12020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of thermomechanical full-field analysis of metallic polycrystals using crystallographic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rian Seghir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Witz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufrenoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (6), pp.395-403. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2012035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the influence of microstructural gradients in the fatigue lifetime estimation of a railway axle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Bartali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Witz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufrenoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATEC Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/20130701007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved Lagrangian thermography procedure for the quantification of the temperature fields within polycrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rian Seghir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Witz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bodelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufrenoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Quantitative InfraRed Thermography Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (1), pp.74-95. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17686733.2013.785207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TMF-LCF life assessment of a Lost Foam Casting A319 aluminum alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadan Tabibian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Szmytka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Oudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2012.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropy effects on the tensile and fatigue behaviour of an oxide dispersion strengthened copper alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Daoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Vogt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bouquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 534, pp.640-648. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2011.12.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TMF criteria for Lost Foam Casting aluminum alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadan Tabibian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Szmytka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Oudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ffe.12006q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and experimental estimation of thermomechanical fields heterogeneity at the grain scale of 316L stainless steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rian Seghir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bodelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufrenoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 53 (1), pp.464-473. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2011.08.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclic mechanical behavior of Sn3.0Ag0.5Cu alloy under high temperature isothermal ageing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dompierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilson Maia Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brizoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 528, pp.4812-4818. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2011.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Micromechanics-based modification of the Gurson criterion by using Eshelby-like velocity fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Monchiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (6), pp.940-949. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechsol.2011.05.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the steel grades on rolling contact fatigue of railway wheels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amavi Langueh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufrenoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Demilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10, pp.2633-2638. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2011.04.438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00602413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of heterogeneities in strain and temperature fields at the microstructural level of polycrystalline metals through fully-coupled full-field measurements by Digital Image Correlation and Infrared Thermography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bodelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufrenoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 43 (11), pp.654-670. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2011.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00626385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital image correlation of metal nanofilms on SU-8 for flexible electronics and MEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Roland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Arscott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Buchaillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (12), pp.125005. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0960-1317/21/12/125005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal ageing induces drastic changes on mechanical and damage behavior of Sn3.0Ag0.5Cu alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dompierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.C. Maia Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brizoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 50 (9-11), pp.1661-1665. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2010.07.125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal ageing induces drastic changes on mechanical and damage behavior of Sn3.0Ag0.5Cu alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dompierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilson Carlos Maia Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brizoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 50 (9-11), pp.1661-1665. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2010.07.125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of thermal ageing on cyclic mechanical properties of SnAgCu alloys for microelectronic assemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dompierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilson Carlos Maia Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brizoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2 (1), pp.1477-1486. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2010.03.159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissipative aspects in high cycle fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41 (5), pp.483-494. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2009.01.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Determination of Fully-Coupled Kinematical and Thermal Fields at the Scale of Grains Under Cyclic Loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bodelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufrenoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (9), pp.723-726. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adem.200900035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00424948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental setup for fully coupled kinematic and thermal measurements at the microstructure scale of an AISI 316L steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bodelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufrenoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 501 (1-2), pp.52-60. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2008.09.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroscopic yield criteria for plastic anisotropic materials containing spheroidal voids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Monchiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djimedo Kondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cazacu Oana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 24 (7), pp.1158-1189. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijplas.2007.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A micromechanical explanation of the mean stress effect in high cycle fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Monchiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djimedo Kondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 35 (6), pp.383-391. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechrescom.2008.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improvement of Gurson-type models of porous materials by using Eshelby-like trial velocity fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Monchiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djimedo Kondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 335 (1), pp.32-41. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2006.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00136688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle micromécanique pour la nucléation de fissures en fatigue polycyclique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Monchiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djimedo Kondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8, pp.537-543. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca:2007077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00264870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticity-damage based micromechanical modelling in high cycle fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Monchiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djimedo Kondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 334 (2), pp.129-136. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2005.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00021651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the mesoscopic thermoplastic dissipation in High-Cycle Fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 334, pp.373-379. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2006.03.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximate yield criteria for anisotropic metals with prolate or oblate voids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Monchiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion-Cosmin Gruescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djimedo Kondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 334, pp.431-439. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2006.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00090592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissipation and fatigue damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 46, pp.524-530. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3139/120.100615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00104249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionnement à la fatigue thermomécanique de structures dans l'industrie automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Bignonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 5 (1), pp.27-40. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca:2004004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00138175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermomechanical design in the automotive industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Bignonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 27, pp.887-895. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1460-2695.2004.00746.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00104247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computational approach to thermomechanical fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lederer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Verger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 26, pp.805-818. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2004.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue design of structures under thermomechanical loadings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Bignonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreï Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ky Dang Van</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 25 (12), pp.1199-1206. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1460-2695.2002.00612.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00111365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An energetic approach in thermomechanical fatigue for silicium molybden cast iron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreï Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials at High Temperatures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 17 (3), pp.373-380. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/mht.2000.17.3.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00111305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure mastering and fatigue behavior of duplex stainless steel obtained with laser powder bed fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Piras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Hor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Toulouse, France. pp.290-299, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21741/9781644903131-33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L-PBF and DED processing of a Ni-based superalloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Solas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Szmytka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Locq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World PM2022 Congress &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Powder Metallurgy Association (EPMA), Oct 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cyclic plasticity study by coupling Digital Image Correlation and Finite Elements methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Hosdez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médéric Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Witz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Limodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photomechanics 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Cycle Fatigue of a Lost Foam Cast Al-Si-Cu alloy: study of the damage mechanisms with X-ray tomography and Digital Volume Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Limodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Dahdah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Bartali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Witz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fatigue 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of 3D damage mechanisms of a cast Al alloy during in‐situ high temperature low cycle fatigue tests using Synchrotron X‐ray tomography and digital volume correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Dahdah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Limodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Bartali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Witz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Tomography of Materials and Structures (ICTMS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lund, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'une technique de couplage de Corrélation d'Images et de Méthode des Éléments Finis appliquée à la fissuration en fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hosdez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médéric Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Witz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Limodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amorçage et propagation de fissures de fatigue dans un alliage Al-Si A319 lors d'essais in situ de fatigue oligocyclique sous tomographie synchrotron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Bartali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Dahdah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Limodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Witz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2017 - 23e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du gradient de microstructure sur les propriétés thermomécaniques dans un rail du secteur ferroviaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Berte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Witz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Bartali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufrénoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2017 - 23e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination d'une loi de propagation de fissure de fatigue et étude de la plasticité cyclique par Corrélation d'Images Numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hosdez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Witz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Limodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Mécanique, Aug 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROBABILISTIC THERMOMECHANICAL FATIGUE CRITERIA FOR SPHEROIDAL GRAPHITE CAST-IRONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Szmytka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth International Conference on Low Cycle Fatigue (LCF8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la tomographie à rayons X à la caractérisation de la microstructure et des mécanismes d'endommagement d'un alliage AlSi7Cu3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Dahdah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Limodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Bartali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Witz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIe Colloque Rayons X et Matière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Lille, France. pp.91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isothermal low cycle fatigue of a lost foam cast Al-Si-Cu alloy: study of the damage mechanisms with synchrotron X-ray tomography and Digital Volume Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Limodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Dahdah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Bartali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Witz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LCF8 Eighth International Conference on Low Cycle Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Dresden, Germany. pp.41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale finite element model to predict microstructural changes induced by wheel-rail rolling contact fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Saint-Aime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufrenoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Fatigue Damage of Structural Materials XI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Hyannis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of a fatigue crack growth law and the influence of the local plasticity by using Digital Image Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Hosdez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Witz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Limodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st European Conference on Fracture, ECF21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Catania, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of kinematic and thermal localizations of perforated plate under plastic deformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Bartali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Witz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 13th Quantitative InfraRed Thermography Conference (QIRT 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Gdansk, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elasto-Plastic Parameter Identification in a Recrystallized Iron Specimen of Heterogeneous Grain Size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Witz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Bartali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufrenoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67th Japanese Joint Conference for the Technology of Plasticity. October 21 – 23, 2016, Saitama</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Saitama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of damage mechanisms in A319 aluminium alloy by X-ray tomography and Digital Volume Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Dahdah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Limodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Bartali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Witz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rian Seghir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the casting microstructure on LCF damage mechanisms in an Al-Si alloy using X-ray tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Bartali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Dahdah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Limodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Witz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Colloquium on Fatigue mechanisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Brno, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Chain of Forging Railway Axle and Wheel Press Fitting Operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufrenoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Demilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Congress on Design and Modeling of Mechanical Systems, CMSM’2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du comportement mécanique d'un gradient de microstructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Bartali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Witz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dufrénoy Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination d'une loi de propagation de fissure de fatigue par corrélation d'images numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Hosdez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Witz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Limodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Mécanique, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and experimental investigation of Lüders bands propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mazière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Witz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Bartali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 25th International Workshop on Computational Mechanics of Materials (IWCMM 25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ fatigue tests under X-ray tomography: damage mechanisms in a cast Aluminium Silicon alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Limodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Dahdah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Bartali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Witz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Solid Mechanics Conference (ESMC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Leganes-Madrid, Spain. pp.676</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The out-of-plane deformation in pure aluminium oligocrystal and its influence on thermographic measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X.G Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Witz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Bartali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufrenoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Charkaluk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th international conference on the Quantitative InfraRed Thermography (QIRT 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the Casting Microstructure upon the Tensile Behaviour in A319 Al‐Si Alloy Investigated by X‐Ray Tomography and Digital Volume Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Limodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Bartali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Réthoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐françois Witz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Congress on 3D Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Annecy, France. pp.73-78, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-48123-4_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic thermal-mechanical fatigue criterion for lost foam casting aluminium alloys based on 2D/3D porosities distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Szmytka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Limodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Osmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FDMD II - JIP 2014 - Fatigue Design &amp; Material Defects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/20141205005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclic plasticity in duplex stainless steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rian Seghir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Bartali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Witz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufrenoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Fatigue 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling of experimental measurements to study the influence of microscopic defects on the fatigue damage in A319 Al-Si alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Limodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Bartali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buffiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FDMD II - JIP 2014 - Fatigue Design &amp; Material Defects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/20141204012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the work hardening stages of nickel single crystals from full-field strain measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X.G Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali Oudriss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Bartali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Witz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rian Seghir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasticité 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the Lost Foam Casting Microstructure on Low Cycle Fatigue Damage of A319 Aluminum Alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Dahdah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Limodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Bartali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Witz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rian Seghir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2nd International Congress on 3D Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Annecy, France. pp.97-102, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-48123-4_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elasto-plastic parameters identification trough Finite Element Model Updating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Witz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Bartali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufrenoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th World Congress on Computational Mechanics (WCCM XI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of grain-scale surface deformation of a pure aluminum polycrystal through kinematic-thermal full-field coupling measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaogang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Witz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Bartali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufrenoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Fracture (ICF13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Pékin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination par analyse thermique des seuils d'amorçage des fissures sous chargement de Fretting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Moustafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Charkaluk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03440635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of residual stresses on rolling contact fatigue of railway wheels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amavi Langueh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufrenoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Demilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Fatigue Design 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Senlis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural strain heterogeneities during low cycle fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Bartali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Limodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LCF7, 7th International Conference on Low Cycle Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of X-ray microtomography to study the influence of the casting microstructure upon the tensile behaviour of an Al-Si alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Limodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Bartali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lachambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st international conference on tomography of materials and structures; ICTMS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale investigation of various gradient effects in fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Bartali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Witz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufrénoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specimen design for the fatigue lifetime evaluation of a forged material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Bartali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Witz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufrenoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13es Journées Internationales de Primptemps (JIP2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermomechanical determination of the CRSS in a polycristal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rian Seghir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X.G Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Bartali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Witz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photomechanics2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la texture dans l'analyse des champs thermomécaniques polycristallins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rian Seghir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Fançois Witz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufrenoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00592819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un critère macroscopique approché pour les milieux plastiques anisotropes contenant des cavités sphéroïdales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Monchiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djimedo Kondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche expérimentale multi-échelle de la fatigue polycyclique d'un acier monophasé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bodelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufrenoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2007, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critères de type Gurson généralisés pour les milieux poreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Monchiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djimedo Kondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche multiéchelle de la fatigue polycyclique prenant en compte un couplage plasticité-endommagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Monchiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djimedo Kondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche multiéchelle du couplage plasticité-endommagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Monchiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djimedo Kondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National Annuel Mecamat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A micromechanical approach in high cycle fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Monchiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djimedo Kondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Fatigue Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A micromechanical model for high cycle fatigue incorporating plasticity and damage mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Monchiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djimedo Kondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Solid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A micromechanical model for crack initiation in high cycle fatigue for metallic materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Monchiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djimedo Kondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Conference on Fracture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Alexandropoulis, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiscale approach of high cycle fatigue of metals including plasticity and microvoids growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Monchiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djimedo Kondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mesomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical approach in thermomechanical fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Fracture (ICF11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de bifurcation et de stabilité dans les milieux poroélastiques endommageables saturés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Monchiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djimedo Kondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Congrès Français de Mécanique (CFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche micromécanique en fatigue polycyclique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Monchiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djimedo Kondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04203518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissipation and Fatigue Damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Low Cycle Fatigue and the Elasto-Plastic Behaviour of Material</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Berlin, Germany. pp.524-530, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3139/120.100615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00117689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life-time prediction of aluminum automotive components under thermo-mechanical cyclic loadings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temperature Fatigue Interaction (SF2M Ninth International Spring Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00117741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the simulation of large viscoplastic structures under anisothermal cyclic loadings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUTAM Symposium on Creep in Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2000, Nagoya, Japan. pp.341-350, </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-015-9628-2_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00116226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A macroscopic crack initiation criterion in multiaxial thermomechanical fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Plasticité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Paris, France. pp.867-874</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00116183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical lifetime assessment of engine parts submitted to thermomechanical fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lederer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAE 2000 World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2000, Detroit, United States. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4271/2000-01-0789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00116123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Énergie dissipée : un critère de dimensionnement à la fatigue thermomécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1999, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00117834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionnement des structures à la fatigue thermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Bignonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ky Dang Van</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dimensionnement en fatigue des Structures (SF2M, 18es Journées de printemps)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00117854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lois de comportement viscoplastiques anisothermes pour calculs cycliques sur structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lederer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Stolz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18es journées sur le dimensionnement des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Paris, France. pp.575-580</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00116547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a failure criterion for thermomechanical multiaxial low cycle fatigue and its industrial application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Bignonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ky Dang Van</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Conference on Low Cycle Fatigure and Elasto-Plastic Behavior of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Garmisch-Partenkirchen, Germany. pp.815-820</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00116524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Additive Manufacturing of Metal Alloys 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Peyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Charkaluk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE; Wiley, 2023, 9781789450552. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394229055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Additive Manufacturing of Metal Alloys 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Peyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley; ISTE; Wiley, 1, 2022, 9781789450545. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394163380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrication additive des alliages métalliques 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Peyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE, 2022, 9781789480559</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrication additive des alliages métalliques 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Peyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE, 2022, 9781789480542</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and fast modelling of microstructures in duplex stainless steel formed by directed energy deposition additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Weisz-Patrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal modeling of DED repair process for slender panels by a 2D semi-analytic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guévenoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Nasiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durbecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509937v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shakedown within polycrystals: a direct numerical assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Magisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry de Saxcé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Kanit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Direct Methods for Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-59810-9_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01772204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the Macroscopic Plastic Yield Behaviour of Microcracked Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Monchiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Particle and Continuum Aspects of Mesomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, 2010, </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9780470610794.ch81⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fatigue thermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">direction : C. Bathias, A. Pineau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fatigue des matériaux et des structures.4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès-Lavoisier, pp.301-370, 2009, Mécanique et ingénierie des matériaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of a fatigue crack growth law by using Digital Image Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Hosdez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Witz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Limodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34e journées de printemps de la SF2M, Microstructure - procédés - propriétés en fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Paris, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIR & TPI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-02057704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId367"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> ERIC CHARKALUK </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (69)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating multi-scale heterogeneity in multi-layer additive friction stir deposition of high-strength aluminum alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Toualbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Barres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 927, pp.147979. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2025.147979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04952607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wear behavior of 316L stainless steel obtained by additive manufacturing (laser metal deposition process)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Zurcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fridrici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.205948. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2025.205948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the elevated temperature on the wear behavior of Laser Metal Deposition IN718 repairs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Zurcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Abry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fridrici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Charkaluk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 192, pp.109276. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.triboint.2024.109276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sliding wear resistance and residual stresses of parts repaired by laser metal deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Zurcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itziar Serrano-Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Mishurova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Abreu Faria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Degener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10853-023-09129-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and fast modelling of microstructures in duplex stainless steel formed by directed energy deposition additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Weisz-Patrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Additive Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 61, pp.103300. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.addma.2022.103300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiphysics simulation of electric motors with an application to stators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Hanappier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Triantafyllidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 253, pp.111406. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2021.111406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crushing of additively manufactured thin-walled metallic lattices: Two-scale strain localization analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Balit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Margerit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 160, pp.103915. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2021.103915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03873524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling of X‐ray computed tomography and surface in situ analysis combined with digital image correlation method to study low cycle fatigue damage micromechanisms in lost foam casting A319 alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Limodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Bartali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 44 (4), pp.916-932. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ffe.13402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A coupled electromagnetic–thermomechanical approach for the modeling of electric motors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Hanappier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Triantafyllidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 149, pp.104315. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2021.104315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-heating behavior during cyclic loadings of 316L stainless steel specimens manufactured or repaired by Directed Energy Deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Balit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Romain Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Szmytka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durbecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 786, pp.139476. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2020.139476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of interlayer dwell time on the microstructure of Inconel 718 Laser Cladded components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guévenoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Laser Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 128, pp.106218. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlastec.2020.106218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution digital image correlation for microstructural strain analysis of a stainless steel repaired by Directed Energy Deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Balit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guévenoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manas V Upadhyay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 270, pp.127632. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matlet.2020.127632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02503766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Synchrotron Radiation–Computed Tomography In-Situ Observations and Digital Volume Correlation to Study Low-Cycle Fatigue Damage Micromechanisms in Lost Foam Casting A319 Alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Limodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Bartali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Witz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buffiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 51 (8), pp.3843-3857. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11661-020-05839-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastic strain localization induced by microstructural gradient in laser cladding repaired structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guévenoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Balit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical and Applied Fracture Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 107, pp.102520. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tafmec.2020.102520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital image correlation for microstructural analysis of deformation pattern in additively manufactured 316L thin walls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Balit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Additive Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31, pp.100862. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.addma.2019.100862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastic zone evolution during fatigue crack growth: Digital image correlation coupled with finite elements method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hosdez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mederic Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-F Witz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Limodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 171, pp.92-102. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2019.04.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue crack growth in compacted and spheroidal graphite cast irons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hosdez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Limodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Witz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.105319. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2019.105319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02311920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue of Additive Manufacturing Specimens: A Comparison with Casting Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Chastand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (8), </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ICEM18-05352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of fatigue properties of Ti-6Al-4V specimens built by electron beam melting (EBM) and selective laser melting (SLM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Chastand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Quaegebeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilson Maia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 143, pp.76-81. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchar.2018.03.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative calorimetric analysis of the fretting damage: Construction of the elastic shakedown boundary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel-Rahman Moustafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 95, pp.143-155. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2016.10.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue crack growth law identification by Digital Image Correlation and electrical potential method for ductile cast iron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Hosdez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Witz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Limodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Fracture Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01665676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of pores on crack initiation in monotonic tensile and cyclic loadings in lost foam casting A319 alloy by using 3D in-situ analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Limodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Bartali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Witz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rian Seghir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 673, pp.362-372. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2016.07.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lifetime prediction methodology for variable fretting fatigue loading: Plasticity effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gandiolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Charkaluk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 92 (2), pp.531-547. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2016.05.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage Investigation in A319 Aluminium Alloy by X-ray Tomography and Digital Volume Correlation during In Situ High-Temperature Fatigue Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Dahdah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Limodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Bartali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Witz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rian Seghir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52 (4), pp.324-335. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/str.12193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical investigation of fatigue strength of grain size gradient materials under heterogeneous stress states in a notched specimen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Bartali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Witz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufrenoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 87, pp.132-142. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2016.01.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dedicated DIC Methodology for Characterizing Plastic Deformation in Single Crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaogang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Witz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Bartali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali Oudriss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rian Seghir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 56 (7), pp.1155-1167. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-016-0159-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01358974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ 3D characterization of high temperature fatigue damage mechanisms in a cast aluminum alloy using synchrotron X-ray tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dezecot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buffiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Köster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Szmytka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 113, pp.254-258. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2015.11.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the Casting Process in High Temperature Fatigue of A319 Aluminium Alloy Investigated By In-Situ X- Ray Tomography and Digital Volume Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Dahdah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Limodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Bartali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Witz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rian Seghir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Structural Integrity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2, pp.3057-3064. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prostr.2016.06.382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of the stress gradient effect under fretting loading by full field measurement techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.R. Moustafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 330-331, pp.160-169. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2014.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01200736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplasticity in Polycrystals: A Thermomechanical Experimental Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rian Seghir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bodelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Witz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufrenoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55 (4), pp.741-752. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-014-9921-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01235785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of process-induced microstructure on hardness of two Al-Si alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadan Tabibian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Szmytka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 646, pp.190-200. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2015.08.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crack nucleation threshold under fretting loading by a thermal method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel-Rahman Moustafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Fouvry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 76, pp.35-44. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.triboint.2013.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Numerical Chain to Optimize Railway Axles with Respect to Fatigue Damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufrenoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Demilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Key Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 611-612, pp.1683-1693. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.611-612.1683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probability density functions: From porosities to fatigue lifetime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Szmytka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadan Tabibian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 63, pp.127-136. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2014.01.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00961217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bipotential versus return mapping algorithms: Implementation of non associated flow rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry de Saxcé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 51 (15-16), pp.2857-2864. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2014.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroscopic yield criteria for ductile materials containing spheroidal voids: An Eshelby-like velocity fields approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Monchiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djimedo Kondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 72, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2013.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00955545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of X-ray microtomography to study the influence of the casting microstructure upon the tensile behaviour of an Al-Si alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Limodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Bartali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lachambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buffiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 324, pp.57-62. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2013.07.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00955455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of sliding on rolling contact fatigue of railway wheels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amavi Langueh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufrenoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Tritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36 (6), pp.515-525. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ffe.12020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of thermomechanical full-field analysis of metallic polycrystals using crystallographic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rian Seghir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Witz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufrenoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (6), pp.395-403. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2012035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the influence of microstructural gradients in the fatigue lifetime estimation of a railway axle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Bartali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Witz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufrenoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATEC Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/20130701007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved Lagrangian thermography procedure for the quantification of the temperature fields within polycrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rian Seghir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Witz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bodelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufrenoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Quantitative InfraRed Thermography Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (1), pp.74-95. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17686733.2013.785207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TMF-LCF life assessment of a Lost Foam Casting A319 aluminum alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadan Tabibian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Szmytka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Oudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2012.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropy effects on the tensile and fatigue behaviour of an oxide dispersion strengthened copper alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Daoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Vogt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bouquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 534, pp.640-648. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2011.12.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TMF criteria for Lost Foam Casting aluminum alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadan Tabibian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Szmytka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Oudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ffe.12006q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and experimental estimation of thermomechanical fields heterogeneity at the grain scale of 316L stainless steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rian Seghir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bodelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufrenoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 53 (1), pp.464-473. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2011.08.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Micromechanics-based modification of the Gurson criterion by using Eshelby-like velocity fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Monchiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (6), pp.940-949. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechsol.2011.05.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the steel grades on rolling contact fatigue of railway wheels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amavi Langueh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufrenoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Demilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10, pp.2633-2638. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2011.04.438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00602413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of heterogeneities in strain and temperature fields at the microstructural level of polycrystalline metals through fully-coupled full-field measurements by Digital Image Correlation and Infrared Thermography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bodelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufrenoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 43 (11), pp.654-670. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2011.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00626385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclic mechanical behavior of Sn3.0Ag0.5Cu alloy under high temperature isothermal ageing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dompierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilson Maia Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brizoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 528, pp.4812-4818. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2011.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital image correlation of metal nanofilms on SU-8 for flexible electronics and MEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Roland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Arscott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Buchaillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (12), pp.125005. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0960-1317/21/12/125005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal ageing induces drastic changes on mechanical and damage behavior of Sn3.0Ag0.5Cu alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dompierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.C. Maia Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brizoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 50 (9-11), pp.1661-1665. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2010.07.125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal ageing induces drastic changes on mechanical and damage behavior of Sn3.0Ag0.5Cu alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dompierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilson Carlos Maia Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brizoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 50 (9-11), pp.1661-1665. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2010.07.125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of thermal ageing on cyclic mechanical properties of SnAgCu alloys for microelectronic assemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dompierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilson Carlos Maia Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brizoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2 (1), pp.1477-1486. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2010.03.159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissipative aspects in high cycle fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41 (5), pp.483-494. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2009.01.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Determination of Fully-Coupled Kinematical and Thermal Fields at the Scale of Grains Under Cyclic Loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bodelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufrenoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (9), pp.723-726. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adem.200900035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00424948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental setup for fully coupled kinematic and thermal measurements at the microstructure scale of an AISI 316L steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bodelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufrenoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 501 (1-2), pp.52-60. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2008.09.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroscopic yield criteria for plastic anisotropic materials containing spheroidal voids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Monchiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djimedo Kondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cazacu Oana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 24 (7), pp.1158-1189. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijplas.2007.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A micromechanical explanation of the mean stress effect in high cycle fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Monchiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djimedo Kondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 35 (6), pp.383-391. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechrescom.2008.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improvement of Gurson-type models of porous materials by using Eshelby-like trial velocity fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Monchiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djimedo Kondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 335 (1), pp.32-41. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2006.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00136688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle micromécanique pour la nucléation de fissures en fatigue polycyclique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Monchiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djimedo Kondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8, pp.537-543. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca:2007077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00264870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticity-damage based micromechanical modelling in high cycle fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Monchiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djimedo Kondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 334 (2), pp.129-136. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2005.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00021651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the mesoscopic thermoplastic dissipation in High-Cycle Fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 334, pp.373-379. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2006.03.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximate yield criteria for anisotropic metals with prolate or oblate voids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Monchiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion-Cosmin Gruescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djimedo Kondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 334, pp.431-439. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2006.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00090592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissipation and fatigue damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 46, pp.524-530. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3139/120.100615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00104249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionnement à la fatigue thermomécanique de structures dans l'industrie automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Bignonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 5 (1), pp.27-40. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca:2004004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00138175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermomechanical design in the automotive industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Bignonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 27, pp.887-895. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1460-2695.2004.00746.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00104247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computational approach to thermomechanical fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lederer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Verger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 26, pp.805-818. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2004.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue design of structures under thermomechanical loadings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Bignonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreï Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ky Dang Van</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 25 (12), pp.1199-1206. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1460-2695.2002.00612.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00111365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An energetic approach in thermomechanical fatigue for silicium molybden cast iron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreï Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials at High Temperatures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 17 (3), pp.373-380. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/mht.2000.17.3.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00111305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure mastering and fatigue behavior of duplex stainless steel obtained with laser powder bed fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Piras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Hor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Toulouse, France. pp.290-299, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21741/9781644903131-33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L-PBF and DED processing of a Ni-based superalloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Solas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Szmytka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Locq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World PM2022 Congress &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Powder Metallurgy Association (EPMA), Oct 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cyclic plasticity study by coupling Digital Image Correlation and Finite Elements methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Hosdez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médéric Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Witz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Limodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photomechanics 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Cycle Fatigue of a Lost Foam Cast Al-Si-Cu alloy: study of the damage mechanisms with X-ray tomography and Digital Volume Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Limodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Dahdah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Bartali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Witz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fatigue 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of 3D damage mechanisms of a cast Al alloy during in‐situ high temperature low cycle fatigue tests using Synchrotron X‐ray tomography and digital volume correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Dahdah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Limodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Bartali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Witz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Tomography of Materials and Structures (ICTMS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lund, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amorçage et propagation de fissures de fatigue dans un alliage Al-Si A319 lors d'essais in situ de fatigue oligocyclique sous tomographie synchrotron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Bartali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Dahdah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Limodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Witz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2017 - 23e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du gradient de microstructure sur les propriétés thermomécaniques dans un rail du secteur ferroviaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Berte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Witz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Bartali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufrénoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2017 - 23e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination d'une loi de propagation de fissure de fatigue et étude de la plasticité cyclique par Corrélation d'Images Numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hosdez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Witz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Limodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Mécanique, Aug 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROBABILISTIC THERMOMECHANICAL FATIGUE CRITERIA FOR SPHEROIDAL GRAPHITE CAST-IRONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Szmytka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth International Conference on Low Cycle Fatigue (LCF8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la tomographie à rayons X à la caractérisation de la microstructure et des mécanismes d'endommagement d'un alliage AlSi7Cu3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Dahdah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Limodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Bartali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Witz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIe Colloque Rayons X et Matière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Lille, France. pp.91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'une technique de couplage de Corrélation d'Images et de Méthode des Éléments Finis appliquée à la fissuration en fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hosdez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médéric Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Witz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Limodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isothermal low cycle fatigue of a lost foam cast Al-Si-Cu alloy: study of the damage mechanisms with synchrotron X-ray tomography and Digital Volume Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Limodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Dahdah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Bartali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Witz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LCF8 Eighth International Conference on Low Cycle Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Dresden, Germany. pp.41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale finite element model to predict microstructural changes induced by wheel-rail rolling contact fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Saint-Aime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufrenoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Fatigue Damage of Structural Materials XI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Hyannis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of a fatigue crack growth law and the influence of the local plasticity by using Digital Image Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Hosdez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Witz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Limodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st European Conference on Fracture, ECF21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Catania, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of kinematic and thermal localizations of perforated plate under plastic deformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Bartali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Witz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 13th Quantitative InfraRed Thermography Conference (QIRT 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Gdansk, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elasto-Plastic Parameter Identification in a Recrystallized Iron Specimen of Heterogeneous Grain Size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Witz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Bartali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufrenoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67th Japanese Joint Conference for the Technology of Plasticity. October 21 – 23, 2016, Saitama</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Saitama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of damage mechanisms in A319 aluminium alloy by X-ray tomography and Digital Volume Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Dahdah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Limodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Bartali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Witz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rian Seghir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the casting microstructure on LCF damage mechanisms in an Al-Si alloy using X-ray tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Bartali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Dahdah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Limodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Witz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Colloquium on Fatigue mechanisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Brno, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Chain of Forging Railway Axle and Wheel Press Fitting Operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufrenoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Demilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Congress on Design and Modeling of Mechanical Systems, CMSM’2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du comportement mécanique d'un gradient de microstructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Bartali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Witz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dufrénoy Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination d'une loi de propagation de fissure de fatigue par corrélation d'images numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Hosdez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Witz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Limodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Mécanique, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and experimental investigation of Lüders bands propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mazière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Witz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Bartali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 25th International Workshop on Computational Mechanics of Materials (IWCMM 25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ fatigue tests under X-ray tomography: damage mechanisms in a cast Aluminium Silicon alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Limodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Dahdah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Bartali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Witz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Solid Mechanics Conference (ESMC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Leganes-Madrid, Spain. pp.676</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The out-of-plane deformation in pure aluminium oligocrystal and its influence on thermographic measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X.G Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Witz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Bartali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufrenoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Charkaluk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th international conference on the Quantitative InfraRed Thermography (QIRT 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the Casting Microstructure upon the Tensile Behaviour in A319 Al‐Si Alloy Investigated by X‐Ray Tomography and Digital Volume Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Limodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Bartali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Réthoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐françois Witz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Congress on 3D Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Annecy, France. pp.73-78, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-48123-4_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic thermal-mechanical fatigue criterion for lost foam casting aluminium alloys based on 2D/3D porosities distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Szmytka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Limodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Osmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FDMD II - JIP 2014 - Fatigue Design &amp; Material Defects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/20141205005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclic plasticity in duplex stainless steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rian Seghir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Bartali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Witz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufrenoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Fatigue 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling of experimental measurements to study the influence of microscopic defects on the fatigue damage in A319 Al-Si alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Limodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Bartali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buffiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FDMD II - JIP 2014 - Fatigue Design &amp; Material Defects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/20141204012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the work hardening stages of nickel single crystals from full-field strain measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X.G Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali Oudriss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Bartali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Witz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rian Seghir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasticité 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the Lost Foam Casting Microstructure on Low Cycle Fatigue Damage of A319 Aluminum Alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Dahdah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Limodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Bartali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Witz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rian Seghir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2nd International Congress on 3D Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Annecy, France. pp.97-102, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-48123-4_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elasto-plastic parameters identification trough Finite Element Model Updating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Witz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Bartali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufrenoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th World Congress on Computational Mechanics (WCCM XI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of grain-scale surface deformation of a pure aluminum polycrystal through kinematic-thermal full-field coupling measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaogang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Witz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Bartali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufrenoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Fracture (ICF13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Pékin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination par analyse thermique des seuils d'amorçage des fissures sous chargement de Fretting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Moustafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Charkaluk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03440635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of residual stresses on rolling contact fatigue of railway wheels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amavi Langueh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufrenoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Demilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Fatigue Design 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Senlis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural strain heterogeneities during low cycle fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Bartali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Limodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LCF7, 7th International Conference on Low Cycle Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of X-ray microtomography to study the influence of the casting microstructure upon the tensile behaviour of an Al-Si alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Limodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Bartali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lachambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st international conference on tomography of materials and structures; ICTMS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale investigation of various gradient effects in fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Bartali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Witz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufrénoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specimen design for the fatigue lifetime evaluation of a forged material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Bartali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Witz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufrenoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13es Journées Internationales de Primptemps (JIP2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermomechanical determination of the CRSS in a polycristal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rian Seghir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X.G Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Bartali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Witz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photomechanics2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la texture dans l'analyse des champs thermomécaniques polycristallins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rian Seghir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Fançois Witz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufrenoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00592819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un critère macroscopique approché pour les milieux plastiques anisotropes contenant des cavités sphéroïdales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Monchiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djimedo Kondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche expérimentale multi-échelle de la fatigue polycyclique d'un acier monophasé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bodelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufrenoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2007, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critères de type Gurson généralisés pour les milieux poreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Monchiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djimedo Kondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche multiéchelle de la fatigue polycyclique prenant en compte un couplage plasticité-endommagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Monchiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djimedo Kondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche multiéchelle du couplage plasticité-endommagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Monchiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djimedo Kondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National Annuel Mecamat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A micromechanical model for high cycle fatigue incorporating plasticity and damage mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Monchiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djimedo Kondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Solid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A micromechanical approach in high cycle fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Monchiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djimedo Kondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Fatigue Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A micromechanical model for crack initiation in high cycle fatigue for metallic materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Monchiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djimedo Kondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Conference on Fracture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Alexandropoulis, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiscale approach of high cycle fatigue of metals including plasticity and microvoids growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Monchiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djimedo Kondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mesomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical approach in thermomechanical fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Fracture (ICF11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de bifurcation et de stabilité dans les milieux poroélastiques endommageables saturés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Monchiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djimedo Kondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Congrès Français de Mécanique (CFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche micromécanique en fatigue polycyclique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Monchiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djimedo Kondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04203518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissipation and Fatigue Damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Low Cycle Fatigue and the Elasto-Plastic Behaviour of Material</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Berlin, Germany. pp.524-530, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3139/120.100615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00117689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life-time prediction of aluminum automotive components under thermo-mechanical cyclic loadings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temperature Fatigue Interaction (SF2M Ninth International Spring Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00117741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the simulation of large viscoplastic structures under anisothermal cyclic loadings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUTAM Symposium on Creep in Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2000, Nagoya, Japan. pp.341-350, </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-015-9628-2_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00116226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A macroscopic crack initiation criterion in multiaxial thermomechanical fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Plasticité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Paris, France. pp.867-874</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00116183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical lifetime assessment of engine parts submitted to thermomechanical fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lederer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAE 2000 World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2000, Detroit, United States. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4271/2000-01-0789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00116123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Énergie dissipée : un critère de dimensionnement à la fatigue thermomécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1999, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00117834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionnement des structures à la fatigue thermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Bignonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ky Dang Van</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dimensionnement en fatigue des Structures (SF2M, 18es Journées de printemps)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00117854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lois de comportement viscoplastiques anisothermes pour calculs cycliques sur structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lederer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Stolz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18es journées sur le dimensionnement des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Paris, France. pp.575-580</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00116547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a failure criterion for thermomechanical multiaxial low cycle fatigue and its industrial application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Bignonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ky Dang Van</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Conference on Low Cycle Fatigure and Elasto-Plastic Behavior of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Garmisch-Partenkirchen, Germany. pp.815-820</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00116524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Additive Manufacturing of Metal Alloys 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Peyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Charkaluk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE; Wiley, 2023, 9781789450552. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394229055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrication additive des alliages métalliques 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Peyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE, 2022, 9781789480559</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrication additive des alliages métalliques 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Peyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE, 2022, 9781789480542</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Additive Manufacturing of Metal Alloys 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Peyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley; ISTE; Wiley, 1, 2022, 9781789450545. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394163380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and fast modelling of microstructures in duplex stainless steel formed by directed energy deposition additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Weisz-Patrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal modeling of DED repair process for slender panels by a 2D semi-analytic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guévenoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Nasiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durbecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509937v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shakedown within polycrystals: a direct numerical assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Magisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry de Saxcé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Kanit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Direct Methods for Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-59810-9_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01772204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the Macroscopic Plastic Yield Behaviour of Microcracked Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Monchiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Particle and Continuum Aspects of Mesomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, 2010, </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9780470610794.ch81⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fatigue thermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">direction : C. Bathias, A. Pineau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fatigue des matériaux et des structures.4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès-Lavoisier, pp.301-370, 2009, Mécanique et ingénierie des matériaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of a fatigue crack growth law by using Digital Image Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Hosdez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Witz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Limodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34e journées de printemps de la SF2M, Microstructure - procédés - propriétés en fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Paris, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIR & TPI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-02057704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId367"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952607v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Girault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Toualbi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Barres" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charkaluk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2025.147979" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961616v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Zurcher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fridrici" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2025.205948" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404551v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Bouvard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Abry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Charkaluk" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2024.109276" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330509v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itziar Serrano-Munoz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Mishurova" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Abreu Faria" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Degener" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-023-09129-4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887899v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Edwards" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Weisz-Patrault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2022.103300" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321641v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hanappier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Triantafyllidis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2021.111406" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873524v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Balit" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Margerit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Constantinescu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2021.103915" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157246v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Wang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Limodin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Bartali" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.13402" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454928v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Charkaluk" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2021.104315" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563296v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Romain Joly" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Szmytka" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durbecq" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2020.139476" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517596v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gu&#233;venoux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hallais" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Charles" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2020.106218" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503766v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tanguy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manas V Upadhyay" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2020.127632" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891999v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Limodin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Witz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Buffiere" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-020-05839-5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509924v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tafmec.2020.102520" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409832v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2019.100862" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309146v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hosdez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mederic Langlois" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Witz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Najjar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2019.04.032" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311920v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Najjar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Witz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2019.105319" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829530v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Chastand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ICEM18-05352" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828928v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Quaegebeur" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson Maia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2018.03.028" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522935v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Rahman Moustafa" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berthel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Fouvry" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2016.10.018" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665676v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Hosdez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Martel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433827v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rian Seghir" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2016.07.036" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383178v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gandiolle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2016.05.025" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419328v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Dahdah" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12193" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279003v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baudoin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Magnier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dufrenoy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2016.01.022" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358974v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaogang Wang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Oudriss" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-016-0159-9" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612309v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2016.06.382" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255815v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dezecot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain K&#246;ster" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maurel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2015.11.017" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200736v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Moustafa" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2014.12.007" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235785v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bodelot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-014-9921-z" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01253000v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadan Tabibian" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Guillemot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2015.08.051" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524153v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2013.10.008" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955545v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Monchiet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djimedo Kondo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2013.05.006" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998495v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Saad" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demilly" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.611-612.1683" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961217v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2014.01.017" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998481v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry de Saxc&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2014.04.004" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955455v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lachambre" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2013.07.034" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863592v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amavi Langueh" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brunel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Tritsch" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.12020" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863628v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2012035" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625249v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Witz" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20130701007" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871131v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17686733.2013.785207" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00757313v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Oudin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2012.01.012" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X16PW9SB-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669670v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak Daoud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Vogt" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bouquerel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Zhang" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2011.12.021" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00757317v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.12006q" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636682v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2011.08.036" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631662v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dompierre" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Aubin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson Maia Filho" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brizoux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2011.03.001" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G3KWL9V8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687856v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kondo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2011.05.008" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602413v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Demilly" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2011.04.438" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626385v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sabatier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2011.08.006" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740993v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roland" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arscott" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Buchaillot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/21/12/125005" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-GBNWSBRP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517341v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dompierre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.C. Maia Filho" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brizoux" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2010.07.125" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5PNTFV3V-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761246v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson Carlos Maia Filho" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761224v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2010.03.159" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376738v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2009.01.018" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424948v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.200900035" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/24F95B23F175165EFAEA5543DF0812FEBD6C50C9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367330v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2008.09.053" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687823v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cazacu Oana" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2007.08.008" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4G94KBHL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333028v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2008.03.004" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136688v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2006.12.002" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264870v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2007077" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021651v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2005.12.002" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082152v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2006.03.014" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090592v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion-Cosmin Gruescu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2006.06.001" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104249v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/120.100615" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138175v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bignonnet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Thomas" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2004004" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104247v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Verger" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-2695.2004.00746.x" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022603v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lederer" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2004.01.006" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111365v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre&#239; Constantinescu" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ky Dang Van" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1460-2695.2002.00612.x" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111305v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/mht.2000.17.3.001" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843998v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Piras" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Hor" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-33" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089265v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Thomas" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Solas" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Locq" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807462v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Langlois" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807449v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669924v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Limodin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926335v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465721v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Long" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465267v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Berte" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bari" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dufr&#233;noy" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465617v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634001v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Constantinescu" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736338v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617612v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769474v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Saint-Aime" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736330v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770119v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Li" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Martel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769482v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729131v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736324v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769012v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444942v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dufr&#233;noy Philippe" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445013v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771050v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mazi&#232;re" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736327v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771104v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.G Wang" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668787v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Witz" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48123-4_12" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612327v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Szmytka" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wang" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Osmond" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adrien" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20141205005" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768660v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612313v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20141204012" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770051v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668786v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48123-4_16" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771055v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771063v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440635v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Moustafa" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768665v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736267v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736294v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717845v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771085v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771079v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592819v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fan&#231;ois Witz" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361122v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493721v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736824v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362557v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736819v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736812v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736809v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736807v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736808v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052536v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736817v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203518v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117689v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117741v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116226v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-015-9628-2_33" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116183v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116123v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2000-01-0789" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117834v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117854v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116547v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Verger" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Stolz" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116524v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313166v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Peyre" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394229055" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313164v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394163380" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313159v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313157v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768058v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509937v2" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Nasiry" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772204v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Magisano" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Kanit" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59810-9_3" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052552v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470610794.ch81" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00454528v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc R&#233;my" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736342v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-02057704v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chrysochoos" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952607v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Girault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Toualbi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Barres" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charkaluk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2025.147979" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961616v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Zurcher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fridrici" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2025.205948" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404551v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Bouvard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Abry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Charkaluk" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2024.109276" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330509v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itziar Serrano-Munoz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Mishurova" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Abreu Faria" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Degener" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-023-09129-4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887899v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Edwards" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Weisz-Patrault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2022.103300" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321641v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hanappier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Triantafyllidis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2021.111406" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873524v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Balit" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Margerit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Constantinescu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2021.103915" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157246v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Wang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Limodin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Bartali" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.13402" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454928v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Charkaluk" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2021.104315" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563296v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Romain Joly" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Szmytka" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durbecq" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2020.139476" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517596v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gu&#233;venoux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hallais" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Charles" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2020.106218" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503766v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tanguy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manas V Upadhyay" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2020.127632" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891999v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Limodin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Witz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Buffiere" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-020-05839-5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509924v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tafmec.2020.102520" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409832v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2019.100862" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309146v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hosdez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mederic Langlois" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Witz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Najjar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2019.04.032" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311920v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Najjar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Witz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2019.105319" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829530v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Chastand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ICEM18-05352" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828928v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Quaegebeur" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson Maia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2018.03.028" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522935v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Rahman Moustafa" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berthel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Fouvry" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2016.10.018" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665676v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Hosdez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Martel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433827v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rian Seghir" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2016.07.036" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383178v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gandiolle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2016.05.025" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419328v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Dahdah" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12193" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279003v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baudoin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Magnier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dufrenoy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2016.01.022" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358974v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaogang Wang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Oudriss" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-016-0159-9" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255815v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dezecot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain K&#246;ster" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maurel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2015.11.017" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612309v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2016.06.382" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200736v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Moustafa" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2014.12.007" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235785v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bodelot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-014-9921-z" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01253000v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadan Tabibian" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Guillemot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2015.08.051" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524153v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2013.10.008" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998495v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Saad" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demilly" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.611-612.1683" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961217v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2014.01.017" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998481v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry de Saxc&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2014.04.004" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955545v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Monchiet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djimedo Kondo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2013.05.006" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955455v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lachambre" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2013.07.034" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863592v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amavi Langueh" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brunel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Tritsch" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.12020" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863628v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2012035" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625249v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Witz" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20130701007" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871131v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17686733.2013.785207" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00757313v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Oudin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2012.01.012" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X16PW9SB-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669670v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak Daoud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Vogt" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bouquerel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Zhang" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2011.12.021" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00757317v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.12006q" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636682v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2011.08.036" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687856v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kondo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2011.05.008" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602413v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Demilly" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2011.04.438" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626385v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sabatier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2011.08.006" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631662v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dompierre" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Aubin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson Maia Filho" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brizoux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2011.03.001" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G3KWL9V8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740993v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roland" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arscott" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Buchaillot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/21/12/125005" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-GBNWSBRP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517341v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dompierre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.C. Maia Filho" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brizoux" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2010.07.125" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5PNTFV3V-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761246v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson Carlos Maia Filho" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761224v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2010.03.159" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376738v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2009.01.018" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424948v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.200900035" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/24F95B23F175165EFAEA5543DF0812FEBD6C50C9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367330v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2008.09.053" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687823v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cazacu Oana" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2007.08.008" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4G94KBHL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333028v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2008.03.004" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136688v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2006.12.002" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264870v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2007077" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021651v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2005.12.002" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082152v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2006.03.014" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090592v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion-Cosmin Gruescu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2006.06.001" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104249v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/120.100615" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138175v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bignonnet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Thomas" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2004004" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104247v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Verger" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-2695.2004.00746.x" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022603v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lederer" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2004.01.006" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111365v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre&#239; Constantinescu" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ky Dang Van" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1460-2695.2002.00612.x" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111305v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/mht.2000.17.3.001" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843998v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Piras" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Hor" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-33" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089265v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Thomas" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Solas" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Locq" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807462v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Langlois" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807449v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669924v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Limodin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465721v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Long" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465267v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Berte" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bari" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dufr&#233;noy" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465617v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634001v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Constantinescu" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736338v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926335v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617612v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769474v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Saint-Aime" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736330v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770119v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Li" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Martel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769482v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729131v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736324v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769012v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444942v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dufr&#233;noy Philippe" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445013v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771050v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mazi&#232;re" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736327v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771104v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.G Wang" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668787v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Witz" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48123-4_12" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612327v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Szmytka" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wang" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Osmond" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adrien" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20141205005" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768660v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612313v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20141204012" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770051v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668786v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48123-4_16" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771055v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771063v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440635v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Moustafa" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768665v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736267v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736294v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717845v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771085v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771079v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592819v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fan&#231;ois Witz" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361122v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493721v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736824v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362557v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736819v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736809v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736812v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736807v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736808v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052536v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736817v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203518v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117689v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117741v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116226v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-015-9628-2_33" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116183v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116123v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2000-01-0789" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117834v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117854v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116547v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Verger" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Stolz" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116524v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313166v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Peyre" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394229055" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313159v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313157v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313164v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394163380" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768058v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509937v2" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Nasiry" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772204v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Magisano" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Kanit" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59810-9_3" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052552v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470610794.ch81" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00454528v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc R&#233;my" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736342v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-02057704v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chrysochoos" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>