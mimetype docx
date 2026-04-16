--- v0 (2026-03-13)
+++ v1 (2026-04-16)
@@ -1111,4539 +1111,4539 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03264846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">What’s in a Name? That Which We Call Sprawl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">disP - The Planning Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 57 (3), pp.22-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02513625.2021.2026648⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03529733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Geopolitics of Urban Green Belts: Between Exclusionary Zoning and the Militarisation of Urban Space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryame Amarouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Max Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geopolitics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14650045.2021.1961222⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03348723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">It's the geography stupid! Planetary urbanization revealed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Public books</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7312/sugr20452-004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02969868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politicising the debate on urban sprawl: The case of the Lyon metropolitan region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Maryame Amarouche</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urban Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.004209802094879. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0042098020948794⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02969871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Où vont les métropoles ? Le retour du modèle américain ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fonciers en débat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (8), pp.1184-1198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-9566.2012.01466.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02969866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mondialisation du confinement Une faille dans la planétarisation de l'urbain ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vie des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02969867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The potential of sustainability of suburban areas in France: Lyon, Strasbourg, Mulhouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Sevenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Nimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lény Grassot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Raux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transportation Research Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Part of special issue : Urban Mobility – Shaping the Future Together mobil.TUM 2018 – International Scientific Conference on Mobility and Transport Conference Proceedings, 41, pp.426-429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trpro.2019.09.070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04660057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Ouest lyonnais et la lutte contre l’étalement urbain. Le « village densifié » comme compromis entre une politique nationale et des intérêts locaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryame Amarouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Charmes</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géoconfluences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02422354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’électeur « vote pour sa maison » aux élections locales Quelles conséquences pour le foncier ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cavailhes</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue foncière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27, pp.24-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02422358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mobilité quotidienne face à la contrainte carbone : Quelles politiques privilégier ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Raux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lény Grassot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Nimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Sévenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Scientifiques du Transport / Scientific Papers in Transportation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 74 | 2018, pp.83-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/cst.12179⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02182407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conversation avec Julie-Anne Boudreau autour des études urbaines et de leurs revues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie-Anne Boudreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Métropoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/metropoles.5757⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01993449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un territoire impertinent ? Analyse géopolitique du périmètre des transports urbains de Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arie Fitria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 113 (3), pp.41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/flux1.113.0041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01952813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des territoires entre ascension et déclin : trajectoires sociales dans la mosaïque périurbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Bacqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Vermeersch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Sociologie du périurbain, 57 (4), pp.681-710. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfs.574.0681⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01640150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Politics of Post-Suburban Densification in Canada and France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Keil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Urban and Regional Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 39 (3), pp.581-602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1468-2427.12194⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01316563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La transformation des quartiers pavillonnaires en question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue foncière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, http://www.revue-fonciere.com/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01170642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redécoupages territoriaux : la métropole lyonnaise face à ses périphéries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arie Fitria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue foncière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, http://www.revue-fonciere.com/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01170641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Pavillon et l'immeuble : géopolitique de la densification dans la région métropolitaine de Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geopolitics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14650045.2021.1961222⟩</w:t>
+              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (1), pp.155-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ges.16.155-181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">What’s in a Name? That Which We Call Sprawl</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01215689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards a critical approach to social mix. Should we redistribute populations or resources?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Books and Ideas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01242101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Middle Class &amp;quot;at Home among the Poor&amp;quot; - How Social Mix Is Lived in Parisian Suburbs: Between Local Attachment and Metropolitan Practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Bacqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Vermeersch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Urban and Regional Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 38 (4), pp.1211--1233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1468-2427.12130⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01640201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Densifier le pavillonnaire par le pavillonnaire ? Perspectives françaises sur les logiques des habitants »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Morel-Brochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de géographie du Québec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, L’urbanisation diffuse à l’aune du développement durable, 58 (165), p. 367-389</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01289165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'artificialisation est-elle vraiment un problème quantitatif ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes foncières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 162, pp.23-28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00849424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La ville sans a priori : pour des projets territoriaux inédits dans le périurbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Offner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Renouveler les approches des phénomènes urbains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14, pp.61-73</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01250195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les communes périurbaines face à la métropole : sécession ou intégration fonctionnelle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01242203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le périurbain, France du repli ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Charmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...30 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Vermeersch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vie des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Éric Charmes</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01419200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gated communities : ghettos for the Rich?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Books and Ideas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01243242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les communes périurbaines ne sont pas des banlieues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, hors série : Questionner l'étalement urbain, 46, pp.21-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01250355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les périurbains aussi ont droit à la ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Place publique (Rennes)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 41, pp.47-50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01250365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une approche théorique des villes : l'actualité du modèle de Tiebout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Économie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Comprendre la ville, 53, pp.40-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/leco.053.0040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01244001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un peu partout, la transformation des villages ruraux en clubs résidentiels me semble à l'oeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Millénaire 3. Le centre de ressource documentaire du Grand Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01250389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vie périurbaine favorise-t-elle le vote Front National ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes foncières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 156, pp.8-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01243266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La ville émiettée : la périurbanisation de la métropole francilienne en questions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers de la métropole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2, pp.41-44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01250349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les gated communities : des ghettos de riches ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vie des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01250972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ensembles résidentiels privés ou municipalités exclusives? Le débat sur le gouvernement local privé revisité au travers des cas de la France et des Etats-Unis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de géographie du Québec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 55 (154), pp.89-107</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01224428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au-delà du rêve du village : le club et la clubbisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01250960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coordination du dossier &amp;quot;la densification en débat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes foncières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 145, pp.19-38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01245057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction au dossier &amp;quot;La densification en débat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes foncières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 145, pp.20-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01245053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cul-de-sacs, superblocks, and environmental areas as supports of residential territorialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Urban Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 15, pp.357 - 374</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01089459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the Residential `Clubbisation' of French Periurban Municipalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urban Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 46 (1), pp.189-212</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00354858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'explosion périurbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes foncières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 138, pp.25-36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00461694v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gentrification et ses pionniers : le rôle des artistes off en question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Vivant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Max Rousseau</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Métropoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3, pp.31-66</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00324079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sécession d'une commune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes foncières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 135, pp.11-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00327598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carte scolaire et clubbisation des petites communes périurbaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociétés contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 67, pp.67-94</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00180733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Malthusianisme foncier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes foncières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 125, pp.12-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00147249v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les périurbains sont-ils anti-urbains ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Annales de la Recherche Urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 102, pp.7-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00191140v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La rue entre réseaux et territoires : avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...30 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Sander</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 66/67, pp.4-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...79 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00143096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suburban fragmentation versus mobilities : is suburbanism opposed to urbanism ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 369, 19 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00139582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Total et le gazoduc birmano-thaïlandais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 70, pp.59-64</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00278341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La densification des lotissements pavillonnaires de grande banlieue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes foncières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 119, pp.14-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00109961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communautés privées ou communes exclusives ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes foncières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 124, pp.16-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...86 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00132252v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réponse à la note de lecture de Jean-Pierre Garnier sur l'ouvrage : La vie périurbaine face à la menace des gated communities, E. Charmes, 2005</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Charmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Procedia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 124-125 (1/2), pp.250-253</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 27, pp.24-27</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00110028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celebration : une horreur urbanistique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes foncières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 115, pp.13-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00107410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le retour à la rue comme support de la gentrification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Charmes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...47 lines deleted...]
-            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 122, pp.115-135</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...79 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00107415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le développement des lotissements clos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes foncières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 109, pp.16-19</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00107421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le fanatisme de l'alignement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Charmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Etudes foncières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 107, pp.35-38</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...117 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00107419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers des premières couronnes plus favorables aux modes doux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TEC Mobilité intelligente [Revue TEC : Transport Environnement Circulation]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 109, pp.20-26</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">The Politics of Post-Suburban Densification in Canada and France</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00108140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Trame viaire périurbaine de Bangkok face aux théories dominantes de l'action collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Charmes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...34 lines deleted...]
-            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 21, pp.17-26</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La transformation des quartiers pavillonnaires en question</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00109520v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Densifier les banlieues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Charmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue foncière</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, http://www.revue-fonciere.com/</w:t>
+              <w:t xml:space="preserve">Etudes foncières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 99, pp.32-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...2997 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00109847v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00109520v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre la rue résidentielle et le boulevard : le cas des soi de Bangkok</w:t>
               </w:r>
@@ -5730,51 +5730,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Losing Growth Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Charmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6598,1281 +6598,1281 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le voisinage dans la vie sociale des individus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bonneval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanie Cayouette-Remblière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Yves Authier; Joanie Cayouette-Remblière. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ce que voisiner veut dire. Une grande enquête sur les liens sociaux de proximité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de France</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.233-270, 2025, Le lien social, 9782130844877</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des ressources et des liens inégalement accessibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Steinmetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanie Cayouette-Remblière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Yves Authier; Joanie Cayouette-Remblière. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ce que voisiner veut dire. Une grande enquête sur les liens sociaux de proximité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUF, pp.69-111, 2025, 9782130844877</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05307713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ce que les théories de la gentrification disent du périurbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Charmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frédéric Richard; Greta Tommasi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La gentrification rurale en France. Pour interroger les inégalités socio-environnementales dans les campagnes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapitre 3, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.73-84, 2025, 9791041301010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05321678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Hélène Steinmetz</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le pavillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Bussi; Matrine Drodz; Fabrice Argounès. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nos Lieux communs. Une géographie du monde contemporain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fayard, pp.17-20, 2024, 9782213725147</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04698010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zéro artificialisation nette : un consensus trompeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Adrien Baysse-Lainé; Florence Nussbaum. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Protéger les terres. Les géographes s'engagent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions, pp.17-31, 2024, 978-2-271-15281-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04693352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les soi de Bangkok : retour sur un détour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Manuelle Franck; Nathalie Lancret; Thierry Sanjuan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lire la ville, éclairer la métropolisation depuis l’Asie du sud-est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IRASEC; Institut de recherche sur l’Asie du Sud-Est contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.91-101, 2024, 978-2-35596-078-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/121x7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04645739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How Big is Grand Paris? Paris, Its Suburbs, and Its Periurbs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Bacqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joanie Cayouette-Remblière</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Hamel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politics of the Periphery: Governing Global Suburbia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">University of Toronto Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.147-173, 2024, Global Suburbanisms, 9781487547097. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3138/jj.11589042.10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04581723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Social mix and its critics: reflections on housing policies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Bacqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Charmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...12 lines deleted...]
-            </w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Research Handbook on Urban Sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Elgar Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.252-268, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4337/9781800888906.00025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Loïc Bonneval</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04581572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The periurban question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Magali Talandier; Josselin Tallec. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Territorial inequalities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wiley; ISTE, pp.107-141, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781394257409.ch4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04698020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au-delà des images d’Epinal : les relations de voisinage dans les communes rurales périurbaines françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Charmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joanie Cayouette-Remblière</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Debroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anna Matuchniak-Mystkowska; Paweł Starosta; Josette Debroux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie des mondes ruraux en Pologne et en France : terrains et études</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Łódź</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.129-154, 2023, 978-83-8331-165-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18778/8331-165-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04411307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La périurbanisation comme ressource pour les espaces ruraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Luna d’Emilio; Xavier Guillot; François Nowakowski. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ruralités en action et pouvoir d'agir. Ici et ailleurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Saint-Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.74-79, 2022, Espace rural &amp; projet spatial (ERPS), 978-2-86272-745-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04164819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">It’s the Geography, Stupid! Planetary Urbanization Revealed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Charmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jean-Yves Authier; Joanie Cayouette-Remblière. </w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Ce que voisiner veut dire. Une grande enquête sur les liens sociaux de proximité</w:t>
+              <w:t xml:space="preserve">Columbia University Press. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Long Year. A 2020 Reader</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9780231204538</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03556268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au-delà de l’opposition entre agriculture et urbanisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roelof Verhage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Boquien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Roelof Verhage. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quand la métropole cesse de s’étaler : Vers de nouveaux équilibres entre villes et campagnes dans l’aire métropolitaine lyonnaise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.233-270, 2025, Le lien social, 9782130844877</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autrement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.28-51, 2022, Cahiers POPSU, 9782080291462</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...835 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...88 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03889536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aménagements et reconfigurations du rapport à l'espace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Charmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10148,51 +10148,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04975775v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Charmes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13604813.2025.2465109" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361054v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanie Cayouette-Rembli&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Steinmetz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04975712v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04855910v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382448v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00420980231212298" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843989v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Debroux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ges.2024.24" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267730v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04164869v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04164858v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03885395v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03272011v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04164865v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03264846v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Raux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charmes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.36910" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03348723v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryame Amarouche" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Rousseau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14650045.2021.1961222" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03529733v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02513625.2021.2026648" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02969871v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098020948794" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02969868v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7312/sugr20452-004" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02969866v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9566.2012.01466.x" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02969867v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422354v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660057v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sevenet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Nimal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ny Grassot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2019.09.070" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422358v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cavailhes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02182407v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie S&#233;venet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.12179" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993449v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie-Anne Boudreau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.5757" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01952813v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie Fitria" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.113.0041" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-08BVHBV1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640150v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bacqu&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Launay" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vermeersch" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.574.0681" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316563v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Keil" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-2427.12194" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01170642v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01170641v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01215689v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.16.155-181" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242101v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640201v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-2427.12130" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6D3A678C87CEA8A6BECFD36296EC59E36BA991BF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289165v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Morel-Brochet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00849424v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250195v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Offner" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242203v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419200v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250365v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01243242v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250355v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250389v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01244001v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leco.053.0040" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01243266v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250349v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250972v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01224428v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250960v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245057v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245053v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01089459v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354858v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00461694v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00324079v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Vivant" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00327598v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00147249v3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00180733v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00191140v3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143096v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Sander" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00139582v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278341v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132252v3" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00109961v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110028v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00107415v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00107410v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00107421v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00107419v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00108140v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00109847v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00109520v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00109857v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572723v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172400v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.autrement.com/metropole-et-eloignement-residentiel/9782746757103" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993417v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.seuil.com/ouvrage/la-revanche-des-villages-eric-charmes/9782021412567" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993435v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-creaphis.com/fr/catalogue/view/1222/quitter-paris/?of=8" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316538v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Mixit%C3%A9_sociale_et_apr%C3%A8s" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640173v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Bridge" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Benson" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Butler" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00677856v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.catal.2011.01" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254045v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Souami" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00122001v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00106881v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321678v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/10338/la-gentrification-rurale-en-france" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307713v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321676v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bonneval" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/ce-que-voisiner-veut-dire" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04698010v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04693352v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04645739v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/irasec/9918" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/121x7" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04581723v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jstor.org/stable/10.3138/jj.11589042.10" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/jj.11589042.10" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581572v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elgaronline.com/edcollchap/book/9781800888906/book-part-9781800888906-25.xml" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800888906.00025" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04698020v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394257409.ch4" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411307v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wydawnictwo.uni.lodz.pl/produkt/sociologie-des-mondes-ruraux-en-pologne-et-en-france-terrains-et-etudes/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18778/8331-165-4" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556268v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04164819v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889536v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roelof Verhage" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Boquien" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.autrement.com/quand-la-metropole-cesse-de-s-etaler/9782080291462" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556001v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Delage" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02969942v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Zouari" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02969938v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Bisson" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Kennedy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinson" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Tallec" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.37058" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02969943v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cardere.fr/agriculture-environnement/158-le-foncier-agricole-dans-une-societe-urbaine-978237649111.html" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03075351v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cardere.fr/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/gbmk-tc25_postface" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316642v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640741v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255356v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Dictionnaire_de_lurbanisme_et_de_lam%c3%a9nagement" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316649v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259632v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01264126v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01264121v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154651v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00180735v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00106888v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00106931v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00106937v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00106941v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00106946v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04164802v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02969875v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547921v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pradel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00107200v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Goldblum" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00122164v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110162v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277940v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourdin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Lefeuvre" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mele" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04975775v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Charmes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13604813.2025.2465109" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361054v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanie Cayouette-Rembli&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Steinmetz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04975712v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04855910v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382448v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00420980231212298" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843989v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Debroux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ges.2024.24" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267730v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04164869v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04164858v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03885395v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03272011v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04164865v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03264846v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Raux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charmes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.36910" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03529733v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Rousseau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02513625.2021.2026648" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03348723v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryame Amarouche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14650045.2021.1961222" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02969868v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7312/sugr20452-004" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02969871v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098020948794" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02969866v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9566.2012.01466.x" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02969867v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660057v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sevenet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Nimal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ny Grassot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2019.09.070" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422354v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422358v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cavailhes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02182407v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie S&#233;venet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.12179" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993449v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie-Anne Boudreau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.5757" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01952813v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie Fitria" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.113.0041" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-08BVHBV1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640150v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bacqu&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Launay" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vermeersch" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.574.0681" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316563v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Keil" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-2427.12194" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01170642v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01170641v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01215689v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.16.155-181" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242101v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640201v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-2427.12130" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6D3A678C87CEA8A6BECFD36296EC59E36BA991BF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289165v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Morel-Brochet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00849424v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250195v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Offner" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242203v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419200v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01243242v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250355v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250365v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01244001v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leco.053.0040" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250389v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01243266v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250349v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250972v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01224428v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250960v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245057v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245053v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01089459v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354858v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00461694v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00324079v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Vivant" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00327598v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00180733v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00147249v3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00191140v3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143096v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Sander" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00139582v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278341v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00109961v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132252v3" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110028v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00107410v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00107415v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00107421v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00107419v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00108140v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00109520v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00109847v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00109857v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572723v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172400v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.autrement.com/metropole-et-eloignement-residentiel/9782746757103" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993417v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.seuil.com/ouvrage/la-revanche-des-villages-eric-charmes/9782021412567" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993435v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-creaphis.com/fr/catalogue/view/1222/quitter-paris/?of=8" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316538v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Mixit%C3%A9_sociale_et_apr%C3%A8s" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640173v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Bridge" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Benson" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Butler" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00677856v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.catal.2011.01" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254045v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Souami" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00122001v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00106881v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321676v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bonneval" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/ce-que-voisiner-veut-dire" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307713v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321678v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/10338/la-gentrification-rurale-en-france" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04698010v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04693352v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04645739v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/irasec/9918" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/121x7" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04581723v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jstor.org/stable/10.3138/jj.11589042.10" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/jj.11589042.10" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581572v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elgaronline.com/edcollchap/book/9781800888906/book-part-9781800888906-25.xml" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800888906.00025" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04698020v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394257409.ch4" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411307v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wydawnictwo.uni.lodz.pl/produkt/sociologie-des-mondes-ruraux-en-pologne-et-en-france-terrains-et-etudes/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18778/8331-165-4" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04164819v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556268v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889536v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roelof Verhage" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Boquien" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.autrement.com/quand-la-metropole-cesse-de-s-etaler/9782080291462" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556001v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Delage" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02969942v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Zouari" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02969938v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Bisson" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Kennedy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinson" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Tallec" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.37058" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02969943v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cardere.fr/agriculture-environnement/158-le-foncier-agricole-dans-une-societe-urbaine-978237649111.html" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03075351v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cardere.fr/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/gbmk-tc25_postface" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316642v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640741v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255356v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Dictionnaire_de_lurbanisme_et_de_lam%c3%a9nagement" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316649v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259632v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01264126v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01264121v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154651v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00180735v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00106888v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00106931v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00106937v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00106941v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00106946v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04164802v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02969875v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547921v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pradel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00107200v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Goldblum" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00122164v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110162v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277940v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourdin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Lefeuvre" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mele" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>