--- v1 (2026-04-16)
+++ v2 (2026-05-23)
@@ -66,5647 +66,5716 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (71)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (72)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Yimby ! Une solution à la crise du logement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fonciers en débat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05597652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'arbre, le maire et le terrain constructible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vie des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, https://laviedesidees.fr/L-arbre-le-maire-et-le-terrain-constructible</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04975712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A qui profite le voisinage ? Le voisinage au prisme des classes sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanie Cayouette-Remblière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Steinmetz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (4), pp.367-386</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05361054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">From the right to the city to the right to the village? French perspectives on the urban-rural divide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Charmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">City</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.1-22. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/13604813.2025.2465109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04975775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">A qui profite le voisinage ? Le voisinage au prisme des classes sociales</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Social ties in and out of the neighbourhood: Between compensation and cumulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanie Cayouette-Remblière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Charmes</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urban Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 61 (8), pp.1581-1603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/00420980231212298⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04382448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les effets de quartier mis en contexte : à propos de la sociabilité locale dans les centres de deux petites villes françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanie Cayouette-Remblière</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...21 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Debroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26, pp.493-524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/ges.2024.24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'arbre, le maire et le terrain constructible</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04843989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une autre histoire de la maison individuelle. Interview d'Arnaud Bouteille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Charmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">Fonciers en débat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, https://fonciers-en-debat.com/une-autre-histoire-de-la-maison-individuelle-entretien-darnaud-bouteille-par-eric-charmes/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04855910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’écologie politique contre les métropoles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">La vie des idées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, https://laviedesidees.fr/L-arbre-le-maire-et-le-terrain-constructible</w:t>
+              <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Une autre histoire de la maison individuelle. Interview d'Arnaud Bouteille</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04267730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jusqu’où les surfaces urbanisées sont-elles artificialisées ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Charmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fonciers en débat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, https://fonciers-en-debat.com/une-autre-histoire-de-la-maison-individuelle-entretien-darnaud-bouteille-par-eric-charmes/</w:t>
+              <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Joanie Cayouette-Remblière</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04164869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La permaculture est un urbanisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vie des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04164858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haro sur le pavillon ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vie des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03885395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De quoi le ZAN (zéro artificialisation nette) est-il le nom ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fonciers en débat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03272011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les nouveaux zonages du territoire français : harmonisation européenne, affirmation des métropoles et retour du rural</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fonciers en débat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04164865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tous en ville ! Faut-il empêcher l’émiettement périurbain pour décarboner la mobilité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Raux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Aménagement, Urbanisme, document 981, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.36910⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03264846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Geopolitics of Urban Green Belts: Between Exclusionary Zoning and the Militarisation of Urban Space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryame Amarouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Charmes</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geopolitics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14650045.2021.1961222⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03348723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What’s in a Name? That Which We Call Sprawl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">disP - The Planning Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 57 (3), pp.22-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02513625.2021.2026648⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03529733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">It's the geography stupid! Planetary urbanization revealed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Public books</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7312/sugr20452-004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02969868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Où vont les métropoles ? Le retour du modèle américain ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fonciers en débat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (8), pp.1184-1198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-9566.2012.01466.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02969866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politicising the debate on urban sprawl: The case of the Lyon metropolitan region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryame Amarouche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urban Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 61 (8), pp.1581-1603. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/00420980231212298⟩</w:t>
+              <w:t xml:space="preserve">, 2020, pp.004209802094879. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0042098020948794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Joanie Cayouette-Remblière</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02969871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mondialisation du confinement Une faille dans la planétarisation de l'urbain ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Charmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vie des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02969867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The potential of sustainability of suburban areas in France: Lyon, Strasbourg, Mulhouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Sevenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Nimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lény Grassot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Raux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transportation Research Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Part of special issue : Urban Mobility – Shaping the Future Together mobil.TUM 2018 – International Scientific Conference on Mobility and Transport Conference Proceedings, 41, pp.426-429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trpro.2019.09.070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04660057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Ouest lyonnais et la lutte contre l’étalement urbain. Le « village densifié » comme compromis entre une politique nationale et des intérêts locaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryame Amarouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Charmes</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géoconfluences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02422354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’électeur « vote pour sa maison » aux élections locales Quelles conséquences pour le foncier ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cavailhes</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Josette Debroux</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue foncière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27, pp.24-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02422358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mobilité quotidienne face à la contrainte carbone : Quelles politiques privilégier ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Raux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lény Grassot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Nimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Sévenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Scientifiques du Transport / Scientific Papers in Transportation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 74 | 2018, pp.83-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/cst.12179⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02182407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conversation avec Julie-Anne Boudreau autour des études urbaines et de leurs revues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie-Anne Boudreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Métropoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/metropoles.5757⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01993449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un territoire impertinent ? Analyse géopolitique du périmètre des transports urbains de Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arie Fitria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 113 (3), pp.41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/flux1.113.0041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01952813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des territoires entre ascension et déclin : trajectoires sociales dans la mosaïque périurbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Bacqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Vermeersch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Sociologie du périurbain, 57 (4), pp.681-710. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfs.574.0681⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01640150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Politics of Post-Suburban Densification in Canada and France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Keil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Urban and Regional Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 39 (3), pp.581-602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1468-2427.12194⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01316563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La transformation des quartiers pavillonnaires en question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue foncière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, http://www.revue-fonciere.com/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01170642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redécoupages territoriaux : la métropole lyonnaise face à ses périphéries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arie Fitria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue foncière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, http://www.revue-fonciere.com/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01170641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Pavillon et l'immeuble : géopolitique de la densification dans la région métropolitaine de Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 26, pp.493-524. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/ges.2024.24⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 16 (1), pp.155-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ges.16.155-181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’écologie politique contre les métropoles ?</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01215689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards a critical approach to social mix. Should we redistribute populations or resources?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Books and Ideas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01242101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Middle Class &amp;quot;at Home among the Poor&amp;quot; - How Social Mix Is Lived in Parisian Suburbs: Between Local Attachment and Metropolitan Practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Bacqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Vermeersch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Urban and Regional Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 38 (4), pp.1211--1233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1468-2427.12130⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01640201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Densifier le pavillonnaire par le pavillonnaire ? Perspectives françaises sur les logiques des habitants »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Morel-Brochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de géographie du Québec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, L’urbanisation diffuse à l’aune du développement durable, 58 (165), p. 367-389</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01289165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'artificialisation est-elle vraiment un problème quantitatif ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes foncières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 162, pp.23-28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00849424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La ville sans a priori : pour des projets territoriaux inédits dans le périurbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Offner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Renouveler les approches des phénomènes urbains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14, pp.61-73</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01250195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les communes périurbaines face à la métropole : sécession ou intégration fonctionnelle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01242203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le périurbain, France du repli ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Charmes</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Vermeersch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vie des idées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023</w:t>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01419200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gated communities : ghettos for the Rich?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Books and Ideas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Éric Charmes</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01243242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les communes périurbaines ne sont pas des banlieues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, hors série : Questionner l'étalement urbain, 46, pp.21-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01250355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les périurbains aussi ont droit à la ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Place publique (Rennes)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 41, pp.47-50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01250365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un peu partout, la transformation des villages ruraux en clubs résidentiels me semble à l'oeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Millénaire 3. Le centre de ressource documentaire du Grand Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01250389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une approche théorique des villes : l'actualité du modèle de Tiebout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Économie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Comprendre la ville, 53, pp.40-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/leco.053.0040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01244001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vie périurbaine favorise-t-elle le vote Front National ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes foncières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 156, pp.8-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01243266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La ville émiettée : la périurbanisation de la métropole francilienne en questions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers de la métropole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2, pp.41-44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01250349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les gated communities : des ghettos de riches ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vie des idées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023</w:t>
+              <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01250972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ensembles résidentiels privés ou municipalités exclusives? Le débat sur le gouvernement local privé revisité au travers des cas de la France et des Etats-Unis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de géographie du Québec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 55 (154), pp.89-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01224428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au-delà du rêve du village : le club et la clubbisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01250960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coordination du dossier &amp;quot;la densification en débat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes foncières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 145, pp.19-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Charles Raux</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01245057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction au dossier &amp;quot;La densification en débat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes foncières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 145, pp.20-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01245053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cul-de-sacs, superblocks, and environmental areas as supports of residential territorialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Urban Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 15, pp.357 - 374</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01089459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the Residential `Clubbisation' of French Periurban Municipalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urban Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 46 (1), pp.189-212</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00354858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'explosion périurbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes foncières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 138, pp.25-36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00461694v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gentrification et ses pionniers : le rôle des artistes off en question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Vivant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Charmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">Métropoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3, pp.31-66</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00324079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sécession d'une commune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes foncières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 135, pp.11-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00327598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carte scolaire et clubbisation des petites communes périurbaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociétés contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 67, pp.67-94</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00180733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les périurbains sont-ils anti-urbains ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Annales de la Recherche Urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 102, pp.7-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00191140v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Malthusianisme foncier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes foncières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 125, pp.12-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00147249v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suburban fragmentation versus mobilities : is suburbanism opposed to urbanism ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Aménagement, Urbanisme, document 981, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 369, 19 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00139582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La rue entre réseaux et territoires : avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cybergeo.36910⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Sander</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 66/67, pp.4-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...79 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00143096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Total et le gazoduc birmano-thaïlandais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 70, pp.59-64</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...92 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00278341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La densification des lotissements pavillonnaires de grande banlieue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes foncières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 119, pp.14-17</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...79 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00109961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communautés privées ou communes exclusives ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes foncières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 124, pp.16-19</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...92 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00132252v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réponse à la note de lecture de Jean-Pierre Garnier sur l'ouvrage : La vie périurbaine face à la menace des gated communities, E. Charmes, 2005</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 124-125 (1/2), pp.250-253</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00110028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le retour à la rue comme support de la gentrification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 122, pp.115-135</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00107415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celebration : une horreur urbanistique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes foncières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 115, pp.13-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...87 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00107410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le développement des lotissements clos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Charmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Procedia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Etudes foncières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 109, pp.16-19</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00107421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le fanatisme de l'alignement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes foncières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 107, pp.35-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 27, pp.24-27</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00107419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers des premières couronnes plus favorables aux modes doux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TEC Mobilité intelligente [Revue TEC : Transport Environnement Circulation]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 109, pp.20-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00108140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Trame viaire périurbaine de Bangkok face aux théories dominantes de l'action collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Charmes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...47 lines deleted...]
-            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 21, pp.17-26</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...79 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00109520v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Densifier les banlieues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes foncières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 99, pp.32-35</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00109847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre la rue résidentielle et le boulevard : le cas des soi de Bangkok</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Charmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 113 (3), pp.41. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1998, 34, pp.21-32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...3424 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00109857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5716,111 +5785,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Losing Growth Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Charmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">disP - The Planning Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 57 (3), 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03572723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5830,3587 +5899,3501 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métropole et éloignement résidentiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Charmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autrement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 144 p., 2021, Essais et documents - Les cahiers POPSU, 9782746757103</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autrement</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 144 p., 2021, Essais et documents - Les cahiers POPSU, 9782746757103</w:t>
+                <w:t xml:space="preserve">halshs-03172400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Revanche des villages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 978-2021412567</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01993417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quitter Paris ? Les classes moyennes entre périphéries et centres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Vermeersch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Charmes</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 978-2021412567</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Bacqué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Créaphis éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 190 p., 2018, 978-2-35428-121-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Vermeersch</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01993435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mixité sociale, et après ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydie Launay</w:t>
+                <w:t xml:space="preserve">Marie-Hélène Bacqué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La vie des idées. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de France</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Ariel Suhamy, 978-2-13-073133-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01316538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Middle Classes and the City</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Bacqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Éric Charmes</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Bridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...22 lines deleted...]
-              <w:t xml:space="preserve">, 190 p., 2018, 978-2-35428-121-2</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Benson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Butler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bacqué, Marie-Hélène and Bridge, Gary. Palgrave Macmillan, 2015, 978-1-137-33280-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01640173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La ville émiettée: essai sur la clubbisation de la vie urbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Charmes</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de France, pp.296, 2011, La ville en débat, Jacques Donzelot, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/puf.catal.2011.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00677856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Villes rêvées, villes durables ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Ariel Suhamy, 978-2-13-073133-7</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taoufik Souami</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eric Charmes, T. Souami. Gallimard, 60 p., 2009, Découvertes (Hors-Série)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...87 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01254045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La rue, village ou décor ?: parcours dans deux rues de Belleville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Charmes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">Bacqué, Marie-Hélène and Bridge, Gary. Palgrave Macmillan, 2015, 978-1-137-33280-8</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Grâne, 160 p., 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00122001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vie périurbaine face à la menace des gated communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Charmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses universitaires de France, pp.296, 2011, La ville en débat, Jacques Donzelot, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">l'Harmattan, 2005, Villes et entreprises</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...198 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00106881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (32)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (31)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le voisinage dans la vie sociale des individus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bonneval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanie Cayouette-Remblière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Yves Authier; Joanie Cayouette-Remblière. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ce que voisiner veut dire. Une grande enquête sur les liens sociaux de proximité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de France</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.233-270, 2025, Le lien social, 9782130844877</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Bonneval</w:t>
+                <w:t xml:space="preserve">hal-05321676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des ressources et des liens inégalement accessibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Steinmetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanie Cayouette-Remblière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Charmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Yves Authier; Joanie Cayouette-Remblière. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ce que voisiner veut dire. Une grande enquête sur les liens sociaux de proximité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, PUF, pp.69-111, 2025, 9782130844877</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05307713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce que les théories de la gentrification disent du périurbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédéric Richard; Greta Tommasi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La gentrification rurale en France. Pour interroger les inégalités socio-environnementales dans les campagnes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chapitre 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.73-84, 2025, 9791041301010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le pavillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Bussi; Matrine Drodz; Fabrice Argounès. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nos Lieux communs. Une géographie du monde contemporain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fayard, pp.17-20, 2024, 9782213725147</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04698010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zéro artificialisation nette : un consensus trompeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Adrien Baysse-Lainé; Florence Nussbaum. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Protéger les terres. Les géographes s'engagent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions, pp.17-31, 2024, 978-2-271-15281-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04693352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les soi de Bangkok : retour sur un détour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Manuelle Franck; Nathalie Lancret; Thierry Sanjuan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lire la ville, éclairer la métropolisation depuis l’Asie du sud-est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IRASEC; Institut de recherche sur l’Asie du Sud-Est contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.91-101, 2024, 978-2-35596-078-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/121x7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Hélène Steinmetz</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04645739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How Big is Grand Paris? Paris, Its Suburbs, and Its Periurbs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Bacqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joanie Cayouette-Remblière</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Hamel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politics of the Periphery: Governing Global Suburbia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">University of Toronto Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.147-173, 2024, Global Suburbanisms, 9781487547097. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3138/jj.11589042.10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04581723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Social mix and its critics: reflections on housing policies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Bacqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Charmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...12 lines deleted...]
-            </w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Research Handbook on Urban Sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Elgar Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.252-268, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4337/9781800888906.00025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Ce que les théories de la gentrification disent du périurbain</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04581572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The periurban question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Charmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Frédéric Richard; Greta Tommasi. </w:t>
-[...24 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Magali Talandier; Josselin Tallec. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Territorial inequalities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wiley; ISTE, pp.107-141, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781394257409.ch4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le pavillon</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04698020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au-delà des images d’Epinal : les relations de voisinage dans les communes rurales périurbaines françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Charmes</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...16 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Debroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anna Matuchniak-Mystkowska; Paweł Starosta; Josette Debroux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie des mondes ruraux en Pologne et en France : terrains et études</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Łódź</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.129-154, 2023, 978-83-8331-165-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18778/8331-165-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04411307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">It’s the Geography, Stupid! Planetary Urbanization Revealed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Charmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Adrien Baysse-Lainé; Florence Nussbaum. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, CNRS Editions, pp.17-31, 2024, 978-2-271-15281-7</w:t>
+              <w:t xml:space="preserve">Columbia University Press. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Long Year. A 2020 Reader</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9780231204538</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les soi de Bangkok : retour sur un détour</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03556268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La périurbanisation comme ressource pour les espaces ruraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Charmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Manuelle Franck; Nathalie Lancret; Thierry Sanjuan. </w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Lire la ville, éclairer la métropolisation depuis l’Asie du sud-est</w:t>
+              <w:t xml:space="preserve">Luna d’Emilio; Xavier Guillot; François Nowakowski. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ruralités en action et pouvoir d'agir. Ici et ailleurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Saint-Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.74-79, 2022, Espace rural &amp; projet spatial (ERPS), 978-2-86272-745-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04164819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au-delà de l’opposition entre agriculture et urbanisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roelof Verhage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Boquien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Roelof Verhage. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quand la métropole cesse de s’étaler : Vers de nouveaux équilibres entre villes et campagnes dans l’aire métropolitaine lyonnaise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autrement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.28-51, 2022, Cahiers POPSU, 9782080291462</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Bacqué</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03889536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aménagements et reconfigurations du rapport à l'espace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Charmes</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">Politics of the Periphery: Governing Global Suburbia</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie Gaille, Philippe Terral. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pandémie. Un fait social total</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Edition, 2021, 9782271138583</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03556001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre fermeture et ouverture. La légitimité d’une centralité populaire de banlieue en question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Zouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antoine Fleury; Matthieu Delage; Lucine Endelstein; Hadrien Dubucs; Serge Weber. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le petit commerce dans la ville monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'oeil d'or, pp.203-216, 2020, 978-2-490437-01-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02969942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mort de l’urbain et le règne de la (grande) ville ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brieuc Bisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loraine Kennedy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Tallec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Félix Adisson; Sabine Barles; Nathalie Blanc; Olivier Coutard; Leila Frouillou; Fanny Rassat (coord.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la recherche urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS éditions, pp.107-123, 2020, 978-2-271-13260-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.editionscnrs.37058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02969938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Postface : De la confrontation aux transactions. Les mutations des relations entre villes et campagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Coline Perrin; Brigitte Nougarèdes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le foncier agricole dans une société urbaine : innovations et enjeux de justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3138/jj.11589042.10⟩</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cardère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 360 p., 2020, 978-2-37649-011-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/gbmk-tc25_postface⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Bacqué</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03075351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un regard neuf sur le périurbain ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurence COSTES. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Territoires du périurbain : quelles nouvelles formes d'appropriation ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.21-28, 2016, 978-2-343-08625-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01316642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le périurbain n'est pas une version dégradée de la ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Charmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...16 lines deleted...]
-              <w:t xml:space="preserve">Research Handbook on Urban Sociology</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Vermeersch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éric Charmes; Marie-Hélène Bacqué. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mixité sociale, et après ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUF</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.81-96, 2016, La vie des idées, 978-2-13-073133-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...70 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01640741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">résidence fermée / gated communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Merlin, Françoise Choay. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de l'urbanisme et de l'aménagement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de France</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Collection Quadrige dicos poche, 8e édition, 978-2-13-063068-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...96 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01255356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anastasia TOUATI; Jérôme CROZY. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La densification résidentielle au service du renouvellement urbain : filières, stratégies et outils</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La documentation française, pp.5-8, 2015, 978-2-11-009943-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, pp.74-79, 2022, Espace rural &amp; projet spatial (ERPS), 978-2-86272-745-5</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01316649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La périurbanisation, d'hier à aujourd'hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">R. De Solere. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La mobilité urbaine en France : enseignement des années 2000-2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions du CERTU, pp.48-49, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9780231204538</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01259632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des utopies urbaines aux villes nouvelles, XIXe et XXe siècles. Les villes nouvelles : des modèles de villes durables ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Y. Veyret, R. Le Goix. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlas des villes durables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Autrement, pp.20-23, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...99 lines deleted...]
-              <w:t xml:space="preserve">, pp.28-51, 2022, Cahiers POPSU, 9782080291462</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01264126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Densité, formes urbaines et villes durables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J. Damon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Villes à vivre, Modes de vie urbains et défis environnementaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Odile Jacob, pp.81-99, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...86 lines deleted...]
-              <w:t xml:space="preserve">, CNRS Edition, 2021, 9782271138583</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01264121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre le spatial et le social : la rue de quartier et les interactions sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe BONNIN. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Architecture, espace pensé, espace vécu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions recherches, pp.127-146, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, L'oeil d'or, pp.203-216, 2020, 978-2-490437-01-6</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00154651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La rue et ses publics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. ASCHER ; M. APEL-MULLER. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La rue est à nous.. tous !</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vauvert, pp.60-99, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...122 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00180735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bangkok et la région métropolitaine de Bangkok</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">KERMAL-TORRES, D. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlas de la Thaïlande. Structures spatiales et développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS/GDR Libergeo/Documentation française-IRD, pp.150-159, 2006</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, pp.335-348, 2020, 978237649111</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00106888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre ouverture et fermeture : les rapports à autrui dans les tissus périurbains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">HAUMONT, B., MOREL, A. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La société des voisins. Partager un habitat collectif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des sciences de l'Homme, pp.109-121, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...83 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00106931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bangkok and the Bangkok metropolitan region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kermel-Torres, D. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlas of Thailand</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD/Silkworm Books, pp.151-159, 2004</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00106937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flux internationaux de capitaux et bulles spéculatives métropolitaines. Le cas de Bangkok et de la Thaïlande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Charmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Laurence COSTES. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.21-28, 2016, 978-2-343-08625-5</w:t>
+              <w:t xml:space="preserve">OSMONT, A., GOLDBLUM, C. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Villes et citadins dans la mondialisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Karthala-Gemdev, pp.91-105, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...99 lines deleted...]
-              <w:t xml:space="preserve">, pp.81-96, 2016, La vie des idées, 978-2-13-073133-7</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00106941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La métropole de Bangkok et sa région urbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">FOUCHER, M. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Asies Nouvelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Belin, pp.218-220, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...763 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
-              <w:r>
-[...122 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00106946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9420,167 +9403,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Potelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire pluriel de la marche en ville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.315-317</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04164802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potelet</w:t>
+                <w:t xml:space="preserve">Post-suburbia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Charmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire pluriel de la marche en ville</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.315-317</w:t>
+              <w:t xml:space="preserve">International Encyclopedia of Human Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02969875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9590,418 +9573,418 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les flux, l'architecture et la ville. Entretien avec David Mangin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00547921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Pradel</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'expatriation dans les métropoles des régions émergentes : quelle insertion locale?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Goldblum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Charmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2008</w:t>
+              <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00107200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Charles Goldblum</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le retour à la rue : entre paysages et usages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00122164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les tissus périurbains face à la menace des gated communities.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00110162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction des unités significatives de la ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Charmes</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2005</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Mele</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...82 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
-              <w:r>
-[...139 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00277940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId211"/>
+      <w:footerReference w:type="default" r:id="rId210"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10148,51 +10131,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04975775v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Charmes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13604813.2025.2465109" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361054v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanie Cayouette-Rembli&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Steinmetz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04975712v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04855910v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382448v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00420980231212298" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843989v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Debroux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ges.2024.24" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267730v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04164869v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04164858v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03885395v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03272011v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04164865v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03264846v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Raux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charmes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.36910" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03529733v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Rousseau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02513625.2021.2026648" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03348723v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryame Amarouche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14650045.2021.1961222" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02969868v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7312/sugr20452-004" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02969871v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098020948794" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02969866v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9566.2012.01466.x" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02969867v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660057v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sevenet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Nimal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ny Grassot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2019.09.070" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422354v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422358v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cavailhes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02182407v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie S&#233;venet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.12179" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993449v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie-Anne Boudreau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.5757" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01952813v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie Fitria" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.113.0041" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-08BVHBV1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640150v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bacqu&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Launay" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vermeersch" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.574.0681" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316563v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Keil" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-2427.12194" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01170642v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01170641v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01215689v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.16.155-181" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242101v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640201v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-2427.12130" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6D3A678C87CEA8A6BECFD36296EC59E36BA991BF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289165v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Morel-Brochet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00849424v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250195v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Offner" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242203v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419200v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01243242v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250355v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250365v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01244001v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leco.053.0040" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250389v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01243266v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250349v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250972v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01224428v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250960v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245057v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245053v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01089459v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354858v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00461694v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00324079v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Vivant" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00327598v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00180733v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00147249v3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00191140v3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143096v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Sander" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00139582v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278341v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00109961v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132252v3" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110028v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00107410v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00107415v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00107421v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00107419v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00108140v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00109520v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00109847v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00109857v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572723v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172400v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.autrement.com/metropole-et-eloignement-residentiel/9782746757103" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993417v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.seuil.com/ouvrage/la-revanche-des-villages-eric-charmes/9782021412567" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993435v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-creaphis.com/fr/catalogue/view/1222/quitter-paris/?of=8" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316538v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Mixit%C3%A9_sociale_et_apr%C3%A8s" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640173v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Bridge" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Benson" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Butler" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00677856v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.catal.2011.01" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254045v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Souami" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00122001v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00106881v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321676v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bonneval" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/ce-que-voisiner-veut-dire" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307713v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321678v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/10338/la-gentrification-rurale-en-france" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04698010v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04693352v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04645739v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/irasec/9918" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/121x7" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04581723v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jstor.org/stable/10.3138/jj.11589042.10" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/jj.11589042.10" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581572v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elgaronline.com/edcollchap/book/9781800888906/book-part-9781800888906-25.xml" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800888906.00025" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04698020v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394257409.ch4" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411307v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wydawnictwo.uni.lodz.pl/produkt/sociologie-des-mondes-ruraux-en-pologne-et-en-france-terrains-et-etudes/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18778/8331-165-4" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04164819v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556268v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889536v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roelof Verhage" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Boquien" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.autrement.com/quand-la-metropole-cesse-de-s-etaler/9782080291462" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556001v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Delage" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02969942v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Zouari" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02969938v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Bisson" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Kennedy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinson" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Tallec" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.37058" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02969943v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cardere.fr/agriculture-environnement/158-le-foncier-agricole-dans-une-societe-urbaine-978237649111.html" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03075351v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cardere.fr/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/gbmk-tc25_postface" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316642v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640741v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255356v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Dictionnaire_de_lurbanisme_et_de_lam%c3%a9nagement" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316649v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259632v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01264126v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01264121v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154651v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00180735v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00106888v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00106931v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00106937v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00106941v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00106946v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04164802v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02969875v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547921v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pradel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00107200v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Goldblum" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00122164v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110162v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277940v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourdin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Lefeuvre" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mele" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05597652v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Charmes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04975712v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361054v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanie Cayouette-Rembli&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Steinmetz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04975775v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13604813.2025.2465109" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382448v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00420980231212298" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843989v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Debroux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ges.2024.24" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04855910v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267730v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04164869v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04164858v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03885395v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03272011v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04164865v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03264846v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Raux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charmes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.36910" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03348723v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryame Amarouche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Rousseau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14650045.2021.1961222" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03529733v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02513625.2021.2026648" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02969868v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7312/sugr20452-004" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02969866v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9566.2012.01466.x" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02969871v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098020948794" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02969867v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660057v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sevenet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Nimal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ny Grassot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2019.09.070" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422354v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422358v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cavailhes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02182407v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie S&#233;venet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.12179" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993449v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie-Anne Boudreau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.5757" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01952813v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie Fitria" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.113.0041" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-08BVHBV1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640150v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bacqu&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Launay" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vermeersch" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.574.0681" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316563v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Keil" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-2427.12194" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01170642v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01170641v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01215689v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.16.155-181" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242101v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640201v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-2427.12130" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6D3A678C87CEA8A6BECFD36296EC59E36BA991BF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289165v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Morel-Brochet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00849424v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250195v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Offner" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242203v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419200v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01243242v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250355v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250365v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250389v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01244001v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leco.053.0040" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01243266v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250349v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250972v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01224428v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250960v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245057v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245053v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01089459v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354858v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00461694v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00324079v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Vivant" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00327598v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00180733v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00191140v3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00147249v3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00139582v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143096v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Sander" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278341v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00109961v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132252v3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110028v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00107415v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00107410v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00107421v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00107419v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00108140v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00109520v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00109847v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00109857v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572723v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172400v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.autrement.com/metropole-et-eloignement-residentiel/9782746757103" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993417v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.seuil.com/ouvrage/la-revanche-des-villages-eric-charmes/9782021412567" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993435v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-creaphis.com/fr/catalogue/view/1222/quitter-paris/?of=8" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316538v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Mixit%C3%A9_sociale_et_apr%C3%A8s" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640173v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Bridge" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Benson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Butler" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00677856v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.catal.2011.01" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254045v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Souami" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00122001v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00106881v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321676v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bonneval" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/ce-que-voisiner-veut-dire" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307713v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321678v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/10338/la-gentrification-rurale-en-france" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04698010v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04693352v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04645739v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/irasec/9918" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/121x7" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04581723v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jstor.org/stable/10.3138/jj.11589042.10" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/jj.11589042.10" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581572v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elgaronline.com/edcollchap/book/9781800888906/book-part-9781800888906-25.xml" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800888906.00025" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04698020v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394257409.ch4" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411307v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wydawnictwo.uni.lodz.pl/produkt/sociologie-des-mondes-ruraux-en-pologne-et-en-france-terrains-et-etudes/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18778/8331-165-4" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556268v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04164819v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889536v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roelof Verhage" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Boquien" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.autrement.com/quand-la-metropole-cesse-de-s-etaler/9782080291462" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556001v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Delage" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02969942v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Zouari" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02969938v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Bisson" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Kennedy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinson" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Tallec" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.37058" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03075351v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cardere.fr/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/gbmk-tc25_postface" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316642v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640741v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255356v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Dictionnaire_de_lurbanisme_et_de_lam%c3%a9nagement" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316649v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259632v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01264126v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01264121v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154651v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00180735v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00106888v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00106931v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00106937v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00106941v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00106946v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04164802v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02969875v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547921v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pradel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00107200v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Goldblum" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00122164v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110162v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277940v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourdin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Lefeuvre" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mele" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>