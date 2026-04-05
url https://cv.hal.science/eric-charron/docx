--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:123.87096774194px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eric Charron </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eric-charron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1660-6368</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">081673108</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">charron_e_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/A-9017-2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CIVIL STATUSEric Charron, 55 years old, Full Professor.French citizen, University Paris Saclay, ISMO Building 520, Orsay.Married, 5 children.Email : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eric.charron@universite-paris-saclay.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UNIVERSITY TRAINING1992 : Diploma from « Ecole Normale Supérieure (ENS) de Cachan ».1992 : Master of Science (DEA) in Condensed Matter Physics, University Paris Sud.1992 : Postgraduate Training Degree in Teaching « Agrégation » in Physics and Chemistry.1994 : PhD in Atomic, Molecular and Optical Physics (AMO), University Paris Sud.2009 : Habilitation Thesis in Atomic, Molecular and Optical Physics (AMO), University Paris Sud.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PROFESSIONAL POSITIONS1995 – 1996 : Postdoctoral Fellow, Weizmann Institute of Sciences, Israel.1996 – 1999 : CNRS Researcher, Laboratory of Molecular Photophysics (LPPM), Orsay.1999 – 2000 : Visiting Scientist, National Institute of Standards & Technology (NIST), USA.2000 – 2008 : CNRS Researcher, Laboratory of Molecular Photophysics (LPPM), Orsay.2008 – 2012 : Associate Professor, Institute for Molecular Sciences (ISMO), University Paris-Sud.2012 – 2020 : University Professor, Institute for Molecular Sciences (ISMO), University Paris-Sud.2020 –           : Full Professor, Institute for Molecular Sciences (ISMO), University Paris-Saclay.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HIGH-LEVEL RESPONSIBILITIES2004 – 2008 : Member of the Chemical-Physics Expert Committee of University Paris Sud.2008 – 2012 : Member of the board of the Department of Chemistry, University Paris-Sud.2012 – 2017 : Deputy Director of the AMO Physics PhD School EDOM of University Paris Saclay.2015 – 2019 : Scientific Expert of the Research Ministry (DGESIP) for the determination of Public Training Policies.2019 – 2022 : Member of the French National Council of Universities (CNU, section 30).2020 – 2022 : Scientific Expert of the French Research Ministry for Quantum Technologies.2020 –           : Director of the Physics PhD School EDOM of Paris-Saclay University.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high-flux source system for matter-wave interferometry exploiting tunable interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Herbst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Estrampes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henning Albers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Vollenkemper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knut Stolzenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-nuclear dynamics of single and double ionization of H2 in ultrafast intense laser pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Vigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Tung Nguyen Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-nuclear dynamics of single and double ionization of H$_2$ in ultrafast intense laser pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -N. Vigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. -T. Nguyen-Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum description of atomic diffraction by material nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Bouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Dutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Garcion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STE-QUEST: Space Time Explorer and QUantum Equivalence principle Space Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Ahlers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Badurina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Bassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Battelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Hermitian wave packet approximation for coupled two-level systems in weak and intense fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raiju Puthumpally-Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Sukharev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theory of Dipole Induced Electromagnetic Transparency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raiju Puthumpally-Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osman Atabek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Sukharev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bell-type inequalities for cold heteronuclear molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perola Milman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arne Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osman Atabek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118788v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial variation of the laser fields and electron dynamics at a gas-solid interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Raseev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00067842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (75)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interferometry of Atomic Matter Waves in the Cold Atom Lab onboard the International Space Station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Sackett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Ahlers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Aveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Boegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.6414. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-50585-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04503401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathfinder experiments with atom interferometry in the Cold Atom Lab onboard the International Space Station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Sackett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Ahlers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Aveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Boegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.6414. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-50585-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matter-wave collimation to picokelvin energies with scattering length and potential shape control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Herbst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Estrampes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henning Albers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Corgier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knut Stolzenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commun.Phys.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (1), pp.132. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42005-024-01621-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum description of atomic diffraction by material nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Garcion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Bouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lecoffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6 (2), pp.023165. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevResearch.6.023165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong Field Non-Franck-Condon Ionization of H2 : A Semi-Classical Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Vigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osman Atabek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Tung Nguyen-Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 232 (13), pp.2081-2093. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjs/s11734-022-00750-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient numerical description of the dynamics of interacting multispecies quantum gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Pichery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Meister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptist Piest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Böhm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernst Maria Rasel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVS Quantum Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5 (4), pp.044401. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/5.0163850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum Gas Mixtures and Dual-Species Atom Interferometry in Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethan R Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David C Aveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas P Bigelow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Boegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Botsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 623 (7987), pp.502-508. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-023-06645-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong-Field Molecular Ionization Beyond The Single Active Electron Approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Vigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.-T. Nguyen-Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osman Atabek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 157 (13), </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0111636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Transient Grating Method to Measure the Dispersion of Elastic Waves in Nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. N. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Boyko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Glushkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1461, pp.012022. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1461/1/012022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interacting quantum mixtures for precision atom interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Corgier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sina Loriani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Ahlers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerine Posso-Trujillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Schubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (12), pp.123008. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/abcbc8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropy Control in Photoelectron Spectra: A Coherent Two-Pulse Interference Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chamakhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Telmini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Atabek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Charron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100 (3), pp.033402. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.100.033402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrational Response of Au-Ag alloy and Porous Au Single nanowires Probed by Ultrafast Pump-Probe Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Delalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Burr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M E Toimil-Molares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5108772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134035v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal control of the transport of Bose-Einstein condensates with atom chips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Amri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Corgier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sugny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rasel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gaaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.5346. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-41784-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing elastic properties of nanowire-based structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Glushkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Glushkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 113 (16), pp.161903 (2018). </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5045665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Frequency Elastic Properties of Nitride Nanowires-Based Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Boyko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tchernycheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1092, pp.012014. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1092/1/012014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02385637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Effective Elastic Properties of Nitride NWs/Polymer Composite Materials Using Laser-Generated Surface Acoustic Waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeny Glushkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Glushkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (11), pp.2319. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app8112319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space-borne Bose–Einstein condensation for precision interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maike Lachmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Seidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Ahlers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Dinkelaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 562 (7727), pp.391-395. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-018-0605-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast manipulation of Bose–Einstein condensates with an atom chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Corgier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Amri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Herr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Ahlers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Rudolph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (5), pp.055002. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/aabdfc⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser-induced electron diffraction: inversion of photo-electron spectra for molecular orbital imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Puthumpally-Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Viau-Trudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nguyen-Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Atabek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 115 (15-16), pp.1889-1897. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00268976.2017.1290837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser-induced electron diffraction: alignment defects and symmetry breaking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nguyen-Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Viau-Trudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Couture-Bienvenue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Puthumpally-Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 115 (15-16), pp.1934-1943. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00268976.2017.1317858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular plasmonics: The role of rovibrational molecular states in exciton-plasmon materials under strong-coupling conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Sukharev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 95 (11), pp.115406. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.95.115406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting spectroscopic molecular parameters from short pulse photo-electron angular distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chamakhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Puthumpally-Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Telmini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 147 (14), pp.144304. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4998818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inversion of strong-field photoelectron spectra for molecular orbital imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Puthumpally-Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Viau-Trudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nguyen-Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Atabek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94 (2), pp.023421. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.94.023421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Hermitian wave packet approximation for coupled two-level systems in weak and intense fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raiju Puthumpally-Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Sukharev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 144 (15), </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4947140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply to &amp;quot; Comment on 'Bose-Einstein condensation with a finite number of particles in a power-law trap'</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Jaouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Telmini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.Not available yet. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.92.017602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical analysis of dipole-induced electromagnetic transparency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raiju Puthumpally-Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osman Atabek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Sukharev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 91 (4), pp.043835. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.91.043835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dipole-Induced Electromagnetic Transparency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raiju Puthumpally-Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Sukharev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osman Atabek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 113, pp.163603. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.113.163603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020256v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Hermitian wave packet approximation of Bloch optical equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Sukharev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 138, pp.024108. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4774056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser induced electron diffraction: a tool for molecular orbital imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tung Nguyen-Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arne Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osman Atabek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 85 (5), pp.053417. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.85.053417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00679964v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast Molecular Imaging by Laser Induced Electron Diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tung Nguyen-Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cornaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saugout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 83 (5), pp.051403(R). </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.83.051403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521533v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum control theory for decoherence suppression in quantum gates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Calarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cirone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cozzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Negretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Recati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Quantum Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 05 (01n02), pp.207-213. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0219749907002645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bose-Einstein condensation with a finite number of particles in a power-law trap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Jaouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Telmini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 83 (2), pp.023616. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.83.023616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00540900v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bose-Einstein condensation in dark power-law laser traps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Jaouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naceur Gaaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Viaris de Lesegno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Telmini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 82 (2), pp.023613. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.82.023613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420289v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled deflection of cold atomic clouds and of Bose-Einstein condensates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naceur Gaaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Telmini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 53 (3), pp.343. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2009-00130-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00172635v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular orientation entanglement and temporal Bell-type inequalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pérola Milman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arne Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osman Atabek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 53 (3), pp.383-392. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2009-00134-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled deflection of cold atomic clouds and of Bose-Einstein condensates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gaaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jaouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Telmini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 53 (3), pp.343-351. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2009-00130-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustration of a bimodal system in Intralipid-20% by polarized light scattering: experiments and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lafait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anastasiadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 94 (2), pp.347-355. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-008-4803-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum: Quantum phase gate and controlled entanglement with polar molecules [Phys. Rev. A 75 , 033414 (2007)]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pérola Milman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arne Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osman Atabek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 77 (3), pp.039907. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.77.039907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H 2 double ionization with few-cycle laser pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saugout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cornaggia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 77 (2), pp.023404. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.77.023404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H$_2$ Double Ionization with Few-Cycle Laser Pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saugout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cornaggia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 77, pp.023404. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.77.023404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum phase gate and controlled entanglement with polar molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pérola Milman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arne Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osman Atabek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 75 (3), pp.033414. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.75.033414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast electro-nuclear dynamics of H2 double ionization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Saugout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cornaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Suzor-Weiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 98 (25), pp.253003. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.98.253003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00123756v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Devices for Cold Atoms and Bose-Einstein Condensates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naceur Gaaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Jaouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Telmini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 935, pp.10. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2795399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144111v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast Electronuclear Dynamics of H 2 Double Ionization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saugout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cornaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Suzor-Weiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 98 (25), pp.253003. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.98.253003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum phase gate and controlled entanglement with polar molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pérola Milman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arne Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osman Atabek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 75 (3), pp.033414. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.75.033414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089723v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bell-Type Inequalities for Cold Heteronuclear Molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Milman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Atabek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 99 (13), </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.99.130405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase information revealed by interferences in the ionization of rotational wave packets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Raoult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 74 (3), pp.033407. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.74.033407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00078947v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical study of a cold atom beam splitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naceur Gaaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Suzor-Weiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Telmini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 74 (2), pp.023620. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.74.023620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00017414v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of the surface state of rough substrates by two different varnishes and influence on the reflected light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mady Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rene de La Rie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John K. Delaney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn M. Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 266 (2), pp.586-591. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2006.05.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed internal-external state approach for quantum computation with neutral atoms on atom chips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cirone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Negretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Schmiedmayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Calarco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Topics in Atomic, Molecular and Optical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.121-132. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9789812772510_0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical analysis of a realistic atom-chip quantum gate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Cirone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Negretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Schmiedmayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Calarco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 74 (1), pp.012308. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.74.012308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00090033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculations of photodissociation in intense laser fields: Validity of the adiabatic elimination of the continuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sukharev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Suzor-Weiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fedorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Quantum Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 99 (4), pp.452-459. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/qua.20033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond dynamics of NaI and CsI aggregated with CH3CN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.T. Stibbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Suzor-Weiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femtochemistry and Femtobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.115-118. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-044451656-5/50022-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of electron correlations on strong field ionization of calcium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Sukharev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Suzor-Weiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 1 (1), pp.18-24. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lapl.200310006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of strong field two-electron ionization via doubly excited states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Sukharev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Suzor-Weiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 13, pp.484</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Third-order nonlinear optical response of Au:SiO 2 thin films: Influence of gold nanoparticle concentration and morphologic parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pinçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Palpant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Debrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 19 (3), pp.395-402. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e20020085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing a Phase Gate Using Quantum Interference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eite Tiesinga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Mies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Williams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 88 (7), pp.077901. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.88.077901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum control of double ionization of calcium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Sukharev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Suzor-Weiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 66 (5), pp.053407. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.66.053407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large optical Kerr effect in matrix-embedded metal nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Pinçon-Roetzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Palpant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Debrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 19 (1-2), pp.51-54. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0928-4931(01)00431-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pump–probe dissociative ionization of NaI and CsI aggregated with CH3CN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darian Stibbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Brenner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Millié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Suzor-Weiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 116 (24), pp.10753-10759. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1478697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum Gates Using Motional States in an Optical Lattice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eite Tiesinga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Mies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Williams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantum Communication, Computing and Measurement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.227-230. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/0-306-47114-0_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pump-probe dissociative ionization of Nal and Csl aggregated CH3CN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.T. Stibbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Brenner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Millie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Suzor-Weiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 116 (24), pp.10753-10759. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1478697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond ionization of CH3CN-NaI and CH3CN-Csl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darian Stibbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Suzor-Weiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Developments in Atomic, Molecular, and Chemical Physics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 39, pp.39-48. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4615-0115-2_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent control in intense laser fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Sheehy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules and Clusters in Intense Laser Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 1, pp.114-141. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/CBO9780511564116.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond multiphoton ionization of free and aggregated NaI via Rydberg states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darian Stibbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Suzor-Weiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 115 (22), pp.10425-10430. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1415439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear single and double ionization of molecules by strong laser pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Pegarkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Suzor-Weiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 32 (14), pp.L363-L369. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-4075/32/14/104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragment-emission patterns from the Coulomb explosion of diatomic molecules in intense laser fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dobosz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Meynadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. D’oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 60 (6), pp.4706-4714. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.60.4706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond dynamics of NaI ionization and dissociative ionization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Suzor-Weiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 108 (10), pp.3922-3931. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.475786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoionization of NaI: inward-outward asymmetry in the wave packet detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Dimicoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Piuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 1 (2), pp.187-192. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/PL00021554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of H 2 + in intense laser fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Giusti-Suzor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Mies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Dimauro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Sheehy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 28 (3), pp.309-339. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-4075/28/3/006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent Control of Isotope Separation in HD+ Photodissociation by Strong Fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Giusti-Suzor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Mies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 75 (15), pp.2815</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00017408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent control of photodissociation in intense laser fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Giusti-Suzor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Meis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 103 (17), pp.7359-7373. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.470308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragment angular distribution in one- and two-color photodissociation by strong laser fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giusti-Suzor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 49 (2), pp.R641-R644. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.49.R641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-color coherent control of H 2 + photodissociation in intense laser fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giusti-Suzor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 71 (5), pp.692-695. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.71.692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular dynamics in intense laser fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giusti-Suzor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, pp.127-138. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.45233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of Isotope Selectivity with Ultra-Fast Intense Laser Pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giusti-Suzor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Chergui. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femtochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 332, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle cohérent de la photodissociation en champ laser intense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique Atomique [physics.atom-ph]. Université Paris Sud - Paris XI, 1994. Français. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00089806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId337"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:123.87096774194px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eric Charron </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eric-charron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1660-6368</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">081673108</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">charron_e_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/A-9017-2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CIVIL STATUSEric Charron, 55 years old, Full Professor.French citizen, University Paris Saclay, ISMO Building 520, Orsay.Married, 5 children.Email : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eric.charron@universite-paris-saclay.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UNIVERSITY TRAINING1992 : Diploma from « Ecole Normale Supérieure (ENS) de Cachan ».1992 : Master of Science (DEA) in Condensed Matter Physics, University Paris Sud.1992 : Postgraduate Training Degree in Teaching « Agrégation » in Physics and Chemistry.1994 : PhD in Atomic, Molecular and Optical Physics (AMO), University Paris Sud.2009 : Habilitation Thesis in Atomic, Molecular and Optical Physics (AMO), University Paris Sud.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PROFESSIONAL POSITIONS1995 – 1996 : Postdoctoral Fellow, Weizmann Institute of Sciences, Israel.1996 – 1999 : CNRS Researcher, Laboratory of Molecular Photophysics (LPPM), Orsay.1999 – 2000 : Visiting Scientist, National Institute of Standards & Technology (NIST), USA.2000 – 2008 : CNRS Researcher, Laboratory of Molecular Photophysics (LPPM), Orsay.2008 – 2012 : Associate Professor, Institute for Molecular Sciences (ISMO), University Paris-Sud.2012 – 2020 : University Professor, Institute for Molecular Sciences (ISMO), University Paris-Sud.2020 –           : Full Professor, Institute for Molecular Sciences (ISMO), University Paris-Saclay.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HIGH-LEVEL RESPONSIBILITIES2004 – 2008 : Member of the Chemical-Physics Expert Committee of University Paris Sud.2008 – 2012 : Member of the board of the Department of Chemistry, University Paris-Sud.2012 – 2017 : Deputy Director of the AMO Physics PhD School EDOM of University Paris Saclay.2015 – 2019 : Scientific Expert of the Research Ministry (DGESIP) for the determination of Public Training Policies.2019 – 2022 : Member of the French National Council of Universities (CNU, section 30).2020 – 2022 : Scientific Expert of the French Research Ministry for Quantum Technologies.2020 –           : Director of the Physics PhD School EDOM of Paris-Saclay University.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (80)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of Casimir-Polder interaction for slow atoms through a material grating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lecoffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Hadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Garcion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.Res.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7 (1), pp.013232. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevResearch.7.013232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interferometry of Atomic Matter Waves in the Cold Atom Lab onboard the International Space Station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Sackett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Ahlers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Aveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Boegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.6414. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-50585-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04503401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathfinder experiments with atom interferometry in the Cold Atom Lab onboard the International Space Station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Sackett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Ahlers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Aveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Boegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.6414. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-50585-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matter-wave collimation to picokelvin energies with scattering length and potential shape control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Herbst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Estrampes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henning Albers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Corgier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knut Stolzenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commun.Phys.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (1), pp.132. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42005-024-01621-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum description of atomic diffraction by material nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Garcion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Bouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lecoffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6 (2), pp.023165. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevResearch.6.023165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong Field Non-Franck-Condon Ionization of H2 : A Semi-Classical Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Vigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osman Atabek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Tung Nguyen-Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 232 (13), pp.2081-2093. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjs/s11734-022-00750-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient numerical description of the dynamics of interacting multispecies quantum gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Pichery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Meister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptist Piest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Böhm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernst Maria Rasel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVS Quantum Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5 (4), pp.044401. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/5.0163850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum Gas Mixtures and Dual-Species Atom Interferometry in Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethan R Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David C Aveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas P Bigelow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Boegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Botsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 623 (7987), pp.502-508. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-023-06645-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-Optical Matter-Wave Lens using Time-Averaged Potentials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Albers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Corgier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Herbst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rajagopalan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commun.Phys.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5, pp.60. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42005-022-00825-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A space-based quantum gas laboratory at picokelvin energy scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naceur Gaaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Meister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Corgier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Pichery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Boegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.7889. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-022-35274-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong-Field Molecular Ionization Beyond The Single Active Electron Approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Vigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.-T. Nguyen-Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osman Atabek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 157 (13), </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0111636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective-Mode Enhanced Matter-Wave Optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Deppner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waldemar Herr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merle Cornelius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stromberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tammo Sternke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 127 (10), pp.100401. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.127.100401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Transient Grating Method to Measure the Dispersion of Elastic Waves in Nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. N. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Boyko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Glushkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1461, pp.012022. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1461/1/012022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interacting quantum mixtures for precision atom interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Corgier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sina Loriani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Ahlers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerine Posso-Trujillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Schubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (12), pp.123008. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/abcbc8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropy Control in Photoelectron Spectra: A Coherent Two-Pulse Interference Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chamakhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Telmini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Atabek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Charron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100 (3), pp.033402. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.100.033402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrational Response of Au-Ag alloy and Porous Au Single nanowires Probed by Ultrafast Pump-Probe Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Delalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Burr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M E Toimil-Molares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5108772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134035v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal control of the transport of Bose-Einstein condensates with atom chips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Amri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Corgier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sugny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rasel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gaaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.5346. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-41784-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept study and preliminary design of a cold atom interferometer for space gravity gradiometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Trimeche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Battelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bertoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Class.Quant.Grav.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 36 (21), pp.215004. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6382/ab4548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097317v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing elastic properties of nanowire-based structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Glushkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Glushkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 113 (16), pp.161903 (2018). </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5045665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Frequency Elastic Properties of Nitride Nanowires-Based Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Boyko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tchernycheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1092, pp.012014. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1092/1/012014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02385637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space-borne Bose–Einstein condensation for precision interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maike Lachmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Seidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Ahlers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Dinkelaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 562 (7727), pp.391-395. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-018-0605-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Effective Elastic Properties of Nitride NWs/Polymer Composite Materials Using Laser-Generated Surface Acoustic Waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeny Glushkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Glushkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (11), pp.2319. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app8112319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast manipulation of Bose–Einstein condensates with an atom chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Corgier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Amri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Herr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Ahlers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Rudolph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (5), pp.055002. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/aabdfc⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser-induced electron diffraction: inversion of photo-electron spectra for molecular orbital imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Puthumpally-Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Viau-Trudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nguyen-Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Atabek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 115 (15-16), pp.1889-1897. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00268976.2017.1290837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser-induced electron diffraction: alignment defects and symmetry breaking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nguyen-Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Viau-Trudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Couture-Bienvenue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Puthumpally-Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 115 (15-16), pp.1934-1943. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00268976.2017.1317858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting spectroscopic molecular parameters from short pulse photo-electron angular distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chamakhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Puthumpally-Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Telmini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 147 (14), pp.144304. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4998818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular plasmonics: The role of rovibrational molecular states in exciton-plasmon materials under strong-coupling conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Sukharev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 95 (11), pp.115406. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.95.115406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inversion of strong-field photoelectron spectra for molecular orbital imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Puthumpally-Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Viau-Trudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nguyen-Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Atabek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94 (2), pp.023421. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.94.023421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Hermitian wave packet approximation for coupled two-level systems in weak and intense fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raiju Puthumpally-Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Sukharev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 144 (15), </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4947140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply to &amp;quot; Comment on 'Bose-Einstein condensation with a finite number of particles in a power-law trap'</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Jaouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Telmini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.Not available yet. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.92.017602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical analysis of dipole-induced electromagnetic transparency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raiju Puthumpally-Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osman Atabek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Sukharev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 91 (4), pp.043835. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.91.043835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dipole-Induced Electromagnetic Transparency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raiju Puthumpally-Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Sukharev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osman Atabek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 113, pp.163603. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.113.163603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020256v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Hermitian wave packet approximation of Bloch optical equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Sukharev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 138, pp.024108. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4774056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser induced electron diffraction: a tool for molecular orbital imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tung Nguyen-Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arne Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osman Atabek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 85 (5), pp.053417. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.85.053417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00679964v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast Molecular Imaging by Laser Induced Electron Diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tung Nguyen-Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cornaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saugout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 83 (5), pp.051403(R). </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.83.051403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521533v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum control theory for decoherence suppression in quantum gates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Calarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cirone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cozzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Negretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Recati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Quantum Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 05 (01n02), pp.207-213. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0219749907002645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bose-Einstein condensation with a finite number of particles in a power-law trap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Jaouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Telmini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 83 (2), pp.023616. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.83.023616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00540900v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bose-Einstein condensation in dark power-law laser traps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Jaouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naceur Gaaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Viaris de Lesegno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Telmini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 82 (2), pp.023613. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.82.023613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420289v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled deflection of cold atomic clouds and of Bose-Einstein condensates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gaaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jaouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Telmini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 53 (3), pp.343-351. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2009-00130-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled deflection of cold atomic clouds and of Bose-Einstein condensates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naceur Gaaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Telmini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 53 (3), pp.343. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2009-00130-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00172635v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular orientation entanglement and temporal Bell-type inequalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pérola Milman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arne Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osman Atabek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 53 (3), pp.383-392. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2009-00134-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H$_2$ Double Ionization with Few-Cycle Laser Pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saugout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cornaggia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 77, pp.023404. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.77.023404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustration of a bimodal system in Intralipid-20% by polarized light scattering: experiments and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lafait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anastasiadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 94 (2), pp.347-355. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-008-4803-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum: Quantum phase gate and controlled entanglement with polar molecules [Phys. Rev. A 75 , 033414 (2007)]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pérola Milman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arne Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osman Atabek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 77 (3), pp.039907. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.77.039907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H 2 double ionization with few-cycle laser pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saugout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cornaggia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 77 (2), pp.023404. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.77.023404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum phase gate and controlled entanglement with polar molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pérola Milman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arne Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osman Atabek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 75 (3), pp.033414. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.75.033414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089723v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bell-Type Inequalities for Cold Heteronuclear Molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Milman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Atabek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 99 (13), </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.99.130405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast electro-nuclear dynamics of H2 double ionization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Saugout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cornaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Suzor-Weiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 98 (25), pp.253003. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.98.253003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00123756v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Devices for Cold Atoms and Bose-Einstein Condensates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naceur Gaaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Jaouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Telmini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 935, pp.10. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2795399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144111v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum phase gate and controlled entanglement with polar molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pérola Milman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arne Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osman Atabek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 75 (3), pp.033414. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.75.033414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast Electronuclear Dynamics of H 2 Double Ionization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saugout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cornaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Suzor-Weiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 98 (25), pp.253003. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.98.253003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical analysis of a realistic atom-chip quantum gate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Cirone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Negretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Schmiedmayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Calarco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 74 (1), pp.012308. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.74.012308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00090033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase information revealed by interferences in the ionization of rotational wave packets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Raoult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 74 (3), pp.033407. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.74.033407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00078947v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical study of a cold atom beam splitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naceur Gaaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Suzor-Weiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Telmini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 74 (2), pp.023620. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.74.023620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00017414v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of the surface state of rough substrates by two different varnishes and influence on the reflected light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mady Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rene de La Rie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John K. Delaney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn M. Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 266 (2), pp.586-591. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2006.05.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed internal-external state approach for quantum computation with neutral atoms on atom chips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cirone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Negretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Schmiedmayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Calarco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Topics in Atomic, Molecular and Optical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.121-132. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9789812772510_0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond dynamics of NaI and CsI aggregated with CH3CN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.T. Stibbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Suzor-Weiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femtochemistry and Femtobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.115-118. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-044451656-5/50022-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculations of photodissociation in intense laser fields: Validity of the adiabatic elimination of the continuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sukharev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Suzor-Weiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fedorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Quantum Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 99 (4), pp.452-459. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/qua.20033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of electron correlations on strong field ionization of calcium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Sukharev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Suzor-Weiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 1 (1), pp.18-24. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lapl.200310006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of strong field two-electron ionization via doubly excited states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Sukharev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Suzor-Weiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 13, pp.484</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond ionization of CH3CN-NaI and CH3CN-Csl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darian Stibbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Suzor-Weiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Developments in Atomic, Molecular, and Chemical Physics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 39, pp.39-48. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4615-0115-2_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pump-probe dissociative ionization of Nal and Csl aggregated CH3CN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.T. Stibbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Brenner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Millie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Suzor-Weiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 116 (24), pp.10753-10759. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1478697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Third-order nonlinear optical response of Au:SiO 2 thin films: Influence of gold nanoparticle concentration and morphologic parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pinçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Palpant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Debrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 19 (3), pp.395-402. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e20020085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing a Phase Gate Using Quantum Interference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eite Tiesinga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Mies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Williams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 88 (7), pp.077901. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.88.077901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large optical Kerr effect in matrix-embedded metal nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Pinçon-Roetzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Palpant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Debrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 19 (1-2), pp.51-54. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0928-4931(01)00431-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum control of double ionization of calcium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Sukharev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Suzor-Weiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 66 (5), pp.053407. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.66.053407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pump–probe dissociative ionization of NaI and CsI aggregated with CH3CN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darian Stibbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Brenner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Millié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Suzor-Weiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 116 (24), pp.10753-10759. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1478697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum Gates Using Motional States in an Optical Lattice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eite Tiesinga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Mies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Williams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantum Communication, Computing and Measurement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.227-230. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/0-306-47114-0_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent control in intense laser fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Sheehy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules and Clusters in Intense Laser Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 1, pp.114-141. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/CBO9780511564116.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond multiphoton ionization of free and aggregated NaI via Rydberg states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darian Stibbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Suzor-Weiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 115 (22), pp.10425-10430. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1415439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragment-emission patterns from the Coulomb explosion of diatomic molecules in intense laser fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dobosz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Meynadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. D’oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 60 (6), pp.4706-4714. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.60.4706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear single and double ionization of molecules by strong laser pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Pegarkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Suzor-Weiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 32 (14), pp.L363-L369. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-4075/32/14/104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoionization of NaI: inward-outward asymmetry in the wave packet detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Dimicoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Piuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 1 (2), pp.187-192. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/PL00021554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond dynamics of NaI ionization and dissociative ionization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Suzor-Weiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 108 (10), pp.3922-3931. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.475786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of H 2 + in intense laser fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Giusti-Suzor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Mies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Dimauro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Sheehy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 28 (3), pp.309-339. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-4075/28/3/006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent Control of Isotope Separation in HD+ Photodissociation by Strong Fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Giusti-Suzor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Mies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 75 (15), pp.2815</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00017408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent control of photodissociation in intense laser fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Giusti-Suzor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Meis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 103 (17), pp.7359-7373. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.470308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragment angular distribution in one- and two-color photodissociation by strong laser fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giusti-Suzor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 49 (2), pp.R641-R644. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.49.R641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular dynamics in intense laser fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giusti-Suzor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, pp.127-138. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.45233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-color coherent control of H 2 + photodissociation in intense laser fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giusti-Suzor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 71 (5), pp.692-695. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.71.692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-nuclear dynamics of single and double ionization of H2 in ultrafast intense laser pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Vigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Tung Nguyen Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high-flux source system for matter-wave interferometry exploiting tunable interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Herbst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Estrampes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henning Albers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Vollenkemper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knut Stolzenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of Casimir-Polder interaction for slow atoms through a material grating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lecoffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Hadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Garcion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-nuclear dynamics of single and double ionization of H$_2$ in ultrafast intense laser pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -N. Vigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. -T. Nguyen-Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum description of atomic diffraction by material nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Bouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Dutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Garcion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STE-QUEST: Space Time Explorer and QUantum Equivalence principle Space Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Ahlers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Badurina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Bassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Battelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Hermitian wave packet approximation for coupled two-level systems in weak and intense fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raiju Puthumpally-Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Sukharev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theory of Dipole Induced Electromagnetic Transparency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raiju Puthumpally-Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osman Atabek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Sukharev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bell-type inequalities for cold heteronuclear molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perola Milman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arne Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osman Atabek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118788v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial variation of the laser fields and electron dynamics at a gas-solid interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Raseev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00067842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of Isotope Selectivity with Ultra-Fast Intense Laser Pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giusti-Suzor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Chergui. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femtochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 332, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle cohérent de la photodissociation en champ laser intense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique Atomique [physics.atom-ph]. Université Paris Sud - Paris XI, 1994. Français. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00089806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId364"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4A79E52E"/>
+    <w:nsid w:val="E3F338F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-charron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1660-6368" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081673108" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/charron_e_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-9017-2011" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eric.charron@universite-paris-saclay.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380204v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Herbst" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Estrampes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Albers" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Vollenkemper" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut Stolzenberg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223529v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Vigneau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Tung Nguyen Dang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380200v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -N. Vigneau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. -T. Nguyen-Dang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352813v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bouton" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Dutier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fabre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Garcion" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380188v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Ahlers" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Badurina" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Bassi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Battelier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Beaufils" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273276v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raiju Puthumpally-Joseph" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Sukharev" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102428v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osman Atabek" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118788v3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perola Milman" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Keller" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00067842v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Raseev" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503401v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Williams" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Sackett" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aveline" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boegel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-50585-6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716036v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264342v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Corgier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-024-01621-w" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716038v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lecoffre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Charron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.6.023165" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781484v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Tung Nguyen-Dang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-022-00750-z" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380193v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Pichery" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Meister" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptist Piest" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas B&#246;hm" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst Maria Rasel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/5.0163850" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158473v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan R Elliott" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C Aveline" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas P Bigelow" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Botsi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06645-w" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777456v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-T. Nguyen-Dang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0111636" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024947v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Charron" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. N. Lu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonello" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boyko" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Glushkov" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1461/1/012022" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110841v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Loriani" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerine Posso-Trujillo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schubert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/abcbc8" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476590v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chamakhi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Telmini" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Atabek" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.100.033402" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134035v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Delalande" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Burr" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jouini" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M E Toimil-Molares" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5108772" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380150v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amri" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Corgier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sugny" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rasel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gaaloul" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41784-z" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01913851v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Glushkova" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5045665" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385637v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tchernycheva" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1092/1/012014" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01954341v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Glushkov" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Glushkova" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bonello" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Lu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app8112319" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380145v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Becker" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maike Lachmann" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Seidel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Dinkelaker" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-018-0605-1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380132v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Corgier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Amri" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Herr" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ahlers" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rudolph" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/aabdfc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380106v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Puthumpally-Joseph" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Viau-Trudel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peters" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nguyen-Dang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2017.1290837" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380101v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Couture-Bienvenue" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2017.1317858" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380113v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.115406" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380121v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4998818" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380096v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.94.023421" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380082v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4947140" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172617v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jaouadi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Telmini" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.92.017602" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380076v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.91.043835" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020256v3" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.163603" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737132v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4774056" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679964v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Peters" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tung Nguyen-Dang" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.85.053417" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521533v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cornaggia" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saugout" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.83.051403" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379952v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Calarco" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cirone" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cozzini" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Negretti" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Recati" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219749907002645" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540900v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Jaouadi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Telmini" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.83.023616" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420289v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Gaaloul" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Viaris de Lesegno" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pruvost" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.82.023613" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172635v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2009-00130-9" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380033v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;rola Milman" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2009-00134-5" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380045v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jaouadi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pruvost" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521067v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bordier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Andraud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lafait" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anastasiadou" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-008-4803-9" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QLQHL42F-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380018v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.77.039907" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380023v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saugout" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cornaggia" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.77.023404" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173197v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379948v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.75.033414" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123756v3" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Saugout" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Suzor-Weiner" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.253003" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144111v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2795399" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379938v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089723v2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380012v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Milman" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Keller" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.130405" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078947v3" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Raoult" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.74.033407" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017414v4" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.74.023620" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281513v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mady Elias" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rene de La Rie" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John K. Delaney" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn M. Morales" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2006.05.051" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P1G5NFVS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379934v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schmiedmayer" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812772510_0009" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090033v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Cirone" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.74.012308" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379907v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sukharev" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Suzor-Weiner" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fedorov" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.20033" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QLN9HS3Z-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379902v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.T. Stibbe" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-044451656-5/50022-0" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379897v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sukharev" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Suzor-Weiner" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lapl.200310006" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3QT9N7C7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379885v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316774v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pin&#231;on" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Palpant" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Prot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Debrus" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e20020085" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G5WFVRK2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379847v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eite Tiesinga" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Mies" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Williams" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.88.077901" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379820v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.66.053407" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316790v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Pin&#231;on-Roetzinger" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0928-4931(01)00431-3" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V79W2W38-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379839v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darian Stibbe" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Brenner" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Milli&#233;" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1478697" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379812v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-306-47114-0_35" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2H03R511-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144547v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brenner" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Millie" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379853v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4615-0115-2_6" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3DCJZKD0-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379798v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Sheehy" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9780511564116.005" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379784v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1415439" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379758v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Pegarkov" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/32/14/104" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-60TH80XM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379762v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schmidt" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dobosz" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Meynadier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D&#8217;oliveira" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Normand" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.60.4706" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379756v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.475786" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379749v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mons" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dimicoli" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Piuzzi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/PL00021554" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L9PKXK4L-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379613v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Giusti-Suzor" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Mies" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Dimauro" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Sheehy" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/28/3/006" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-8722SD1W-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017408v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Giusti-Suzor" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379622v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Meis" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.470308" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379596v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giusti-Suzor" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mies" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.49.R641" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379573v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.71.692" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379592v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.45233" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379740v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00089806v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-charron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1660-6368" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081673108" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/charron_e_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-9017-2011" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eric.charron@universite-paris-saclay.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027984v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lecoffre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Hadi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bruneau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Garcion" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fabre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.7.013232" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503401v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Williams" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Sackett" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Ahlers" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aveline" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boegel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-50585-6" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716036v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264342v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Herbst" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Estrampes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Albers" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Corgier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut Stolzenberg" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-024-01621-w" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716038v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bouton" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Charron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.6.023165" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781484v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Vigneau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osman Atabek" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Tung Nguyen-Dang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-022-00750-z" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380193v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Pichery" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Meister" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptist Piest" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas B&#246;hm" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst Maria Rasel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/5.0163850" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158473v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan R Elliott" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C Aveline" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas P Bigelow" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Botsi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06645-w" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564494v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Albers" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Corgier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Herbst" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rajagopalan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schubert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-022-00825-2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997291v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Gaaloul" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-35274-6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777456v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-T. Nguyen-Dang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0111636" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335554v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Deppner" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldemar Herr" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merle Cornelius" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stromberger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tammo Sternke" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.127.100401" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024947v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Charron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. N. Lu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonello" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boyko" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Glushkov" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1461/1/012022" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110841v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Loriani" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerine Posso-Trujillo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schubert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/abcbc8" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476590v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chamakhi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Telmini" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Atabek" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.100.033402" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134035v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Delalande" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Burr" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jouini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M E Toimil-Molares" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5108772" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380150v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sugny" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rasel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gaaloul" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41784-z" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097317v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trimeche" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Battelier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Becker" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertoldi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouyer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ab4548" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01913851v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Glushkova" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5045665" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385637v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tchernycheva" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1092/1/012014" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380145v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Becker" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maike Lachmann" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Seidel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Dinkelaker" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-018-0605-1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01954341v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Glushkov" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Glushkova" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bonello" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Lu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app8112319" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380132v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Corgier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Amri" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Herr" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ahlers" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rudolph" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/aabdfc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380106v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Puthumpally-Joseph" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Viau-Trudel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peters" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nguyen-Dang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2017.1290837" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380101v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Couture-Bienvenue" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2017.1317858" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380121v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4998818" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380113v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Sukharev" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.115406" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380096v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.94.023421" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380082v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raiju Puthumpally-Joseph" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4947140" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172617v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jaouadi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Telmini" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.92.017602" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380076v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.91.043835" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020256v3" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.163603" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737132v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4774056" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679964v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Peters" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tung Nguyen-Dang" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Keller" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.85.053417" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521533v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cornaggia" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saugout" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.83.051403" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379952v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Calarco" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cirone" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cozzini" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Negretti" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Recati" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219749907002645" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540900v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Jaouadi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Telmini" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.83.023616" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420289v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Viaris de Lesegno" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pruvost" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.82.023613" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380045v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jaouadi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pruvost" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2009-00130-9" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172635v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380033v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;rola Milman" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2009-00134-5" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173197v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.77.023404" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521067v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bordier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Andraud" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lafait" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anastasiadou" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-008-4803-9" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QLQHL42F-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380018v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.77.039907" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380023v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saugout" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cornaggia" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089723v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.75.033414" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380012v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Milman" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Keller" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.130405" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123756v3" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Saugout" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Suzor-Weiner" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.253003" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144111v2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2795399" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379948v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379938v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090033v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Cirone" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schmiedmayer" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.74.012308" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078947v3" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Raoult" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.74.033407" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017414v4" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.74.023620" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281513v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mady Elias" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rene de La Rie" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John K. Delaney" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn M. Morales" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2006.05.051" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P1G5NFVS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379934v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812772510_0009" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379902v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.T. Stibbe" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Suzor-Weiner" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-044451656-5/50022-0" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379907v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sukharev" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fedorov" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.20033" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QLN9HS3Z-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379897v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sukharev" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Suzor-Weiner" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lapl.200310006" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3QT9N7C7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379885v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379853v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darian Stibbe" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4615-0115-2_6" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3DCJZKD0-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144547v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brenner" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Millie" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1478697" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316774v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pin&#231;on" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Palpant" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Prot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Debrus" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e20020085" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G5WFVRK2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379847v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eite Tiesinga" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Mies" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Williams" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.88.077901" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316790v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Pin&#231;on-Roetzinger" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0928-4931(01)00431-3" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V79W2W38-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379820v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.66.053407" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379839v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Brenner" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Milli&#233;" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379812v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-306-47114-0_35" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2H03R511-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379798v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Sheehy" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9780511564116.005" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379784v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1415439" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379762v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schmidt" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dobosz" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Meynadier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D&#8217;oliveira" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Normand" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.60.4706" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379758v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Pegarkov" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/32/14/104" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-60TH80XM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379749v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mons" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dimicoli" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Piuzzi" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/PL00021554" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L9PKXK4L-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379756v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.475786" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379613v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Giusti-Suzor" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Mies" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Dimauro" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Sheehy" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/28/3/006" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-8722SD1W-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017408v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Giusti-Suzor" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379622v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Meis" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.470308" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379596v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giusti-Suzor" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mies" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.49.R641" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379592v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.45233" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379573v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.71.692" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223529v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Tung Nguyen Dang" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380204v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Vollenkemper" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651562v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380200v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -N. Vigneau" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. -T. Nguyen-Dang" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352813v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Dutier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380188v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Badurina" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Bassi" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Battelier" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Beaufils" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273276v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102428v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118788v3" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perola Milman" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00067842v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Raseev" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379740v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00089806v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>