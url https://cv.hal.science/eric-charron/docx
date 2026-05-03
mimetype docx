--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:123.87096774194px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eric Charron </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eric-charron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1660-6368</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">081673108</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">charron_e_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/A-9017-2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CIVIL STATUSEric Charron, 55 years old, Full Professor.French citizen, University Paris Saclay, ISMO Building 520, Orsay.Married, 5 children.Email : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eric.charron@universite-paris-saclay.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UNIVERSITY TRAINING1992 : Diploma from « Ecole Normale Supérieure (ENS) de Cachan ».1992 : Master of Science (DEA) in Condensed Matter Physics, University Paris Sud.1992 : Postgraduate Training Degree in Teaching « Agrégation » in Physics and Chemistry.1994 : PhD in Atomic, Molecular and Optical Physics (AMO), University Paris Sud.2009 : Habilitation Thesis in Atomic, Molecular and Optical Physics (AMO), University Paris Sud.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PROFESSIONAL POSITIONS1995 – 1996 : Postdoctoral Fellow, Weizmann Institute of Sciences, Israel.1996 – 1999 : CNRS Researcher, Laboratory of Molecular Photophysics (LPPM), Orsay.1999 – 2000 : Visiting Scientist, National Institute of Standards & Technology (NIST), USA.2000 – 2008 : CNRS Researcher, Laboratory of Molecular Photophysics (LPPM), Orsay.2008 – 2012 : Associate Professor, Institute for Molecular Sciences (ISMO), University Paris-Sud.2012 – 2020 : University Professor, Institute for Molecular Sciences (ISMO), University Paris-Sud.2020 –           : Full Professor, Institute for Molecular Sciences (ISMO), University Paris-Saclay.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HIGH-LEVEL RESPONSIBILITIES2004 – 2008 : Member of the Chemical-Physics Expert Committee of University Paris Sud.2008 – 2012 : Member of the board of the Department of Chemistry, University Paris-Sud.2012 – 2017 : Deputy Director of the AMO Physics PhD School EDOM of University Paris Saclay.2015 – 2019 : Scientific Expert of the Research Ministry (DGESIP) for the determination of Public Training Policies.2019 – 2022 : Member of the French National Council of Universities (CNU, section 30).2020 – 2022 : Scientific Expert of the French Research Ministry for Quantum Technologies.2020 –           : Director of the Physics PhD School EDOM of Paris-Saclay University.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (80)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of Casimir-Polder interaction for slow atoms through a material grating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lecoffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Hadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Garcion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.Res.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7 (1), pp.013232. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevResearch.7.013232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interferometry of Atomic Matter Waves in the Cold Atom Lab onboard the International Space Station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Sackett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Ahlers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Aveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Boegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.6414. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-50585-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04503401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathfinder experiments with atom interferometry in the Cold Atom Lab onboard the International Space Station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Sackett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Ahlers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Aveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Boegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.6414. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-50585-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matter-wave collimation to picokelvin energies with scattering length and potential shape control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Herbst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Estrampes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henning Albers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Corgier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knut Stolzenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commun.Phys.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (1), pp.132. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42005-024-01621-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum description of atomic diffraction by material nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Garcion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Bouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lecoffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6 (2), pp.023165. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevResearch.6.023165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong Field Non-Franck-Condon Ionization of H2 : A Semi-Classical Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Vigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osman Atabek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Tung Nguyen-Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 232 (13), pp.2081-2093. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjs/s11734-022-00750-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient numerical description of the dynamics of interacting multispecies quantum gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Pichery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Meister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptist Piest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Böhm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernst Maria Rasel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVS Quantum Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5 (4), pp.044401. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/5.0163850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum Gas Mixtures and Dual-Species Atom Interferometry in Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethan R Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David C Aveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas P Bigelow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Boegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Botsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 623 (7987), pp.502-508. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-023-06645-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-Optical Matter-Wave Lens using Time-Averaged Potentials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Albers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Corgier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Herbst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rajagopalan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commun.Phys.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5, pp.60. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42005-022-00825-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A space-based quantum gas laboratory at picokelvin energy scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naceur Gaaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Meister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Corgier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Pichery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Boegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.7889. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-022-35274-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong-Field Molecular Ionization Beyond The Single Active Electron Approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Vigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.-T. Nguyen-Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osman Atabek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 157 (13), </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0111636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective-Mode Enhanced Matter-Wave Optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Deppner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waldemar Herr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merle Cornelius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stromberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tammo Sternke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 127 (10), pp.100401. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.127.100401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Transient Grating Method to Measure the Dispersion of Elastic Waves in Nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. N. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Boyko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Glushkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1461, pp.012022. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1461/1/012022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interacting quantum mixtures for precision atom interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Corgier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sina Loriani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Ahlers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerine Posso-Trujillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Schubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (12), pp.123008. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/abcbc8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropy Control in Photoelectron Spectra: A Coherent Two-Pulse Interference Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chamakhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Telmini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Atabek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Charron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100 (3), pp.033402. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.100.033402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrational Response of Au-Ag alloy and Porous Au Single nanowires Probed by Ultrafast Pump-Probe Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Delalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Burr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M E Toimil-Molares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5108772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134035v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal control of the transport of Bose-Einstein condensates with atom chips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Amri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Corgier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sugny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rasel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gaaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.5346. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-41784-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept study and preliminary design of a cold atom interferometer for space gravity gradiometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Trimeche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Battelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bertoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Class.Quant.Grav.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 36 (21), pp.215004. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6382/ab4548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097317v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing elastic properties of nanowire-based structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Glushkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Glushkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 113 (16), pp.161903 (2018). </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5045665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Frequency Elastic Properties of Nitride Nanowires-Based Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Boyko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tchernycheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1092, pp.012014. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1092/1/012014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02385637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space-borne Bose–Einstein condensation for precision interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maike Lachmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Seidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Ahlers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Dinkelaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 562 (7727), pp.391-395. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-018-0605-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Effective Elastic Properties of Nitride NWs/Polymer Composite Materials Using Laser-Generated Surface Acoustic Waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeny Glushkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Glushkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (11), pp.2319. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app8112319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast manipulation of Bose–Einstein condensates with an atom chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Corgier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Amri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Herr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Ahlers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Rudolph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (5), pp.055002. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/aabdfc⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser-induced electron diffraction: inversion of photo-electron spectra for molecular orbital imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Puthumpally-Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Viau-Trudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nguyen-Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Atabek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 115 (15-16), pp.1889-1897. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00268976.2017.1290837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser-induced electron diffraction: alignment defects and symmetry breaking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nguyen-Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Viau-Trudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Couture-Bienvenue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Puthumpally-Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 115 (15-16), pp.1934-1943. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00268976.2017.1317858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting spectroscopic molecular parameters from short pulse photo-electron angular distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chamakhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Puthumpally-Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Telmini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 147 (14), pp.144304. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4998818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular plasmonics: The role of rovibrational molecular states in exciton-plasmon materials under strong-coupling conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Sukharev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 95 (11), pp.115406. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.95.115406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inversion of strong-field photoelectron spectra for molecular orbital imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Puthumpally-Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Viau-Trudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nguyen-Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Atabek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94 (2), pp.023421. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.94.023421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Hermitian wave packet approximation for coupled two-level systems in weak and intense fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raiju Puthumpally-Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Sukharev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 144 (15), </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4947140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply to &amp;quot; Comment on 'Bose-Einstein condensation with a finite number of particles in a power-law trap'</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Jaouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Telmini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.Not available yet. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.92.017602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical analysis of dipole-induced electromagnetic transparency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raiju Puthumpally-Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osman Atabek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Sukharev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 91 (4), pp.043835. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.91.043835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dipole-Induced Electromagnetic Transparency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raiju Puthumpally-Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Sukharev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osman Atabek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 113, pp.163603. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.113.163603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020256v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Hermitian wave packet approximation of Bloch optical equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Sukharev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 138, pp.024108. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4774056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser induced electron diffraction: a tool for molecular orbital imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tung Nguyen-Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arne Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osman Atabek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 85 (5), pp.053417. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.85.053417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00679964v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast Molecular Imaging by Laser Induced Electron Diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tung Nguyen-Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cornaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saugout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 83 (5), pp.051403(R). </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.83.051403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521533v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum control theory for decoherence suppression in quantum gates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Calarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cirone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cozzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Negretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Recati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Quantum Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 05 (01n02), pp.207-213. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0219749907002645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bose-Einstein condensation with a finite number of particles in a power-law trap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Jaouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Telmini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 83 (2), pp.023616. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.83.023616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00540900v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bose-Einstein condensation in dark power-law laser traps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Jaouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naceur Gaaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Viaris de Lesegno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Telmini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 82 (2), pp.023613. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.82.023613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420289v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled deflection of cold atomic clouds and of Bose-Einstein condensates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gaaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jaouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Telmini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 53 (3), pp.343-351. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2009-00130-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled deflection of cold atomic clouds and of Bose-Einstein condensates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naceur Gaaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Telmini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 53 (3), pp.343. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2009-00130-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00172635v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular orientation entanglement and temporal Bell-type inequalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pérola Milman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arne Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osman Atabek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 53 (3), pp.383-392. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2009-00134-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H$_2$ Double Ionization with Few-Cycle Laser Pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saugout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cornaggia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 77, pp.023404. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.77.023404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustration of a bimodal system in Intralipid-20% by polarized light scattering: experiments and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lafait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anastasiadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 94 (2), pp.347-355. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-008-4803-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum: Quantum phase gate and controlled entanglement with polar molecules [Phys. Rev. A 75 , 033414 (2007)]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pérola Milman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arne Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osman Atabek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 77 (3), pp.039907. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.77.039907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H 2 double ionization with few-cycle laser pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saugout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cornaggia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 77 (2), pp.023404. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.77.023404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum phase gate and controlled entanglement with polar molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pérola Milman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arne Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osman Atabek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 75 (3), pp.033414. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.75.033414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089723v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bell-Type Inequalities for Cold Heteronuclear Molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Milman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Atabek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 99 (13), </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.99.130405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast electro-nuclear dynamics of H2 double ionization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Saugout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cornaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Suzor-Weiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 98 (25), pp.253003. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.98.253003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00123756v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Devices for Cold Atoms and Bose-Einstein Condensates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naceur Gaaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Jaouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Telmini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 935, pp.10. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2795399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144111v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum phase gate and controlled entanglement with polar molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pérola Milman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arne Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osman Atabek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 75 (3), pp.033414. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.75.033414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast Electronuclear Dynamics of H 2 Double Ionization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saugout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cornaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Suzor-Weiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 98 (25), pp.253003. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.98.253003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical analysis of a realistic atom-chip quantum gate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Cirone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Negretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Schmiedmayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Calarco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 74 (1), pp.012308. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.74.012308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00090033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase information revealed by interferences in the ionization of rotational wave packets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Raoult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 74 (3), pp.033407. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.74.033407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00078947v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical study of a cold atom beam splitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naceur Gaaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Suzor-Weiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Telmini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 74 (2), pp.023620. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.74.023620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00017414v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of the surface state of rough substrates by two different varnishes and influence on the reflected light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mady Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rene de La Rie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John K. Delaney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn M. Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 266 (2), pp.586-591. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2006.05.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed internal-external state approach for quantum computation with neutral atoms on atom chips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cirone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Negretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Schmiedmayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Calarco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Topics in Atomic, Molecular and Optical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.121-132. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9789812772510_0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond dynamics of NaI and CsI aggregated with CH3CN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.T. Stibbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Suzor-Weiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femtochemistry and Femtobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.115-118. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-044451656-5/50022-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculations of photodissociation in intense laser fields: Validity of the adiabatic elimination of the continuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sukharev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Suzor-Weiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fedorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Quantum Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 99 (4), pp.452-459. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/qua.20033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of electron correlations on strong field ionization of calcium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Sukharev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Suzor-Weiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 1 (1), pp.18-24. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lapl.200310006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of strong field two-electron ionization via doubly excited states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Sukharev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Suzor-Weiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 13, pp.484</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond ionization of CH3CN-NaI and CH3CN-Csl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darian Stibbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Suzor-Weiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Developments in Atomic, Molecular, and Chemical Physics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 39, pp.39-48. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4615-0115-2_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pump-probe dissociative ionization of Nal and Csl aggregated CH3CN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.T. Stibbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Brenner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Millie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Suzor-Weiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 116 (24), pp.10753-10759. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1478697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Third-order nonlinear optical response of Au:SiO 2 thin films: Influence of gold nanoparticle concentration and morphologic parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pinçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Palpant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Debrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 19 (3), pp.395-402. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e20020085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing a Phase Gate Using Quantum Interference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eite Tiesinga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Mies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Williams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 88 (7), pp.077901. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.88.077901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large optical Kerr effect in matrix-embedded metal nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Pinçon-Roetzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Palpant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Debrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 19 (1-2), pp.51-54. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0928-4931(01)00431-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum control of double ionization of calcium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Sukharev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Suzor-Weiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 66 (5), pp.053407. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.66.053407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pump–probe dissociative ionization of NaI and CsI aggregated with CH3CN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darian Stibbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Brenner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Millié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Suzor-Weiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 116 (24), pp.10753-10759. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1478697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum Gates Using Motional States in an Optical Lattice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eite Tiesinga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Mies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Williams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantum Communication, Computing and Measurement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.227-230. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/0-306-47114-0_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent control in intense laser fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Sheehy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules and Clusters in Intense Laser Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 1, pp.114-141. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/CBO9780511564116.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond multiphoton ionization of free and aggregated NaI via Rydberg states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darian Stibbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Suzor-Weiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 115 (22), pp.10425-10430. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1415439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragment-emission patterns from the Coulomb explosion of diatomic molecules in intense laser fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dobosz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Meynadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. D’oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 60 (6), pp.4706-4714. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.60.4706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear single and double ionization of molecules by strong laser pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Pegarkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Suzor-Weiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 32 (14), pp.L363-L369. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-4075/32/14/104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoionization of NaI: inward-outward asymmetry in the wave packet detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Dimicoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Piuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 1 (2), pp.187-192. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/PL00021554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond dynamics of NaI ionization and dissociative ionization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Suzor-Weiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 108 (10), pp.3922-3931. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.475786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of H 2 + in intense laser fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Giusti-Suzor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Mies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Dimauro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Sheehy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 28 (3), pp.309-339. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-4075/28/3/006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent Control of Isotope Separation in HD+ Photodissociation by Strong Fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Giusti-Suzor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Mies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 75 (15), pp.2815</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00017408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent control of photodissociation in intense laser fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Giusti-Suzor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Meis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 103 (17), pp.7359-7373. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.470308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragment angular distribution in one- and two-color photodissociation by strong laser fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giusti-Suzor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 49 (2), pp.R641-R644. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.49.R641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular dynamics in intense laser fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giusti-Suzor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, pp.127-138. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.45233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-color coherent control of H 2 + photodissociation in intense laser fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giusti-Suzor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 71 (5), pp.692-695. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.71.692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-nuclear dynamics of single and double ionization of H2 in ultrafast intense laser pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Vigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Tung Nguyen Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high-flux source system for matter-wave interferometry exploiting tunable interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Herbst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Estrampes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henning Albers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Vollenkemper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knut Stolzenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of Casimir-Polder interaction for slow atoms through a material grating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lecoffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Hadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Garcion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-nuclear dynamics of single and double ionization of H$_2$ in ultrafast intense laser pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -N. Vigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. -T. Nguyen-Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum description of atomic diffraction by material nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Bouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Dutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Garcion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STE-QUEST: Space Time Explorer and QUantum Equivalence principle Space Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Ahlers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Badurina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Bassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Battelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Hermitian wave packet approximation for coupled two-level systems in weak and intense fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raiju Puthumpally-Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Sukharev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theory of Dipole Induced Electromagnetic Transparency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raiju Puthumpally-Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osman Atabek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Sukharev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bell-type inequalities for cold heteronuclear molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perola Milman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arne Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osman Atabek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118788v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial variation of the laser fields and electron dynamics at a gas-solid interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Raseev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00067842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of Isotope Selectivity with Ultra-Fast Intense Laser Pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giusti-Suzor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Chergui. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femtochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 332, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle cohérent de la photodissociation en champ laser intense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique Atomique [physics.atom-ph]. Université Paris Sud - Paris XI, 1994. Français. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00089806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId364"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:123.87096774194px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eric Charron </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eric-charron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1660-6368</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">081673108</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">charron_e_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/A-9017-2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CIVIL STATUSEric Charron, 55 years old, Full Professor.French citizen, University Paris Saclay, ISMO Building 520, Orsay.Married, 5 children.Email : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eric.charron@universite-paris-saclay.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UNIVERSITY TRAINING1992 : Diploma from « Ecole Normale Supérieure (ENS) de Cachan ».1992 : Master of Science (DEA) in Condensed Matter Physics, University Paris Sud.1992 : Postgraduate Training Degree in Teaching « Agrégation » in Physics and Chemistry.1994 : PhD in Atomic, Molecular and Optical Physics (AMO), University Paris Sud.2009 : Habilitation Thesis in Atomic, Molecular and Optical Physics (AMO), University Paris Sud.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PROFESSIONAL POSITIONS1995 – 1996 : Postdoctoral Fellow, Weizmann Institute of Sciences, Israel.1996 – 1999 : CNRS Researcher, Laboratory of Molecular Photophysics (LPPM), Orsay.1999 – 2000 : Visiting Scientist, National Institute of Standards & Technology (NIST), USA.2000 – 2008 : CNRS Researcher, Laboratory of Molecular Photophysics (LPPM), Orsay.2008 – 2012 : Associate Professor, Institute for Molecular Sciences (ISMO), University Paris-Sud.2012 – 2020 : University Professor, Institute for Molecular Sciences (ISMO), University Paris-Sud.2020 –           : Full Professor, Institute for Molecular Sciences (ISMO), University Paris-Saclay.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HIGH-LEVEL RESPONSIBILITIES2004 – 2008 : Member of the Chemical-Physics Expert Committee of University Paris Sud.2008 – 2012 : Member of the board of the Department of Chemistry, University Paris-Sud.2012 – 2017 : Deputy Director of the AMO Physics PhD School EDOM of University Paris Saclay.2015 – 2019 : Scientific Expert of the Research Ministry (DGESIP) for the determination of Public Training Policies.2019 – 2022 : Member of the French National Council of Universities (CNU, section 30).2020 – 2022 : Scientific Expert of the French Research Ministry for Quantum Technologies.2020 –           : Director of the Physics PhD School EDOM of Paris-Saclay University.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (80)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of Casimir-Polder interaction for slow atoms through a material grating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lecoffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Hadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Garcion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.Res.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7 (1), pp.013232. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevResearch.7.013232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interferometry of Atomic Matter Waves in the Cold Atom Lab onboard the International Space Station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Sackett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Ahlers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Aveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Boegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.6414. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-50585-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04503401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathfinder experiments with atom interferometry in the Cold Atom Lab onboard the International Space Station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Sackett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Ahlers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Aveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Boegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.6414. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-50585-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matter-wave collimation to picokelvin energies with scattering length and potential shape control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Herbst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Estrampes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henning Albers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Corgier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knut Stolzenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commun.Phys.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (1), pp.132. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42005-024-01621-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum description of atomic diffraction by material nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Garcion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Bouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lecoffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6 (2), pp.023165. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevResearch.6.023165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong Field Non-Franck-Condon Ionization of H2 : A Semi-Classical Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Vigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osman Atabek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Tung Nguyen-Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 232 (13), pp.2081-2093. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjs/s11734-022-00750-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient numerical description of the dynamics of interacting multispecies quantum gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Pichery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Meister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptist Piest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Böhm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernst Maria Rasel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVS Quantum Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5 (4), pp.044401. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/5.0163850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum Gas Mixtures and Dual-Species Atom Interferometry in Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethan R Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David C Aveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas P Bigelow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Boegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Botsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 623 (7987), pp.502-508. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-023-06645-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-Optical Matter-Wave Lens using Time-Averaged Potentials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Albers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Corgier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Herbst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rajagopalan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commun.Phys.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5, pp.60. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42005-022-00825-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A space-based quantum gas laboratory at picokelvin energy scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naceur Gaaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Meister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Corgier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Pichery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Boegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.7889. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-022-35274-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong-Field Molecular Ionization Beyond The Single Active Electron Approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Vigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.-T. Nguyen-Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osman Atabek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 157 (13), </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0111636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective-Mode Enhanced Matter-Wave Optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Deppner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waldemar Herr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merle Cornelius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stromberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tammo Sternke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 127 (10), pp.100401. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.127.100401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Transient Grating Method to Measure the Dispersion of Elastic Waves in Nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. N. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Boyko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Glushkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1461, pp.012022. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1461/1/012022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interacting quantum mixtures for precision atom interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Corgier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sina Loriani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Ahlers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerine Posso-Trujillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Schubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (12), pp.123008. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/abcbc8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropy Control in Photoelectron Spectra: A Coherent Two-Pulse Interference Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chamakhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Telmini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Atabek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Charron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100 (3), pp.033402. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.100.033402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrational Response of Au-Ag alloy and Porous Au Single nanowires Probed by Ultrafast Pump-Probe Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Delalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Burr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M E Toimil-Molares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5108772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134035v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal control of the transport of Bose-Einstein condensates with atom chips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Amri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Corgier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sugny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rasel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gaaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.5346. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-41784-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept study and preliminary design of a cold atom interferometer for space gravity gradiometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Trimeche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Battelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bertoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Class.Quant.Grav.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 36 (21), pp.215004. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6382/ab4548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097317v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing elastic properties of nanowire-based structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Glushkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Glushkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 113 (16), pp.161903 (2018). </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5045665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Frequency Elastic Properties of Nitride Nanowires-Based Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Boyko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tchernycheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1092, pp.012014. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1092/1/012014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02385637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space-borne Bose–Einstein condensation for precision interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maike Lachmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Seidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Ahlers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Dinkelaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 562 (7727), pp.391-395. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-018-0605-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Effective Elastic Properties of Nitride NWs/Polymer Composite Materials Using Laser-Generated Surface Acoustic Waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeny Glushkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Glushkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (11), pp.2319. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app8112319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast manipulation of Bose–Einstein condensates with an atom chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Corgier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Amri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Herr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Ahlers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Rudolph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (5), pp.055002. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/aabdfc⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser-induced electron diffraction: inversion of photo-electron spectra for molecular orbital imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Puthumpally-Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Viau-Trudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nguyen-Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Atabek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 115 (15-16), pp.1889-1897. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00268976.2017.1290837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser-induced electron diffraction: alignment defects and symmetry breaking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nguyen-Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Viau-Trudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Couture-Bienvenue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Puthumpally-Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 115 (15-16), pp.1934-1943. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00268976.2017.1317858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting spectroscopic molecular parameters from short pulse photo-electron angular distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chamakhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Puthumpally-Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Telmini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 147 (14), pp.144304. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4998818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular plasmonics: The role of rovibrational molecular states in exciton-plasmon materials under strong-coupling conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Sukharev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 95 (11), pp.115406. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.95.115406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inversion of strong-field photoelectron spectra for molecular orbital imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Puthumpally-Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Viau-Trudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nguyen-Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Atabek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94 (2), pp.023421. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.94.023421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Hermitian wave packet approximation for coupled two-level systems in weak and intense fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raiju Puthumpally-Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Sukharev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 144 (15), </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4947140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply to &amp;quot; Comment on 'Bose-Einstein condensation with a finite number of particles in a power-law trap'</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Jaouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Telmini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.Not available yet. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.92.017602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical analysis of dipole-induced electromagnetic transparency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raiju Puthumpally-Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osman Atabek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Sukharev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 91 (4), pp.043835. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.91.043835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dipole-Induced Electromagnetic Transparency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raiju Puthumpally-Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Sukharev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osman Atabek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 113, pp.163603. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.113.163603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020256v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Hermitian wave packet approximation of Bloch optical equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Sukharev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 138, pp.024108. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4774056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser induced electron diffraction: a tool for molecular orbital imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tung Nguyen-Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arne Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osman Atabek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 85 (5), pp.053417. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.85.053417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00679964v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast Molecular Imaging by Laser Induced Electron Diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tung Nguyen-Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cornaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saugout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 83 (5), pp.051403(R). </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.83.051403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521533v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum control theory for decoherence suppression in quantum gates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Calarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cirone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cozzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Negretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Recati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Quantum Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 05 (01n02), pp.207-213. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0219749907002645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bose-Einstein condensation with a finite number of particles in a power-law trap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Jaouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Telmini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 83 (2), pp.023616. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.83.023616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00540900v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bose-Einstein condensation in dark power-law laser traps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Jaouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naceur Gaaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Viaris de Lesegno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Telmini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 82 (2), pp.023613. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.82.023613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420289v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled deflection of cold atomic clouds and of Bose-Einstein condensates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naceur Gaaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Telmini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 53 (3), pp.343. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2009-00130-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00172635v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular orientation entanglement and temporal Bell-type inequalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pérola Milman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arne Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osman Atabek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 53 (3), pp.383-392. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2009-00134-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled deflection of cold atomic clouds and of Bose-Einstein condensates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gaaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jaouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Telmini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 53 (3), pp.343-351. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2009-00130-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustration of a bimodal system in Intralipid-20% by polarized light scattering: experiments and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lafait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anastasiadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 94 (2), pp.347-355. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-008-4803-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum: Quantum phase gate and controlled entanglement with polar molecules [Phys. Rev. A 75 , 033414 (2007)]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pérola Milman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arne Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osman Atabek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 77 (3), pp.039907. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.77.039907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H 2 double ionization with few-cycle laser pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saugout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cornaggia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 77 (2), pp.023404. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.77.023404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H$_2$ Double Ionization with Few-Cycle Laser Pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saugout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cornaggia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 77, pp.023404. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.77.023404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast electro-nuclear dynamics of H2 double ionization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Saugout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cornaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Suzor-Weiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 98 (25), pp.253003. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.98.253003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00123756v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum phase gate and controlled entanglement with polar molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pérola Milman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arne Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osman Atabek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 75 (3), pp.033414. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.75.033414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Devices for Cold Atoms and Bose-Einstein Condensates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naceur Gaaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Jaouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Telmini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 935, pp.10. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2795399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144111v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast Electronuclear Dynamics of H 2 Double Ionization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saugout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cornaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Suzor-Weiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 98 (25), pp.253003. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.98.253003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum phase gate and controlled entanglement with polar molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pérola Milman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arne Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osman Atabek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 75 (3), pp.033414. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.75.033414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089723v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bell-Type Inequalities for Cold Heteronuclear Molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Milman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Atabek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 99 (13), </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.99.130405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase information revealed by interferences in the ionization of rotational wave packets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Raoult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 74 (3), pp.033407. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.74.033407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00078947v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical study of a cold atom beam splitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naceur Gaaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Suzor-Weiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Telmini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 74 (2), pp.023620. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.74.023620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00017414v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of the surface state of rough substrates by two different varnishes and influence on the reflected light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mady Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rene de La Rie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John K. Delaney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn M. Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 266 (2), pp.586-591. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2006.05.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed internal-external state approach for quantum computation with neutral atoms on atom chips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cirone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Negretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Schmiedmayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Calarco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Topics in Atomic, Molecular and Optical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.121-132. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9789812772510_0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical analysis of a realistic atom-chip quantum gate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Cirone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Negretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Schmiedmayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Calarco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 74 (1), pp.012308. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.74.012308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00090033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculations of photodissociation in intense laser fields: Validity of the adiabatic elimination of the continuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sukharev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Suzor-Weiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fedorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Quantum Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 99 (4), pp.452-459. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/qua.20033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond dynamics of NaI and CsI aggregated with CH3CN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.T. Stibbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Suzor-Weiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femtochemistry and Femtobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.115-118. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-044451656-5/50022-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of electron correlations on strong field ionization of calcium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Sukharev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Suzor-Weiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 1 (1), pp.18-24. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lapl.200310006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of strong field two-electron ionization via doubly excited states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Sukharev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Suzor-Weiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 13, pp.484</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing a Phase Gate Using Quantum Interference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eite Tiesinga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Mies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Williams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 88 (7), pp.077901. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.88.077901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Third-order nonlinear optical response of Au:SiO 2 thin films: Influence of gold nanoparticle concentration and morphologic parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pinçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Palpant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Debrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 19 (3), pp.395-402. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e20020085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large optical Kerr effect in matrix-embedded metal nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Pinçon-Roetzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Palpant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Debrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 19 (1-2), pp.51-54. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0928-4931(01)00431-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum control of double ionization of calcium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Sukharev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Suzor-Weiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 66 (5), pp.053407. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.66.053407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pump–probe dissociative ionization of NaI and CsI aggregated with CH3CN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darian Stibbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Brenner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Millié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Suzor-Weiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 116 (24), pp.10753-10759. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1478697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum Gates Using Motional States in an Optical Lattice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eite Tiesinga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Mies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Williams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantum Communication, Computing and Measurement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.227-230. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/0-306-47114-0_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond ionization of CH3CN-NaI and CH3CN-Csl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darian Stibbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Suzor-Weiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Developments in Atomic, Molecular, and Chemical Physics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 39, pp.39-48. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4615-0115-2_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pump-probe dissociative ionization of Nal and Csl aggregated CH3CN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.T. Stibbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Brenner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Millie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Suzor-Weiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 116 (24), pp.10753-10759. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1478697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent control in intense laser fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Sheehy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules and Clusters in Intense Laser Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 1, pp.114-141. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/CBO9780511564116.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond multiphoton ionization of free and aggregated NaI via Rydberg states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darian Stibbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Suzor-Weiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 115 (22), pp.10425-10430. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1415439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear single and double ionization of molecules by strong laser pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Pegarkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Suzor-Weiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 32 (14), pp.L363-L369. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-4075/32/14/104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragment-emission patterns from the Coulomb explosion of diatomic molecules in intense laser fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dobosz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Meynadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. D’oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 60 (6), pp.4706-4714. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.60.4706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoionization of NaI: inward-outward asymmetry in the wave packet detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Dimicoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Piuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 1 (2), pp.187-192. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/PL00021554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond dynamics of NaI ionization and dissociative ionization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Suzor-Weiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 108 (10), pp.3922-3931. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.475786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of H 2 + in intense laser fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Giusti-Suzor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Mies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Dimauro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Sheehy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 28 (3), pp.309-339. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-4075/28/3/006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent Control of Isotope Separation in HD+ Photodissociation by Strong Fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Giusti-Suzor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Mies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 75 (15), pp.2815</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00017408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent control of photodissociation in intense laser fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Giusti-Suzor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Meis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 103 (17), pp.7359-7373. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.470308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragment angular distribution in one- and two-color photodissociation by strong laser fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giusti-Suzor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 49 (2), pp.R641-R644. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.49.R641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular dynamics in intense laser fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giusti-Suzor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, pp.127-138. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.45233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-color coherent control of H 2 + photodissociation in intense laser fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giusti-Suzor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 71 (5), pp.692-695. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.71.692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high-flux source system for matter-wave interferometry exploiting tunable interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Herbst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Estrampes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henning Albers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Vollenkemper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knut Stolzenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of Casimir-Polder interaction for slow atoms through a material grating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lecoffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Hadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Garcion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-nuclear dynamics of single and double ionization of H2 in ultrafast intense laser pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Vigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Tung Nguyen Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-nuclear dynamics of single and double ionization of H$_2$ in ultrafast intense laser pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -N. Vigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. -T. Nguyen-Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum description of atomic diffraction by material nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Bouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Dutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Garcion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STE-QUEST: Space Time Explorer and QUantum Equivalence principle Space Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Ahlers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Badurina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Bassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Battelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Hermitian wave packet approximation for coupled two-level systems in weak and intense fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raiju Puthumpally-Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Sukharev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theory of Dipole Induced Electromagnetic Transparency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raiju Puthumpally-Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osman Atabek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Sukharev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bell-type inequalities for cold heteronuclear molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perola Milman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arne Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osman Atabek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118788v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial variation of the laser fields and electron dynamics at a gas-solid interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Raseev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00067842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of Isotope Selectivity with Ultra-Fast Intense Laser Pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giusti-Suzor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Chergui. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femtochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 332, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle cohérent de la photodissociation en champ laser intense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique Atomique [physics.atom-ph]. Université Paris Sud - Paris XI, 1994. Français. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00089806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId364"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E3F338F7"/>
+    <w:nsid w:val="2A94AEB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-charron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1660-6368" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081673108" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/charron_e_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-9017-2011" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eric.charron@universite-paris-saclay.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027984v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lecoffre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Hadi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bruneau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Garcion" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fabre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.7.013232" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503401v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Williams" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Sackett" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Ahlers" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aveline" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boegel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-50585-6" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716036v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264342v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Herbst" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Estrampes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Albers" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Corgier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut Stolzenberg" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-024-01621-w" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716038v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bouton" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Charron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.6.023165" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781484v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Vigneau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osman Atabek" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Tung Nguyen-Dang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-022-00750-z" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380193v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Pichery" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Meister" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptist Piest" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas B&#246;hm" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst Maria Rasel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/5.0163850" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158473v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan R Elliott" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C Aveline" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas P Bigelow" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Botsi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06645-w" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564494v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Albers" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Corgier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Herbst" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rajagopalan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schubert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-022-00825-2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997291v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Gaaloul" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-35274-6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777456v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-T. Nguyen-Dang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0111636" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335554v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Deppner" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldemar Herr" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merle Cornelius" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stromberger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tammo Sternke" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.127.100401" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024947v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Charron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. N. Lu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonello" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boyko" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Glushkov" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1461/1/012022" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110841v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Loriani" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerine Posso-Trujillo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schubert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/abcbc8" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476590v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chamakhi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Telmini" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Atabek" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.100.033402" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134035v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Delalande" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Burr" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jouini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M E Toimil-Molares" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5108772" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380150v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sugny" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rasel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gaaloul" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41784-z" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097317v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trimeche" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Battelier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Becker" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertoldi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouyer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ab4548" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01913851v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Glushkova" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5045665" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385637v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tchernycheva" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1092/1/012014" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380145v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Becker" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maike Lachmann" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Seidel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Dinkelaker" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-018-0605-1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01954341v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Glushkov" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Glushkova" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bonello" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Lu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app8112319" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380132v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Corgier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Amri" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Herr" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ahlers" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rudolph" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/aabdfc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380106v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Puthumpally-Joseph" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Viau-Trudel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peters" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nguyen-Dang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2017.1290837" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380101v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Couture-Bienvenue" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2017.1317858" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380121v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4998818" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380113v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Sukharev" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.115406" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380096v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.94.023421" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380082v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raiju Puthumpally-Joseph" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4947140" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172617v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jaouadi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Telmini" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.92.017602" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380076v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.91.043835" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020256v3" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.163603" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737132v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4774056" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679964v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Peters" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tung Nguyen-Dang" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Keller" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.85.053417" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521533v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cornaggia" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saugout" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.83.051403" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379952v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Calarco" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cirone" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cozzini" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Negretti" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Recati" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219749907002645" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540900v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Jaouadi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Telmini" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.83.023616" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420289v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Viaris de Lesegno" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pruvost" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.82.023613" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380045v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jaouadi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pruvost" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2009-00130-9" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172635v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380033v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;rola Milman" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2009-00134-5" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173197v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.77.023404" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521067v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bordier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Andraud" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lafait" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anastasiadou" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-008-4803-9" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QLQHL42F-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380018v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.77.039907" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380023v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saugout" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cornaggia" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089723v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.75.033414" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380012v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Milman" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Keller" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.130405" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123756v3" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Saugout" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Suzor-Weiner" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.253003" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144111v2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2795399" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379948v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379938v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090033v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Cirone" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schmiedmayer" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.74.012308" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078947v3" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Raoult" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.74.033407" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017414v4" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.74.023620" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281513v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mady Elias" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rene de La Rie" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John K. Delaney" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn M. Morales" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2006.05.051" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P1G5NFVS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379934v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812772510_0009" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379902v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.T. Stibbe" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Suzor-Weiner" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-044451656-5/50022-0" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379907v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sukharev" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fedorov" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.20033" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QLN9HS3Z-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379897v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sukharev" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Suzor-Weiner" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lapl.200310006" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3QT9N7C7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379885v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379853v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darian Stibbe" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4615-0115-2_6" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3DCJZKD0-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144547v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brenner" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Millie" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1478697" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316774v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pin&#231;on" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Palpant" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Prot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Debrus" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e20020085" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G5WFVRK2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379847v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eite Tiesinga" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Mies" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Williams" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.88.077901" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316790v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Pin&#231;on-Roetzinger" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0928-4931(01)00431-3" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V79W2W38-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379820v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.66.053407" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379839v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Brenner" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Milli&#233;" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379812v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-306-47114-0_35" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2H03R511-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379798v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Sheehy" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9780511564116.005" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379784v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1415439" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379762v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schmidt" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dobosz" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Meynadier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D&#8217;oliveira" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Normand" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.60.4706" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379758v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Pegarkov" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/32/14/104" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-60TH80XM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379749v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mons" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dimicoli" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Piuzzi" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/PL00021554" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L9PKXK4L-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379756v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.475786" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379613v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Giusti-Suzor" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Mies" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Dimauro" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Sheehy" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/28/3/006" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-8722SD1W-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017408v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Giusti-Suzor" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379622v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Meis" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.470308" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379596v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giusti-Suzor" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mies" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.49.R641" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379592v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.45233" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379573v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.71.692" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223529v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Tung Nguyen Dang" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380204v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Vollenkemper" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651562v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380200v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -N. Vigneau" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. -T. Nguyen-Dang" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352813v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Dutier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380188v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Badurina" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Bassi" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Battelier" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Beaufils" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273276v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102428v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118788v3" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perola Milman" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00067842v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Raseev" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379740v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00089806v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-charron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1660-6368" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081673108" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/charron_e_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-9017-2011" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eric.charron@universite-paris-saclay.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027984v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lecoffre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Hadi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bruneau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Garcion" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fabre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.7.013232" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503401v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Williams" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Sackett" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Ahlers" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aveline" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boegel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-50585-6" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716036v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264342v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Herbst" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Estrampes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Albers" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Corgier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut Stolzenberg" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-024-01621-w" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716038v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bouton" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Charron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.6.023165" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781484v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Vigneau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osman Atabek" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Tung Nguyen-Dang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-022-00750-z" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380193v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Pichery" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Meister" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptist Piest" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas B&#246;hm" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst Maria Rasel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/5.0163850" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158473v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan R Elliott" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C Aveline" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas P Bigelow" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Botsi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06645-w" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564494v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Albers" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Corgier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Herbst" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rajagopalan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schubert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-022-00825-2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997291v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Gaaloul" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-35274-6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777456v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-T. Nguyen-Dang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0111636" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335554v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Deppner" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldemar Herr" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merle Cornelius" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stromberger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tammo Sternke" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.127.100401" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024947v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Charron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. N. Lu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonello" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boyko" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Glushkov" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1461/1/012022" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110841v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Loriani" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerine Posso-Trujillo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schubert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/abcbc8" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476590v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chamakhi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Telmini" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Atabek" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.100.033402" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134035v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Delalande" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Burr" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jouini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M E Toimil-Molares" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5108772" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380150v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sugny" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rasel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gaaloul" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41784-z" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097317v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trimeche" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Battelier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Becker" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertoldi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouyer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ab4548" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01913851v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Glushkova" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5045665" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385637v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tchernycheva" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1092/1/012014" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380145v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Becker" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maike Lachmann" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Seidel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Dinkelaker" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-018-0605-1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01954341v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Glushkov" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Glushkova" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bonello" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Lu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app8112319" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380132v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Corgier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Amri" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Herr" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ahlers" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rudolph" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/aabdfc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380106v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Puthumpally-Joseph" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Viau-Trudel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peters" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nguyen-Dang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2017.1290837" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380101v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Couture-Bienvenue" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2017.1317858" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380121v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4998818" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380113v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Sukharev" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.115406" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380096v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.94.023421" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380082v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raiju Puthumpally-Joseph" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4947140" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172617v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jaouadi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Telmini" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.92.017602" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380076v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.91.043835" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020256v3" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.163603" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737132v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4774056" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679964v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Peters" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tung Nguyen-Dang" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Keller" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.85.053417" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521533v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cornaggia" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saugout" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.83.051403" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379952v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Calarco" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cirone" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cozzini" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Negretti" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Recati" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219749907002645" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540900v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Jaouadi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Telmini" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.83.023616" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420289v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Viaris de Lesegno" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pruvost" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.82.023613" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172635v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2009-00130-9" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380033v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;rola Milman" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2009-00134-5" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380045v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jaouadi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pruvost" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521067v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bordier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Andraud" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lafait" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anastasiadou" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-008-4803-9" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QLQHL42F-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380018v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.77.039907" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380023v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saugout" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cornaggia" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.77.023404" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173197v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123756v3" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Saugout" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Suzor-Weiner" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.253003" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379948v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.75.033414" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144111v2" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2795399" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379938v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089723v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380012v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Milman" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Keller" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.130405" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078947v3" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Raoult" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.74.033407" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017414v4" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.74.023620" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281513v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mady Elias" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rene de La Rie" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John K. Delaney" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn M. Morales" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2006.05.051" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P1G5NFVS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379934v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schmiedmayer" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812772510_0009" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090033v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Cirone" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.74.012308" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379907v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sukharev" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Suzor-Weiner" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fedorov" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.20033" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QLN9HS3Z-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379902v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.T. Stibbe" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-044451656-5/50022-0" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379897v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sukharev" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Suzor-Weiner" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lapl.200310006" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3QT9N7C7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379885v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379847v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eite Tiesinga" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Mies" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Williams" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.88.077901" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316774v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pin&#231;on" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Palpant" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Prot" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Debrus" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e20020085" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G5WFVRK2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316790v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Pin&#231;on-Roetzinger" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0928-4931(01)00431-3" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V79W2W38-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379820v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.66.053407" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379839v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darian Stibbe" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Brenner" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Milli&#233;" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1478697" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379812v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-306-47114-0_35" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2H03R511-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379853v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4615-0115-2_6" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3DCJZKD0-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144547v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brenner" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Millie" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379798v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Sheehy" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9780511564116.005" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379784v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1415439" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379758v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Pegarkov" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/32/14/104" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-60TH80XM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379762v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schmidt" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dobosz" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Meynadier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D&#8217;oliveira" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Normand" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.60.4706" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379749v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mons" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dimicoli" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Piuzzi" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/PL00021554" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L9PKXK4L-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379756v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.475786" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379613v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Giusti-Suzor" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Mies" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Dimauro" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Sheehy" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/28/3/006" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-8722SD1W-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017408v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Giusti-Suzor" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379622v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Meis" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.470308" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379596v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giusti-Suzor" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mies" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.49.R641" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379592v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.45233" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379573v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.71.692" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380204v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Vollenkemper" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651562v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223529v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Tung Nguyen Dang" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380200v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -N. Vigneau" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. -T. Nguyen-Dang" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352813v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Dutier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380188v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Badurina" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Bassi" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Battelier" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Beaufils" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273276v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102428v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118788v3" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perola Milman" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00067842v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Raseev" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379740v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00089806v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>