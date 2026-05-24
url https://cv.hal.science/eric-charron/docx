--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:123.87096774194px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eric Charron </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eric-charron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1660-6368</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">081673108</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">charron_e_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/A-9017-2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CIVIL STATUSEric Charron, 55 years old, Full Professor.French citizen, University Paris Saclay, ISMO Building 520, Orsay.Married, 5 children.Email : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eric.charron@universite-paris-saclay.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UNIVERSITY TRAINING1992 : Diploma from « Ecole Normale Supérieure (ENS) de Cachan ».1992 : Master of Science (DEA) in Condensed Matter Physics, University Paris Sud.1992 : Postgraduate Training Degree in Teaching « Agrégation » in Physics and Chemistry.1994 : PhD in Atomic, Molecular and Optical Physics (AMO), University Paris Sud.2009 : Habilitation Thesis in Atomic, Molecular and Optical Physics (AMO), University Paris Sud.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PROFESSIONAL POSITIONS1995 – 1996 : Postdoctoral Fellow, Weizmann Institute of Sciences, Israel.1996 – 1999 : CNRS Researcher, Laboratory of Molecular Photophysics (LPPM), Orsay.1999 – 2000 : Visiting Scientist, National Institute of Standards & Technology (NIST), USA.2000 – 2008 : CNRS Researcher, Laboratory of Molecular Photophysics (LPPM), Orsay.2008 – 2012 : Associate Professor, Institute for Molecular Sciences (ISMO), University Paris-Sud.2012 – 2020 : University Professor, Institute for Molecular Sciences (ISMO), University Paris-Sud.2020 –           : Full Professor, Institute for Molecular Sciences (ISMO), University Paris-Saclay.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HIGH-LEVEL RESPONSIBILITIES2004 – 2008 : Member of the Chemical-Physics Expert Committee of University Paris Sud.2008 – 2012 : Member of the board of the Department of Chemistry, University Paris-Sud.2012 – 2017 : Deputy Director of the AMO Physics PhD School EDOM of University Paris Saclay.2015 – 2019 : Scientific Expert of the Research Ministry (DGESIP) for the determination of Public Training Policies.2019 – 2022 : Member of the French National Council of Universities (CNU, section 30).2020 – 2022 : Scientific Expert of the French Research Ministry for Quantum Technologies.2020 –           : Director of the Physics PhD School EDOM of Paris-Saclay University.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (80)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of Casimir-Polder interaction for slow atoms through a material grating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lecoffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Hadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Garcion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.Res.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7 (1), pp.013232. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevResearch.7.013232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interferometry of Atomic Matter Waves in the Cold Atom Lab onboard the International Space Station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Sackett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Ahlers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Aveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Boegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.6414. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-50585-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04503401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathfinder experiments with atom interferometry in the Cold Atom Lab onboard the International Space Station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Sackett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Ahlers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Aveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Boegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.6414. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-50585-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matter-wave collimation to picokelvin energies with scattering length and potential shape control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Herbst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Estrampes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henning Albers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Corgier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knut Stolzenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commun.Phys.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (1), pp.132. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42005-024-01621-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum description of atomic diffraction by material nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Garcion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Bouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lecoffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6 (2), pp.023165. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevResearch.6.023165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong Field Non-Franck-Condon Ionization of H2 : A Semi-Classical Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Vigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osman Atabek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Tung Nguyen-Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 232 (13), pp.2081-2093. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjs/s11734-022-00750-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient numerical description of the dynamics of interacting multispecies quantum gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Pichery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Meister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptist Piest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Böhm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernst Maria Rasel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVS Quantum Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5 (4), pp.044401. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/5.0163850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum Gas Mixtures and Dual-Species Atom Interferometry in Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethan R Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David C Aveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas P Bigelow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Boegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Botsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 623 (7987), pp.502-508. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-023-06645-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-Optical Matter-Wave Lens using Time-Averaged Potentials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Albers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Corgier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Herbst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rajagopalan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commun.Phys.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5, pp.60. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42005-022-00825-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A space-based quantum gas laboratory at picokelvin energy scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naceur Gaaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Meister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Corgier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Pichery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Boegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.7889. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-022-35274-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong-Field Molecular Ionization Beyond The Single Active Electron Approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Vigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.-T. Nguyen-Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osman Atabek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 157 (13), </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0111636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective-Mode Enhanced Matter-Wave Optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Deppner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waldemar Herr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merle Cornelius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stromberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tammo Sternke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 127 (10), pp.100401. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.127.100401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Transient Grating Method to Measure the Dispersion of Elastic Waves in Nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. N. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Boyko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Glushkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1461, pp.012022. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1461/1/012022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interacting quantum mixtures for precision atom interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Corgier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sina Loriani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Ahlers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerine Posso-Trujillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Schubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (12), pp.123008. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/abcbc8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropy Control in Photoelectron Spectra: A Coherent Two-Pulse Interference Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chamakhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Telmini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Atabek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Charron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100 (3), pp.033402. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.100.033402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrational Response of Au-Ag alloy and Porous Au Single nanowires Probed by Ultrafast Pump-Probe Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Delalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Burr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M E Toimil-Molares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5108772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134035v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal control of the transport of Bose-Einstein condensates with atom chips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Amri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Corgier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sugny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rasel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gaaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.5346. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-41784-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept study and preliminary design of a cold atom interferometer for space gravity gradiometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Trimeche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Battelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bertoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Class.Quant.Grav.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 36 (21), pp.215004. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6382/ab4548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097317v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing elastic properties of nanowire-based structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Glushkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Glushkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 113 (16), pp.161903 (2018). </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5045665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Frequency Elastic Properties of Nitride Nanowires-Based Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Boyko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tchernycheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1092, pp.012014. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1092/1/012014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02385637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space-borne Bose–Einstein condensation for precision interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maike Lachmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Seidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Ahlers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Dinkelaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 562 (7727), pp.391-395. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-018-0605-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Effective Elastic Properties of Nitride NWs/Polymer Composite Materials Using Laser-Generated Surface Acoustic Waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeny Glushkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Glushkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (11), pp.2319. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app8112319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast manipulation of Bose–Einstein condensates with an atom chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Corgier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Amri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Herr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Ahlers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Rudolph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (5), pp.055002. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/aabdfc⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser-induced electron diffraction: inversion of photo-electron spectra for molecular orbital imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Puthumpally-Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Viau-Trudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nguyen-Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Atabek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 115 (15-16), pp.1889-1897. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00268976.2017.1290837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser-induced electron diffraction: alignment defects and symmetry breaking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nguyen-Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Viau-Trudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Couture-Bienvenue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Puthumpally-Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 115 (15-16), pp.1934-1943. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00268976.2017.1317858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting spectroscopic molecular parameters from short pulse photo-electron angular distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chamakhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Puthumpally-Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Telmini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 147 (14), pp.144304. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4998818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular plasmonics: The role of rovibrational molecular states in exciton-plasmon materials under strong-coupling conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Sukharev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 95 (11), pp.115406. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.95.115406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inversion of strong-field photoelectron spectra for molecular orbital imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Puthumpally-Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Viau-Trudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nguyen-Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Atabek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94 (2), pp.023421. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.94.023421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Hermitian wave packet approximation for coupled two-level systems in weak and intense fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raiju Puthumpally-Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Sukharev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 144 (15), </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4947140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply to &amp;quot; Comment on 'Bose-Einstein condensation with a finite number of particles in a power-law trap'</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Jaouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Telmini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.Not available yet. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.92.017602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical analysis of dipole-induced electromagnetic transparency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raiju Puthumpally-Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osman Atabek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Sukharev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 91 (4), pp.043835. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.91.043835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dipole-Induced Electromagnetic Transparency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raiju Puthumpally-Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Sukharev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osman Atabek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 113, pp.163603. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.113.163603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020256v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Hermitian wave packet approximation of Bloch optical equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Sukharev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 138, pp.024108. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4774056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser induced electron diffraction: a tool for molecular orbital imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tung Nguyen-Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arne Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osman Atabek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 85 (5), pp.053417. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.85.053417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00679964v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast Molecular Imaging by Laser Induced Electron Diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tung Nguyen-Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cornaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saugout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 83 (5), pp.051403(R). </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.83.051403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521533v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum control theory for decoherence suppression in quantum gates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Calarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cirone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cozzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Negretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Recati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Quantum Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 05 (01n02), pp.207-213. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0219749907002645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bose-Einstein condensation with a finite number of particles in a power-law trap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Jaouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Telmini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 83 (2), pp.023616. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.83.023616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00540900v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bose-Einstein condensation in dark power-law laser traps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Jaouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naceur Gaaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Viaris de Lesegno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Telmini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 82 (2), pp.023613. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.82.023613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420289v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled deflection of cold atomic clouds and of Bose-Einstein condensates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naceur Gaaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Telmini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 53 (3), pp.343. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2009-00130-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00172635v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular orientation entanglement and temporal Bell-type inequalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pérola Milman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arne Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osman Atabek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 53 (3), pp.383-392. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2009-00134-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled deflection of cold atomic clouds and of Bose-Einstein condensates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gaaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jaouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Telmini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 53 (3), pp.343-351. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2009-00130-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustration of a bimodal system in Intralipid-20% by polarized light scattering: experiments and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lafait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anastasiadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 94 (2), pp.347-355. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-008-4803-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum: Quantum phase gate and controlled entanglement with polar molecules [Phys. Rev. A 75 , 033414 (2007)]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pérola Milman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arne Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osman Atabek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 77 (3), pp.039907. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.77.039907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H 2 double ionization with few-cycle laser pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saugout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cornaggia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 77 (2), pp.023404. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.77.023404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H$_2$ Double Ionization with Few-Cycle Laser Pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saugout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cornaggia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 77, pp.023404. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.77.023404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast electro-nuclear dynamics of H2 double ionization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Saugout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cornaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Suzor-Weiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 98 (25), pp.253003. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.98.253003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00123756v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum phase gate and controlled entanglement with polar molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pérola Milman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arne Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osman Atabek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 75 (3), pp.033414. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.75.033414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Devices for Cold Atoms and Bose-Einstein Condensates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naceur Gaaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Jaouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Telmini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 935, pp.10. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2795399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144111v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast Electronuclear Dynamics of H 2 Double Ionization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saugout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cornaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Suzor-Weiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 98 (25), pp.253003. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.98.253003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum phase gate and controlled entanglement with polar molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pérola Milman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arne Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osman Atabek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 75 (3), pp.033414. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.75.033414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089723v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bell-Type Inequalities for Cold Heteronuclear Molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Milman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Atabek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 99 (13), </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.99.130405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase information revealed by interferences in the ionization of rotational wave packets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Raoult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 74 (3), pp.033407. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.74.033407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00078947v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical study of a cold atom beam splitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naceur Gaaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Suzor-Weiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Telmini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 74 (2), pp.023620. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.74.023620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00017414v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of the surface state of rough substrates by two different varnishes and influence on the reflected light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mady Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rene de La Rie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John K. Delaney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn M. Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 266 (2), pp.586-591. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2006.05.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed internal-external state approach for quantum computation with neutral atoms on atom chips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cirone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Negretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Schmiedmayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Calarco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Topics in Atomic, Molecular and Optical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.121-132. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9789812772510_0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical analysis of a realistic atom-chip quantum gate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Cirone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Negretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Schmiedmayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Calarco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 74 (1), pp.012308. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.74.012308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00090033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculations of photodissociation in intense laser fields: Validity of the adiabatic elimination of the continuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sukharev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Suzor-Weiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fedorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Quantum Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 99 (4), pp.452-459. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/qua.20033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond dynamics of NaI and CsI aggregated with CH3CN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.T. Stibbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Suzor-Weiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femtochemistry and Femtobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.115-118. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-044451656-5/50022-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of electron correlations on strong field ionization of calcium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Sukharev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Suzor-Weiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 1 (1), pp.18-24. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lapl.200310006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of strong field two-electron ionization via doubly excited states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Sukharev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Suzor-Weiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 13, pp.484</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing a Phase Gate Using Quantum Interference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eite Tiesinga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Mies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Williams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 88 (7), pp.077901. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.88.077901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Third-order nonlinear optical response of Au:SiO 2 thin films: Influence of gold nanoparticle concentration and morphologic parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pinçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Palpant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Debrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 19 (3), pp.395-402. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e20020085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large optical Kerr effect in matrix-embedded metal nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Pinçon-Roetzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Palpant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Debrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 19 (1-2), pp.51-54. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0928-4931(01)00431-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum control of double ionization of calcium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Sukharev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Suzor-Weiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 66 (5), pp.053407. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.66.053407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pump–probe dissociative ionization of NaI and CsI aggregated with CH3CN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darian Stibbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Brenner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Millié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Suzor-Weiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 116 (24), pp.10753-10759. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1478697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum Gates Using Motional States in an Optical Lattice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eite Tiesinga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Mies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Williams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantum Communication, Computing and Measurement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.227-230. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/0-306-47114-0_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond ionization of CH3CN-NaI and CH3CN-Csl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darian Stibbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Suzor-Weiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Developments in Atomic, Molecular, and Chemical Physics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 39, pp.39-48. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4615-0115-2_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pump-probe dissociative ionization of Nal and Csl aggregated CH3CN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.T. Stibbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Brenner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Millie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Suzor-Weiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 116 (24), pp.10753-10759. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1478697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent control in intense laser fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Sheehy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules and Clusters in Intense Laser Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 1, pp.114-141. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/CBO9780511564116.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond multiphoton ionization of free and aggregated NaI via Rydberg states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darian Stibbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Suzor-Weiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 115 (22), pp.10425-10430. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1415439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear single and double ionization of molecules by strong laser pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Pegarkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Suzor-Weiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 32 (14), pp.L363-L369. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-4075/32/14/104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragment-emission patterns from the Coulomb explosion of diatomic molecules in intense laser fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dobosz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Meynadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. D’oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 60 (6), pp.4706-4714. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.60.4706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoionization of NaI: inward-outward asymmetry in the wave packet detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Dimicoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Piuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 1 (2), pp.187-192. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/PL00021554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond dynamics of NaI ionization and dissociative ionization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Suzor-Weiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 108 (10), pp.3922-3931. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.475786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of H 2 + in intense laser fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Giusti-Suzor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Mies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Dimauro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Sheehy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 28 (3), pp.309-339. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-4075/28/3/006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent Control of Isotope Separation in HD+ Photodissociation by Strong Fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Giusti-Suzor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Mies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 75 (15), pp.2815</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00017408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent control of photodissociation in intense laser fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Giusti-Suzor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Meis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 103 (17), pp.7359-7373. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.470308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragment angular distribution in one- and two-color photodissociation by strong laser fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giusti-Suzor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 49 (2), pp.R641-R644. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.49.R641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular dynamics in intense laser fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giusti-Suzor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, pp.127-138. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.45233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-color coherent control of H 2 + photodissociation in intense laser fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giusti-Suzor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 71 (5), pp.692-695. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.71.692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high-flux source system for matter-wave interferometry exploiting tunable interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Herbst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Estrampes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henning Albers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Vollenkemper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knut Stolzenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of Casimir-Polder interaction for slow atoms through a material grating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lecoffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Hadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Garcion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-nuclear dynamics of single and double ionization of H2 in ultrafast intense laser pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Vigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Tung Nguyen Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-nuclear dynamics of single and double ionization of H$_2$ in ultrafast intense laser pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -N. Vigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. -T. Nguyen-Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum description of atomic diffraction by material nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Bouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Dutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Garcion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STE-QUEST: Space Time Explorer and QUantum Equivalence principle Space Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Ahlers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Badurina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Bassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Battelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Hermitian wave packet approximation for coupled two-level systems in weak and intense fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raiju Puthumpally-Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Sukharev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theory of Dipole Induced Electromagnetic Transparency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raiju Puthumpally-Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osman Atabek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Sukharev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bell-type inequalities for cold heteronuclear molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perola Milman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arne Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osman Atabek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118788v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial variation of the laser fields and electron dynamics at a gas-solid interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Raseev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00067842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of Isotope Selectivity with Ultra-Fast Intense Laser Pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giusti-Suzor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Chergui. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femtochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 332, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle cohérent de la photodissociation en champ laser intense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique Atomique [physics.atom-ph]. Université Paris Sud - Paris XI, 1994. Français. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00089806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId364"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:123.87096774194px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eric Charron </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eric-charron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1660-6368</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">081673108</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">charron_e_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=GDbTupoAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/A-9017-2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CIVIL STATUSEric Charron, 55 years old, Full Professor.French citizen, University Paris Saclay, ISMO Building 520, Orsay.Married, 5 children.Email : </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eric.charron@universite-paris-saclay.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UNIVERSITY TRAINING1992 : Diploma from « Ecole Normale Supérieure (ENS) de Cachan ».1992 : Master of Science (DEA) in Condensed Matter Physics, University Paris Sud.1992 : Postgraduate Training Degree in Teaching « Agrégation » in Physics and Chemistry.1994 : PhD in Atomic, Molecular and Optical Physics (AMO), University Paris Sud.2009 : Habilitation Thesis in Atomic, Molecular and Optical Physics (AMO), University Paris Sud.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PROFESSIONAL POSITIONS1995 – 1996 : Postdoctoral Fellow, Weizmann Institute of Sciences, Israel.1996 – 1999 : CNRS Researcher, Laboratory of Molecular Photophysics (LPPM), Orsay.1999 – 2000 : Visiting Scientist, National Institute of Standards & Technology (NIST), USA.2000 – 2008 : CNRS Researcher, Laboratory of Molecular Photophysics (LPPM), Orsay.2008 – 2012 : Associate Professor, Institute for Molecular Sciences (ISMO), University Paris-Sud.2012 – 2020 : University Professor, Institute for Molecular Sciences (ISMO), University Paris-Sud.2020 –           : Full Professor, Institute for Molecular Sciences (ISMO), University Paris-Saclay.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HIGH-LEVEL RESPONSIBILITIES2004 – 2008 : Member of the Chemical-Physics Expert Committee of University Paris Sud.2008 – 2012 : Member of the board of the Department of Chemistry, University Paris-Sud.2012 – 2017 : Deputy Director of the AMO Physics PhD School EDOM of University Paris Saclay.2015 – 2019 : Scientific Expert of the Research Ministry (DGESIP) for the determination of Public Training Policies.2019 – 2022 : Member of the French National Council of Universities (CNU, section 30).2020 – 2022 : Scientific Expert of the French Research Ministry for Quantum Technologies.2020 –           : Director of the Physics PhD School EDOM of Paris-Saclay University.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (80)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of Casimir-Polder interaction for slow atoms through a material grating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lecoffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Hadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Garcion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.Res.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7 (1), pp.013232. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevResearch.7.013232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathfinder experiments with atom interferometry in the Cold Atom Lab onboard the International Space Station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Sackett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Ahlers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Aveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Boegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.6414. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-50585-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interferometry of Atomic Matter Waves in the Cold Atom Lab onboard the International Space Station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Sackett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Ahlers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Aveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Boegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.6414. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-50585-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04503401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matter-wave collimation to picokelvin energies with scattering length and potential shape control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Herbst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Estrampes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henning Albers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Corgier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knut Stolzenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commun.Phys.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (1), pp.132. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42005-024-01621-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum description of atomic diffraction by material nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Garcion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Bouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lecoffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6 (2), pp.023165. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevResearch.6.023165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong Field Non-Franck-Condon Ionization of H2 : A Semi-Classical Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Vigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osman Atabek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Tung Nguyen-Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 232 (13), pp.2081-2093. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjs/s11734-022-00750-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient numerical description of the dynamics of interacting multispecies quantum gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Pichery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Meister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptist Piest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Böhm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernst Maria Rasel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVS Quantum Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5 (4), pp.044401. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/5.0163850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum Gas Mixtures and Dual-Species Atom Interferometry in Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethan R Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David C Aveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas P Bigelow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Boegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Botsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 623 (7987), pp.502-508. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-023-06645-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A space-based quantum gas laboratory at picokelvin energy scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naceur Gaaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Meister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Corgier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Pichery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Boegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.7889. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-022-35274-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-Optical Matter-Wave Lens using Time-Averaged Potentials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Albers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Corgier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Herbst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rajagopalan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commun.Phys.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5, pp.60. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42005-022-00825-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong-Field Molecular Ionization Beyond The Single Active Electron Approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Vigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.-T. Nguyen-Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osman Atabek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 157 (13), </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0111636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective-Mode Enhanced Matter-Wave Optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Deppner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waldemar Herr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merle Cornelius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stromberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tammo Sternke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 127 (10), pp.100401. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.127.100401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Transient Grating Method to Measure the Dispersion of Elastic Waves in Nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. N. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Boyko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Glushkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1461, pp.012022. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1461/1/012022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interacting quantum mixtures for precision atom interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Corgier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sina Loriani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Ahlers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerine Posso-Trujillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Schubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (12), pp.123008. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/abcbc8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrational Response of Au-Ag alloy and Porous Au Single nanowires Probed by Ultrafast Pump-Probe Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Delalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Burr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M E Toimil-Molares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5108772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134035v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropy Control in Photoelectron Spectra: A Coherent Two-Pulse Interference Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chamakhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Telmini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Atabek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Charron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100 (3), pp.033402. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.100.033402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal control of the transport of Bose-Einstein condensates with atom chips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Amri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Corgier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sugny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rasel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gaaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.5346. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-41784-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept study and preliminary design of a cold atom interferometer for space gravity gradiometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Trimeche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Battelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bertoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Class.Quant.Grav.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 36 (21), pp.215004. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6382/ab4548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097317v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing elastic properties of nanowire-based structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Glushkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Glushkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 113 (16), pp.161903 (2018). </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5045665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Frequency Elastic Properties of Nitride Nanowires-Based Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Boyko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tchernycheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1092, pp.012014. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1092/1/012014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02385637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Effective Elastic Properties of Nitride NWs/Polymer Composite Materials Using Laser-Generated Surface Acoustic Waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeny Glushkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Glushkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (11), pp.2319. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app8112319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space-borne Bose–Einstein condensation for precision interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maike Lachmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Seidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Ahlers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Dinkelaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 562 (7727), pp.391-395. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-018-0605-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast manipulation of Bose–Einstein condensates with an atom chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Corgier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Amri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Herr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Ahlers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Rudolph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (5), pp.055002. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/aabdfc⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser-induced electron diffraction: inversion of photo-electron spectra for molecular orbital imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Puthumpally-Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Viau-Trudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nguyen-Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Atabek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 115 (15-16), pp.1889-1897. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00268976.2017.1290837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser-induced electron diffraction: alignment defects and symmetry breaking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nguyen-Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Viau-Trudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Couture-Bienvenue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Puthumpally-Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 115 (15-16), pp.1934-1943. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00268976.2017.1317858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular plasmonics: The role of rovibrational molecular states in exciton-plasmon materials under strong-coupling conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Sukharev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 95 (11), pp.115406. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.95.115406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting spectroscopic molecular parameters from short pulse photo-electron angular distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chamakhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Puthumpally-Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Telmini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 147 (14), pp.144304. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4998818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inversion of strong-field photoelectron spectra for molecular orbital imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Puthumpally-Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Viau-Trudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nguyen-Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Atabek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94 (2), pp.023421. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.94.023421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Hermitian wave packet approximation for coupled two-level systems in weak and intense fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raiju Puthumpally-Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Sukharev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 144 (15), </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4947140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply to &amp;quot; Comment on 'Bose-Einstein condensation with a finite number of particles in a power-law trap'</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Jaouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Telmini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.Not available yet. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.92.017602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical analysis of dipole-induced electromagnetic transparency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raiju Puthumpally-Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osman Atabek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Sukharev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 91 (4), pp.043835. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.91.043835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dipole-Induced Electromagnetic Transparency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raiju Puthumpally-Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Sukharev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osman Atabek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 113, pp.163603. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.113.163603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020256v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Hermitian wave packet approximation of Bloch optical equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Sukharev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 138, pp.024108. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4774056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser induced electron diffraction: a tool for molecular orbital imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tung Nguyen-Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arne Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osman Atabek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 85 (5), pp.053417. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.85.053417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00679964v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum control theory for decoherence suppression in quantum gates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Calarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cirone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cozzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Negretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Recati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Quantum Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 05 (01n02), pp.207-213. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0219749907002645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast Molecular Imaging by Laser Induced Electron Diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tung Nguyen-Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cornaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saugout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 83 (5), pp.051403(R). </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.83.051403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521533v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bose-Einstein condensation with a finite number of particles in a power-law trap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Jaouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Telmini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 83 (2), pp.023616. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.83.023616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00540900v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bose-Einstein condensation in dark power-law laser traps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Jaouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naceur Gaaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Viaris de Lesegno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Telmini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 82 (2), pp.023613. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.82.023613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420289v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled deflection of cold atomic clouds and of Bose-Einstein condensates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naceur Gaaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Telmini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 53 (3), pp.343. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2009-00130-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00172635v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular orientation entanglement and temporal Bell-type inequalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pérola Milman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arne Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osman Atabek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 53 (3), pp.383-392. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2009-00134-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled deflection of cold atomic clouds and of Bose-Einstein condensates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gaaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jaouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Telmini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 53 (3), pp.343-351. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2009-00130-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum: Quantum phase gate and controlled entanglement with polar molecules [Phys. Rev. A 75 , 033414 (2007)]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pérola Milman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arne Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osman Atabek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 77 (3), pp.039907. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.77.039907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustration of a bimodal system in Intralipid-20% by polarized light scattering: experiments and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lafait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anastasiadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 94 (2), pp.347-355. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-008-4803-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H 2 double ionization with few-cycle laser pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saugout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cornaggia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 77 (2), pp.023404. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.77.023404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H$_2$ Double Ionization with Few-Cycle Laser Pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saugout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cornaggia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 77, pp.023404. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.77.023404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Devices for Cold Atoms and Bose-Einstein Condensates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naceur Gaaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Jaouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Telmini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 935, pp.10. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2795399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144111v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast electro-nuclear dynamics of H2 double ionization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Saugout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cornaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Suzor-Weiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 98 (25), pp.253003. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.98.253003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00123756v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum phase gate and controlled entanglement with polar molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pérola Milman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arne Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osman Atabek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 75 (3), pp.033414. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.75.033414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast Electronuclear Dynamics of H 2 Double Ionization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saugout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cornaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Suzor-Weiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 98 (25), pp.253003. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.98.253003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum phase gate and controlled entanglement with polar molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pérola Milman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arne Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osman Atabek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 75 (3), pp.033414. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.75.033414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089723v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bell-Type Inequalities for Cold Heteronuclear Molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Milman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Atabek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 99 (13), </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.99.130405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase information revealed by interferences in the ionization of rotational wave packets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Raoult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 74 (3), pp.033407. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.74.033407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00078947v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical study of a cold atom beam splitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naceur Gaaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Suzor-Weiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Telmini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 74 (2), pp.023620. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.74.023620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00017414v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed internal-external state approach for quantum computation with neutral atoms on atom chips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cirone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Negretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Schmiedmayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Calarco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Topics in Atomic, Molecular and Optical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.121-132. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9789812772510_0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of the surface state of rough substrates by two different varnishes and influence on the reflected light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mady Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rene de La Rie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John K. Delaney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn M. Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 266 (2), pp.586-591. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2006.05.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical analysis of a realistic atom-chip quantum gate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Cirone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Negretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Schmiedmayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Calarco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 74 (1), pp.012308. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.74.012308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00090033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculations of photodissociation in intense laser fields: Validity of the adiabatic elimination of the continuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sukharev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Suzor-Weiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fedorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Quantum Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 99 (4), pp.452-459. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/qua.20033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond dynamics of NaI and CsI aggregated with CH3CN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.T. Stibbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Suzor-Weiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femtochemistry and Femtobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.115-118. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-044451656-5/50022-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of electron correlations on strong field ionization of calcium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Sukharev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Suzor-Weiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 1 (1), pp.18-24. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lapl.200310006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of strong field two-electron ionization via doubly excited states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Sukharev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Suzor-Weiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 13, pp.484</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large optical Kerr effect in matrix-embedded metal nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Pinçon-Roetzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Palpant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Debrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 19 (1-2), pp.51-54. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0928-4931(01)00431-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum control of double ionization of calcium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Sukharev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Suzor-Weiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 66 (5), pp.053407. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.66.053407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Third-order nonlinear optical response of Au:SiO 2 thin films: Influence of gold nanoparticle concentration and morphologic parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pinçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Palpant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Debrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 19 (3), pp.395-402. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e20020085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing a Phase Gate Using Quantum Interference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eite Tiesinga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Mies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Williams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 88 (7), pp.077901. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.88.077901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pump–probe dissociative ionization of NaI and CsI aggregated with CH3CN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darian Stibbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Brenner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Millié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Suzor-Weiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 116 (24), pp.10753-10759. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1478697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum Gates Using Motional States in an Optical Lattice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eite Tiesinga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Mies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Williams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantum Communication, Computing and Measurement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.227-230. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/0-306-47114-0_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond ionization of CH3CN-NaI and CH3CN-Csl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darian Stibbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Suzor-Weiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Developments in Atomic, Molecular, and Chemical Physics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 39, pp.39-48. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4615-0115-2_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pump-probe dissociative ionization of Nal and Csl aggregated CH3CN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.T. Stibbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Brenner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Millie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Suzor-Weiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 116 (24), pp.10753-10759. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1478697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent control in intense laser fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Sheehy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules and Clusters in Intense Laser Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 1, pp.114-141. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/CBO9780511564116.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond multiphoton ionization of free and aggregated NaI via Rydberg states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darian Stibbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Suzor-Weiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 115 (22), pp.10425-10430. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1415439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear single and double ionization of molecules by strong laser pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Pegarkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Suzor-Weiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 32 (14), pp.L363-L369. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-4075/32/14/104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragment-emission patterns from the Coulomb explosion of diatomic molecules in intense laser fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dobosz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Meynadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. D’oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 60 (6), pp.4706-4714. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.60.4706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoionization of NaI: inward-outward asymmetry in the wave packet detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Dimicoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Piuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 1 (2), pp.187-192. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/PL00021554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond dynamics of NaI ionization and dissociative ionization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Suzor-Weiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 108 (10), pp.3922-3931. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.475786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of H 2 + in intense laser fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Giusti-Suzor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Mies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Dimauro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Sheehy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 28 (3), pp.309-339. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-4075/28/3/006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent Control of Isotope Separation in HD+ Photodissociation by Strong Fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Giusti-Suzor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Mies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 75 (15), pp.2815</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00017408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent control of photodissociation in intense laser fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Giusti-Suzor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Meis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 103 (17), pp.7359-7373. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.470308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragment angular distribution in one- and two-color photodissociation by strong laser fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giusti-Suzor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 49 (2), pp.R641-R644. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.49.R641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular dynamics in intense laser fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giusti-Suzor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, pp.127-138. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.45233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-color coherent control of H 2 + photodissociation in intense laser fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giusti-Suzor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 71 (5), pp.692-695. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.71.692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high-flux source system for matter-wave interferometry exploiting tunable interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Herbst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Estrampes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henning Albers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Vollenkemper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knut Stolzenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of Casimir-Polder interaction for slow atoms through a material grating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lecoffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Hadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Garcion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-nuclear dynamics of single and double ionization of H2 in ultrafast intense laser pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Vigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Tung Nguyen Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum description of atomic diffraction by material nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Bouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Dutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Garcion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-nuclear dynamics of single and double ionization of H$_2$ in ultrafast intense laser pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -N. Vigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. -T. Nguyen-Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STE-QUEST: Space Time Explorer and QUantum Equivalence principle Space Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Ahlers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Badurina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Bassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Battelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Hermitian wave packet approximation for coupled two-level systems in weak and intense fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raiju Puthumpally-Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Sukharev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theory of Dipole Induced Electromagnetic Transparency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raiju Puthumpally-Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osman Atabek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Sukharev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bell-type inequalities for cold heteronuclear molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perola Milman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arne Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osman Atabek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118788v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial variation of the laser fields and electron dynamics at a gas-solid interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Raseev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00067842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of Isotope Selectivity with Ultra-Fast Intense Laser Pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giusti-Suzor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Chergui. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femtochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 332, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle cohérent de la photodissociation en champ laser intense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique Atomique [physics.atom-ph]. Université Paris Sud - Paris XI, 1994. Français. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00089806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId365"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2A94AEB4"/>
+    <w:nsid w:val="6828F5F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-charron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1660-6368" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081673108" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/charron_e_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-9017-2011" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eric.charron@universite-paris-saclay.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027984v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lecoffre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Hadi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bruneau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Garcion" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fabre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.7.013232" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503401v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Williams" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Sackett" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Ahlers" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aveline" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boegel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-50585-6" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716036v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264342v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Herbst" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Estrampes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Albers" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Corgier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut Stolzenberg" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-024-01621-w" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716038v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bouton" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Charron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.6.023165" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781484v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Vigneau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osman Atabek" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Tung Nguyen-Dang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-022-00750-z" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380193v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Pichery" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Meister" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptist Piest" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas B&#246;hm" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst Maria Rasel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/5.0163850" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158473v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan R Elliott" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C Aveline" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas P Bigelow" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Botsi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06645-w" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564494v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Albers" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Corgier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Herbst" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rajagopalan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schubert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-022-00825-2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997291v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Gaaloul" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-35274-6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777456v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-T. Nguyen-Dang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0111636" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335554v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Deppner" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldemar Herr" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merle Cornelius" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stromberger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tammo Sternke" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.127.100401" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024947v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Charron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. N. Lu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonello" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boyko" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Glushkov" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1461/1/012022" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110841v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Loriani" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerine Posso-Trujillo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schubert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/abcbc8" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476590v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chamakhi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Telmini" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Atabek" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.100.033402" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134035v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Delalande" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Burr" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jouini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M E Toimil-Molares" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5108772" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380150v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sugny" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rasel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gaaloul" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41784-z" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097317v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trimeche" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Battelier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Becker" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertoldi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouyer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ab4548" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01913851v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Glushkova" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5045665" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385637v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tchernycheva" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1092/1/012014" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380145v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Becker" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maike Lachmann" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Seidel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Dinkelaker" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-018-0605-1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01954341v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Glushkov" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Glushkova" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bonello" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Lu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app8112319" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380132v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Corgier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Amri" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Herr" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ahlers" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rudolph" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/aabdfc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380106v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Puthumpally-Joseph" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Viau-Trudel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peters" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nguyen-Dang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2017.1290837" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380101v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Couture-Bienvenue" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2017.1317858" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380121v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4998818" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380113v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Sukharev" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.115406" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380096v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.94.023421" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380082v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raiju Puthumpally-Joseph" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4947140" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172617v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jaouadi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Telmini" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.92.017602" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380076v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.91.043835" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020256v3" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.163603" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737132v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4774056" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679964v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Peters" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tung Nguyen-Dang" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Keller" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.85.053417" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521533v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cornaggia" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saugout" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.83.051403" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379952v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Calarco" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cirone" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cozzini" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Negretti" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Recati" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219749907002645" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540900v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Jaouadi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Telmini" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.83.023616" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420289v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Viaris de Lesegno" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pruvost" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.82.023613" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172635v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2009-00130-9" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380033v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;rola Milman" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2009-00134-5" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380045v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jaouadi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pruvost" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521067v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bordier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Andraud" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lafait" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anastasiadou" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-008-4803-9" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QLQHL42F-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380018v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.77.039907" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380023v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saugout" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cornaggia" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.77.023404" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173197v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123756v3" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Saugout" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Suzor-Weiner" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.253003" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379948v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.75.033414" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144111v2" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2795399" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379938v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089723v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380012v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Milman" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Keller" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.130405" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078947v3" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Raoult" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.74.033407" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017414v4" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.74.023620" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281513v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mady Elias" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rene de La Rie" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John K. Delaney" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn M. Morales" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2006.05.051" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P1G5NFVS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379934v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schmiedmayer" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812772510_0009" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090033v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Cirone" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.74.012308" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379907v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sukharev" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Suzor-Weiner" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fedorov" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.20033" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QLN9HS3Z-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379902v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.T. Stibbe" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-044451656-5/50022-0" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379897v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sukharev" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Suzor-Weiner" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lapl.200310006" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3QT9N7C7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379885v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379847v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eite Tiesinga" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Mies" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Williams" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.88.077901" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316774v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pin&#231;on" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Palpant" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Prot" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Debrus" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e20020085" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G5WFVRK2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316790v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Pin&#231;on-Roetzinger" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0928-4931(01)00431-3" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V79W2W38-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379820v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.66.053407" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379839v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darian Stibbe" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Brenner" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Milli&#233;" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1478697" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379812v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-306-47114-0_35" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2H03R511-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379853v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4615-0115-2_6" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3DCJZKD0-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144547v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brenner" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Millie" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379798v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Sheehy" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9780511564116.005" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379784v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1415439" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379758v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Pegarkov" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/32/14/104" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-60TH80XM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379762v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schmidt" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dobosz" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Meynadier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D&#8217;oliveira" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Normand" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.60.4706" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379749v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mons" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dimicoli" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Piuzzi" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/PL00021554" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L9PKXK4L-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379756v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.475786" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379613v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Giusti-Suzor" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Mies" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Dimauro" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Sheehy" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/28/3/006" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-8722SD1W-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017408v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Giusti-Suzor" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379622v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Meis" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.470308" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379596v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giusti-Suzor" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mies" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.49.R641" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379592v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.45233" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379573v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.71.692" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380204v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Vollenkemper" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651562v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223529v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Tung Nguyen Dang" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380200v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -N. Vigneau" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. -T. Nguyen-Dang" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352813v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Dutier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380188v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Badurina" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Bassi" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Battelier" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Beaufils" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273276v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102428v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118788v3" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perola Milman" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00067842v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Raseev" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379740v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00089806v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-charron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1660-6368" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081673108" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/charron_e_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=GDbTupoAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-9017-2011" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eric.charron@universite-paris-saclay.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027984v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lecoffre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Hadi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bruneau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Garcion" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fabre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.7.013232" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716036v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Williams" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Sackett" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Ahlers" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aveline" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boegel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-50585-6" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503401v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264342v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Herbst" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Estrampes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Albers" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Corgier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut Stolzenberg" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-024-01621-w" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716038v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bouton" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Charron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.6.023165" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781484v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Vigneau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osman Atabek" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Tung Nguyen-Dang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-022-00750-z" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380193v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Pichery" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Meister" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptist Piest" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas B&#246;hm" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst Maria Rasel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/5.0163850" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158473v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan R Elliott" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C Aveline" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas P Bigelow" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Botsi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06645-w" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997291v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Gaaloul" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-35274-6" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564494v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Albers" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Corgier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Herbst" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rajagopalan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schubert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-022-00825-2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777456v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-T. Nguyen-Dang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0111636" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335554v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Deppner" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldemar Herr" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merle Cornelius" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stromberger" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tammo Sternke" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.127.100401" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024947v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Charron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. N. Lu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonello" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boyko" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Glushkov" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1461/1/012022" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110841v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Loriani" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerine Posso-Trujillo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schubert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/abcbc8" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134035v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Delalande" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Burr" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jouini" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M E Toimil-Molares" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5108772" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476590v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chamakhi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Telmini" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Atabek" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.100.033402" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380150v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amri" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sugny" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rasel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gaaloul" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41784-z" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097317v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trimeche" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Battelier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Becker" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertoldi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouyer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ab4548" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01913851v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Glushkova" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5045665" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385637v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tchernycheva" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1092/1/012014" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01954341v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Glushkov" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Glushkova" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bonello" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Lu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app8112319" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380145v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Becker" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maike Lachmann" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Seidel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Dinkelaker" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-018-0605-1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380132v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Corgier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Amri" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Herr" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ahlers" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rudolph" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/aabdfc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380106v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Puthumpally-Joseph" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Viau-Trudel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peters" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nguyen-Dang" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2017.1290837" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380101v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Couture-Bienvenue" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2017.1317858" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380113v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Sukharev" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.115406" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380121v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4998818" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380096v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.94.023421" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380082v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raiju Puthumpally-Joseph" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4947140" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172617v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jaouadi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Telmini" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.92.017602" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380076v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.91.043835" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020256v3" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.163603" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737132v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4774056" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679964v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Peters" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tung Nguyen-Dang" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Keller" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.85.053417" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379952v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Calarco" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cirone" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cozzini" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Negretti" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Recati" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219749907002645" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521533v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cornaggia" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saugout" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.83.051403" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540900v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Jaouadi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Telmini" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.83.023616" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420289v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Viaris de Lesegno" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pruvost" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.82.023613" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172635v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2009-00130-9" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380033v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;rola Milman" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2009-00134-5" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380045v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jaouadi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pruvost" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380018v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.77.039907" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521067v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bordier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Andraud" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lafait" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anastasiadou" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-008-4803-9" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QLQHL42F-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380023v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saugout" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cornaggia" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.77.023404" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173197v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144111v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2795399" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123756v3" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Saugout" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Suzor-Weiner" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.253003" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379948v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.75.033414" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379938v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089723v2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380012v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Milman" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Keller" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.130405" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078947v3" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Raoult" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.74.033407" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017414v4" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.74.023620" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379934v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schmiedmayer" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812772510_0009" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281513v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mady Elias" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rene de La Rie" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John K. Delaney" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn M. Morales" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2006.05.051" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P1G5NFVS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090033v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Cirone" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.74.012308" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379907v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sukharev" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Suzor-Weiner" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fedorov" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.20033" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QLN9HS3Z-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379902v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.T. Stibbe" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-044451656-5/50022-0" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379897v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sukharev" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Suzor-Weiner" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lapl.200310006" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3QT9N7C7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379885v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316790v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Pin&#231;on-Roetzinger" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Prot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Palpant" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Debrus" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0928-4931(01)00431-3" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V79W2W38-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379820v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.66.053407" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316774v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pin&#231;on" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e20020085" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G5WFVRK2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379847v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eite Tiesinga" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Mies" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Williams" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.88.077901" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379839v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darian Stibbe" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Brenner" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Milli&#233;" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1478697" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379812v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-306-47114-0_35" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2H03R511-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379853v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4615-0115-2_6" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3DCJZKD0-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144547v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brenner" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Millie" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379798v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Sheehy" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9780511564116.005" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379784v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1415439" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379758v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Pegarkov" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/32/14/104" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-60TH80XM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379762v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schmidt" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dobosz" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Meynadier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D&#8217;oliveira" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Normand" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.60.4706" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379749v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mons" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dimicoli" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Piuzzi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/PL00021554" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L9PKXK4L-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379756v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.475786" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379613v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Giusti-Suzor" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Mies" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Dimauro" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Sheehy" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/28/3/006" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-8722SD1W-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017408v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Giusti-Suzor" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379622v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Meis" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.470308" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379596v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giusti-Suzor" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mies" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.49.R641" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379592v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.45233" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379573v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.71.692" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380204v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Vollenkemper" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651562v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223529v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Tung Nguyen Dang" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352813v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Dutier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380200v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -N. Vigneau" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. -T. Nguyen-Dang" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380188v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Badurina" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Bassi" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Battelier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Beaufils" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273276v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102428v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118788v3" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perola Milman" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00067842v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Raseev" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379740v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00089806v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>