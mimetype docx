--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eric Chassande-Mottin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (361)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for continuous gravitational waves from known pulsars in the first part of the fourth LIGO-Virgo-KAGRA observing run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G Abac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Abouelfettouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophys.J.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 983 (2), pp.99. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/adb3a0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical characterization of the Advanced Virgo gravitational wave detector for the O4 observation run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albanesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64 (17), pp.4710-4726. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.555312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406255v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for gravitational waves emitted from SN 2023ixf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G Abac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Abouelfettouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophys.J.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 985 (2), pp.183. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/adc681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swift-BAT GUANO follow-up of gravitational-wave triggers in the third LIGO-Virgo-KAGRA observing run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayathri Raman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuele Ronchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Tohuvavohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie A Kennea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophys.J.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 980 (2), pp.207. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ad9749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tests of General Relativity with GWTC-3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Adhikari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.112.084080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Eccentric Black Hole Coalescences during the Third Observing Run of LIGO and Virgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G Abac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophys.J.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 973 (2), pp.132. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ad65ce⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A search using GEO600 for gravitational waves coincident with fast radio bursts from SGR 1935+2154</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G Abac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Abouelfettouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophys.J.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 977 (2), pp.255. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ad8de0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Joint Fermi-GBM and Swift-BAT Analysis of Gravitational-Wave Candidates from the Third Gravitational-wave Observing Run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Wood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Hamburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Veres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M Hui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophys.J.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 964 (2), pp.149. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ad1eed⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for gravitational-lensing signatures in the full third observing run of the LIGO-Virgo network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Adhicary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophys.J.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 970 (2), pp.191. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ad3e83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Gravitational-wave Transients Associated with Magnetar Bursts in Advanced LIGO and Advanced Virgo Data from the Third Observing Run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Adhikari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophys.J.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 966 (1), pp.137. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ad27d3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GWTC-2.1: Deep extended catalog of compact binary coalescences observed by LIGO and Virgo during the first half of the third observing run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 109 (2), pp.022001. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.109.022001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultralight vector dark matter search using data from the KAGRA O3GK run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G Abac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Abouelfettouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 110 (4), pp.042001. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.110.042001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of Gravitational Waves from the Coalescence of a $2.5-4.5~M_\odot$ Compact Object and a Neutron Star</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G Abac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Abouelfettouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophys.J.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 970 (2), pp.L34. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/ad5beb⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04609925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panning for gold, but finding helium: discovery of the ultra-stripped supernova SN2019wxt from gravitational-wave follow-up observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Agudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Amati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. An</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.E. Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Benetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 675, pp.A201. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202244751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and reconstruction of low-energy electrons in the ProtoDUNE-SP detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abed Abud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Acciarri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Adames</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 107 (9), pp.092012. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.107.092012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03851051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints on the cosmic expansion history from GWTC-3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Adhikari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 949 (2), pp.76. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ac74bb⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GWTC-3: Compact Binary Coalescences Observed by LIGO and Virgo during the Second Part of the Third Observing Run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (4), pp.041039. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevX.13.041039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgo Detector Characterization and Data Quality: results from the O3 run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Agathos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albanesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Class.Quant.Grav.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 40 (18), pp.185006. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6382/acd92d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Data from the Third Observing Run of LIGO, Virgo, KAGRA, and GEO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Adhicary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophys.J.Suppl.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 267 (2), pp.29. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4365/acdc9f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for subsolar-mass black hole binaries in the second part of Advanced LIGO's and Advanced Virgo's third observing run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Adhicary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mon.Not.Roy.Astron.Soc.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 524 (4), pp.5984-5992. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stad588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise subtraction from KAGRA O3GK data using Independent Component Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Akutsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Araya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aritomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 40 (8), pp.085015. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6382/acc0cb⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency-Dependent Squeezed Vacuum Source for the Advanced Virgo Gravitational-Wave Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Agathos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Albanesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Alléné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 131 (4), pp.041403. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.131.041403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of the KAGRA detector during the first joint observation with GEO 600 (O3GK)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.X. Adhikari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Akutsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Araya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PTEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2023 (10), ptac093. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ptep/ptac093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03635025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The population of merging compact binaries inferred using gravitational waves through GWTC-3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.011048. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevX.13.011048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgo Detector Characterization and Data Quality: tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Agathos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albanesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Class.Quant.Grav.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 40 (18), pp.185005. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6382/acdf36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Input optics systems of the KAGRA detector during O3GK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Akutsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Arai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Arai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Araki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PTEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2023 (2), pp.023F01. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ptep/ptac166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Gravitational Waves Associated with Fast Radio Bursts Detected by CHIME/FRB During the LIGO--Virgo Observing Run O3a</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophys.J.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 955 (2), pp.155. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/acd770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOLECULAR EPIDEMIOLOGY AND SEROPREVALENCE OF CARDAMONES VARIANT WENZHOU VIRUS IN RODENTS AND HUMANS IN CAMBODIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Hul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Thavry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guillebaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Yanneth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nouhin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 130, pp.S66. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijid.2023.04.164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04584246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUBIC V: Cryogenic system design and performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Masi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.S. Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Bernardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Columbro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 04 (04), pp.038. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2022/04/038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-sky, all-frequency directional search for persistent gravitational waves from Advanced LIGO's and Advanced Virgo's first three observing runs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 105 (12), pp.122001. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.105.122001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03711636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for continuous gravitational waves from 20 accreting millisecond x-ray pulsars in O3 LIGO data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 105 (2), pp.022002. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.105.022002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based cross-correlation search for gravitational waves from the low-mass X-ray binary Scorpius X-1 in LIGO O3 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Adhicary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 941 (2), pp.L30. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/aca1b0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUBIC IV: Performance of TES bolometers and readout electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Piat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Stankowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.S. Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Bernardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 04 (04), pp.037. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2022/04/037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03210466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scintillation light detection in the 6-m drift-length ProtoDUNE Dual Phase liquid argon TPC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abed Abud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Acciarri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Adames</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 82, pp.618. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-022-10549-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for intermediate-mass black hole binaries in the third observing run of Advanced LIGO and Advanced Virgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rich Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fausto Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kendall Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astron.Astrophys.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 659, pp.A84. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202141452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Gravitational Waves Associated with Gamma-Ray Bursts Detected by Fermi and Swift during the LIGO-Virgo Run O3b</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 928 (2), pp.186. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ac532b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03656903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints to neutron-star kicks in High-Mass X-ray Binaries with Gaia EDR3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chassande-Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolfo Simaz Bunzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 665, pp.A31. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202140853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, construction and operation of the ProtoDUNE-SP Liquid Argon TPC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abed Abud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Acciarri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Adames</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JINST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (01), pp.P01005. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/17/01/P01005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for subsolar-mass binaries in the first half of advanced LIGO’s and advanced Virgo’s third observing run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 129 (6), pp.061104. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.129.061104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searches for Gravitational Waves from Known Pulsars at Two Harmonics in the Second and Third LIGO-Virgo Observing Runs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Adhikari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 935 (1), pp.1. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ac6acf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03857161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of advanced Virgo and reconstruction of the detector strain h(t) during the observing run O3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Agathos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albanesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Class.Quant.Grav.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 39 (4), pp.045006. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6382/ac3c8e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUBIC VI: Cryogenic half wave plate rotator, design and performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Columbro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.S. Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 04 (04), pp.039. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2022/04/039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-sky search for gravitational wave emission from scalar boson clouds around spinning black holes in LIGO O3 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Adhikari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 105 (10), pp.102001. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.105.102001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current and future constraints on cosmology and modified gravitational wave friction from binary black holes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Leyde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Mastrogiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle A. Steer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chassande-Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Karathanasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 09, pp.012. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2022/09/012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search of the early O3 LIGO data for continuous gravitational waves from the Cassiopeia A and Vela Jr. supernova remnants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 105 (8), pp.082005. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.105.082005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUBIC II: Spectral polarimetry with bolometric interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Gamboa Lerena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.S. Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Bernardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 04 (04), pp.035. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2022/04/035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUBIC VIII: Optical design and performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. O'Sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. de Petris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.S. Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Burke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 04 (04), pp.041. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2022/04/041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUBIC I: Overview and science program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Ch. Hamilton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.S. Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-A. Bigot-Sazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 04 (04), pp.034. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2022/04/034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUBIC Experiment Toward the First Light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.S. Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Bernardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. de Petris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Gamboa Lerena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Low Temperature Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 209 (5-6), pp.839-848. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10909-022-02775-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrowband Searches for Continuous and Long-duration Transient Gravitational Waves from Known Pulsars in the LIGO-Virgo Third Observing Run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophys.J.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 932 (2), pp.133. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ac6ad0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUBIC VII: The feedhorn-switch system of the technological demonstrator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cavaliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mennella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zannoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Battaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.S. Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 04 (04), pp.040. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2022/04/040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUBIC III: Laboratory characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Torchinsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Ch. Hamilton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Piat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.S. Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Bernardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 04 (04), pp.036. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2022/04/036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First joint observation by the underground gravitational-wave detector KAGRA with GEO 600</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Adhikari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PTEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022 (6), pp.063F01. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ptep/ptac073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low exposure long-baseline neutrino oscillation sensitivity of the DUNE experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abud Abed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Acciarri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Adames</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 105 (7), pp.072006. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.105.072006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for gravitational waves from Scorpius X-1 with a hidden Markov model in O3 LIGO data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Adhikari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 106 (6), pp.062002. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.106.062002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Virgo O3 run and the impact of the environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Agathos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albanesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Class.Quant.Grav.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 39 (23), pp.235009. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6382/ac776a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-sky search for continuous gravitational waves from isolated neutron stars using Advanced LIGO and Advanced Virgo O3 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Adhikari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 106 (10), pp.102008. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.106.102008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for continuous gravitational wave emission from the Milky Way center in O3 LIGO-Virgo data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Adhikari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 106 (4), pp.042003. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.106.042003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints on dark photon dark matter using data from LIGO’s and Virgo’s third observing run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 105 (6), pp.063030. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.105.063030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for solar KDAR with DUNE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abed Abud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Acciarri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Adames</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10, pp.065. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2021/10/065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-sky search in early O3 LIGO data for continuous gravitational-wave signals from unknown neutron stars in binary systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 103 (6), pp.064017. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.103.064017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open data from the first and second observing runs of Advanced LIGO and Advanced Virgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rich Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheelu Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fausto Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kendall Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SoftwareX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13, pp.100658. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.softx.2021.100658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibration isolation systems for the beam splitter and signal recycling mirrors of the KAGRA gravitational wave detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Akutsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Arai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Arai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Araki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38 (6), pp.065011. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6382/abd922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progenitors of low-mass binary black-hole mergers in the isolated binary evolution scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolfo Simaz Bunzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Porter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chassande-Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 649, pp.A114. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202038357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03238046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-sky search for short gravitational-wave bursts in the third Advanced LIGO and Advanced Virgo run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104 (12), pp.122004. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.104.122004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Gravitational Waves Associated with Gamma-Ray Bursts Detected by Fermi and Swift During the LIGO-Virgo Run O3a</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophys.J.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 915 (2), pp.86. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/abee15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints on Cosmic Strings Using Data from the Third Advanced LIGO–Virgo Observing Run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (24), pp.241102. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.126.241102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of Gravitational Waves from Two Neutron Star–Black Hole Coalescences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 915 (1), pp.L5. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/ac082e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03430297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population Properties of Compact Objects from the Second LIGO-Virgo Gravitational-Wave Transient Catalog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophys.J.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 913 (1), pp.L7. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/abe949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supernova neutrino burst detection with the Deep Underground Neutrino Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Acciarri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Adamov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eur.Phys.J.C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 81 (5), pp.423. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-021-09166-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diving below the Spin-down Limit: Constraints on Gravitational Waves from theEnergetic Young Pulsar PSR J0537-6910</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophys.J.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 913 (2), pp.L27. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/abffcd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum: “Searches for Continuous Gravitational Waves from 15 Supernova Remnants and Fomalhaut b with Advanced LIGO” (2019, ApJ, 875, 122)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 918 (2), pp.91. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ac1f2c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gravitational-wave Measurement of the Hubble Constant Following the Second Observing Run of Advanced LIGO and Virgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophys.J.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 909 (2), pp.218. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/abdcb7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-sky search for continuous gravitational waves from isolated neutron stars in the early O3 LIGO data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104 (8), pp.082004. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.104.082004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential role of binary neutron star merger afterglows in multimessenger cosmology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mastrogiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Duque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chassande-Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Daigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mochkovitch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 652 (2), pp.A1. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202040229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03311347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the importance of source population models for gravitational-wave cosmology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mastrogiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Leyde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Karathanasis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chassande-Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A. Steer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104 (6), pp.062009. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.104.062009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tests of general relativity with binary black holes from the second LIGO-Virgo gravitational-wave transient catalog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 103 (12), pp.122002. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.103.122002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-sky search for long-duration gravitational-wave bursts in the third Advanced LIGO and Advanced Virgo run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104 (10), pp.102001. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.104.102001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upper limits on the isotropic gravitational-wave background from Advanced LIGO and Advanced Virgo’s third observing run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104 (2), pp.022004. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.104.022004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GWTC-2: Compact Binary Coalescences Observed by LIGO and Virgo During the First Half of the Third Observing Run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (2), pp.021053. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevX.11.021053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searches for Continuous Gravitational Waves from Young Supernova Remnants in the Early Third Observing Run of Advanced LIGO and Virgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophys.J.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 921 (1), pp.80. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ac17ea⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for anisotropic gravitational-wave backgrounds using data from Advanced LIGO and Advanced Virgo’s first three observing runs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104 (2), pp.022005. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.104.022005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints from LIGO O3 Data on Gravitational-wave Emission Due to R-modes in the Glitching Pulsar PSR J0537–6910</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophys.J.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 922 (1), pp.71. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ac0d52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Lensing Signatures in the Gravitational-Wave Observations from the First Half of LIGO–Virgo’s Third Observing Run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fausto Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophys.J.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 923 (1), pp.14. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ac23db⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for gravitational waves from Scorpius X-1 in the second Advanced LIGO observing run with an improved hidden Markov model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104 (10), pp.109903. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.104.109903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum: “Searches for Gravitational Waves from Known Pulsars at Two Harmonics in 2015–2017 LIGO Data” (2019, ApJ, 879, 10)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 899 (2), pp.170. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/abaabb⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An arm length stabilization system for KAGRA and future gravitational-wave detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Akutsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Arai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Arai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Arai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 37 (3), pp.035004. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6382/ab5c95⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02327709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model comparison from LIGO–Virgo data on GW170817’s binary components and consequences for the merger remnant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin P Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rich Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas D Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheelu Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fausto Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Class.Quant.Grav.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 37 (4), pp.045006. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6382/ab5f7c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A guide to LIGO–Virgo detector noise and extraction of transient gravitational-wave signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin P Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rich Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas D Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheelu Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fausto Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Class.Quant.Grav.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 37 (5), pp.055002. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6382/ab685e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GW190412: Observation of a Binary-Black-Hole Coalescence with Asymmetric Masses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 102 (4), pp.043015. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.102.043015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optically targeted search for gravitational waves emitted by core-collapse supernovae during the first and second observing runs of advanced LIGO and advanced Virgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101 (8), pp.084002. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.101.084002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties and Astrophysical Implications of the 150 M$_\odot$ Binary Black Hole Merger GW190521</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophys.J.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 900 (1), pp.L13. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/aba493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospects for observing and localizing gravitational-wave transients with Advanced LIGO, Advanced Virgo and KAGRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living Reviews in Relativity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23 (1), pp.3. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41114-020-00026-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02973168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum backaction on Kg-scale mirrors: observation of radiation pressure noise in the advanced Virgo detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Agathos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125 (13), pp.131101. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.125.131101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The advanced Virgo longitudinal control system for the O2 observing run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Agathos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Aloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astropart.Phys.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 116, pp.102386. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2019.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02491265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GW190814: Gravitational Waves from the Coalescence of a 23 Solar Mass Black Hole with a 2.6 Solar Mass Compact Object</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophys.J.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 896 (2), pp.L44. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/ab960f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access, discovery and interoperability of multi-wavelength/multi-messenger data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Genova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark G. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chassande-Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paschal Coyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PoS - Proceedings of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Asterics2019 - The New Era of Multi-Messenger Astrophysics - Data Access and Open Science, 357, pp.028. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22323/1.357.0028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Joint Fermi-GBM and LIGO/Virgo Analysis of Compact Binary Mergers From the First and Second Gravitational-wave Observing Runs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hamburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Goldstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bissaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Briggs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophys.J.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 893, pp.100. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ab7d3e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUBIC: Using NbSi TESs with a Bolometric Interferometer to Characterize the Polarization of the CMB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Piat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bélier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bleurvacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Low Temperature Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 200 (5-6), pp.363-373. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10909-020-02445-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GW190425: Observation of a Compact Binary Coalescence with Total Mass $\sim 3.4 M_{\odot}$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophys.J.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 892 (1), pp.L3. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/ab75f5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02440020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravitational-wave Constraints on the Equatorial Ellipticity of Millisecond Pulsars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophys.J.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 902 (1), pp.L21. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/abb655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GW190521: A Binary Black Hole Merger with a Total Mass of $150 M_{\odot}$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125 (10), pp.101102. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.125.101102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravitational wave observations, distance measurement uncertainties, and cosmology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chassande-Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Leyde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mastrogiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A. Steer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100 (8), pp.083514. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.100.083514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searches for Gravitational Waves from Known Pulsars at Two Harmonics in 2015-2017 LIGO Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 879 (1), pp.10. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ab20cb⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrophysical signal consistency test adapted for gravitational-wave transient searches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gayathri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chassande-Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Salemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100 (12), pp.124022. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.100.124022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for gravitational-wave signals associated with gamma-ray bursts during the second observing run of Advanced LIGO and Advanced Virgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophys.J.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 886 (1), pp.75. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ab4b48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-sky search for continuous gravitational waves from isolated neutron stars using Advanced LIGO O2 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100 (2), pp.024004. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.100.024004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tests of General Relativity with the Binary Black Hole Signals from the LIGO-Virgo Catalog GWTC-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100 (10), pp.104036. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.100.104036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02116509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Measurement of the Hubble Constant from a Dark Standard Siren using the Dark Energy Survey Galaxies and the LIGO/Virgo Binary–Black-hole Merger GW170814</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Soares-Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Palmese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Hartley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Annis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Garcia-Bellido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophys.J.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 876 (1), pp.L7. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/ab14f1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of the binary neutron star merger GW170817</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.011001. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevX.9.011001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binary Black Hole Population Properties Inferred from the First and Second Observing Runs of Advanced LIGO and Advanced Virgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophys.J.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 882 (2), pp.L24. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/ab3800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for gravitational waves from a long-lived remnant of the binary neutron star merger GW170817</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophys.J.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 875 (2), pp.160. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ab0f3d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Subsolar Mass Ultracompact Binaries in Advanced LIGO’s Second Observing Run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 123 (16), pp.161102. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.161102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraining the $p$-Mode–$g$-Mode Tidal Instability with GW170817</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 122 (6), pp.061104. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.061104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tests of General Relativity with GW170817</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 123 (1), pp.011102. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.011102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GWTC-1: A Gravitational-Wave Transient Catalog of Compact Binary Mergers Observed by LIGO and Virgo during the First and Second Observing Runs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (3), pp.031040. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevX.9.031040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searches for Continuous Gravitational Waves from 15 Supernova Remnants and Fomalhaut b with Advanced LIGO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 875 (2), pp.122. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ab113b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrow-band search for gravitational waves from known pulsars using the second LIGO observing run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 99 (12), pp.122002. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.99.122002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-latency gravitational-wave alerts for multimessenger astronomy during the second advanced LIGO and Virgo observing run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophys.J.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 875 (2), pp.161. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ab0e8f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Standard Siren Measurement of the Hubble Constant from GW170817 without the Electromagnetic Counterpart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fishbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Magaña Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophys.J.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 871 (1), pp.L13. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/aaf96e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directional limits on persistent gravitational waves using data from Advanced LIGO's first two observing runs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100 (6), pp.062001. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.100.062001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional character of the Fermi surface in ultrathin LaTiO 3 / SrTiO 3 heterostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Veit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ramshaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Arras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pentcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 99 (11), </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.99.115126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact radio emission indicates a structured jet was produced by a binary neutron star merger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghirlanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.S. Salafia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Paragi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Giroletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 363, pp.968. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aau8815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for intermediate mass black hole binaries in the first and second observing runs of the Advanced LIGO and Virgo network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100 (6), pp.064064. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.100.064064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02188104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-sky search for long-duration gravitational-wave transients in the second Advanced LIGO observing run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 99 (10), pp.104033. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.99.104033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-Sky Search for Short Gravitational-Wave Bursts in the Second Advanced LIGO and Advanced Virgo Run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100 (2), pp.024017. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.100.024017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Eccentric Binary Black Hole Mergers with Advanced LIGO and Advanced Virgo during their First and Second Observing Runs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophys.J.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 883 (2), pp.149. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ab3c2d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Transient Gravitational-wave Signals Associated with Magnetar Bursts during Advanced LIGO’s Second Observing Run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophys.J.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 874 (2), pp.163. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ab0e15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for the isotropic stochastic background using data from Advanced LIGO’s second observing run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100 (6), pp.061101. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.100.061101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fermi Gamma-ray Burst Monitor Search for Electromagnetic Signals Coincident with Gravitational-Wave Candidates in Advanced LIGO's First Observing Run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Burns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Goldstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M. Hui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Blackburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Briggs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophys.J.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 871 (1), pp.90. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aaf726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum: : &amp;quot;Searches for Gravitational Waves from Known Pulsars at Two Harmonics in 2015-2017 LIGO Data&amp;quot; (2019, ApJ, 879, 10)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 882, pp.73. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ab3231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing the Astrophysical Reach of the Advanced Virgo Detector via the Application of Squeezed Vacuum States of Light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Agathos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 123 (23), pp.231108. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.231108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Multimessenger Sources of Gravitational Waves and High-energy Neutrinos with Advanced LIGO during Its First Observing Run, ANTARES, and IceCube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anghinolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ardid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophys.J.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 870 (2), pp.134. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aaf21d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints on cosmic strings using data from the first Advanced LIGO observing run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rich Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fausto Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kendall Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 97 (10), pp.102002. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.97.102002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for tensor, vector, and scalar polarizations in the stochastic gravitational-wave background</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 120 (20), pp.201102. </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.201102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driving unmodeled gravitational-wave transient searches using astrophysical information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gayathri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chassande-Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Salemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 98 (2), pp.024028. </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.98.024028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GW170817: Measurements of neutron star radii and equation of state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 121 (16), pp.161101. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.161101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evolution of the X-ray afterglow emission of GW 170817/ GRB 170817A in XMM-Newton observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. d'Avanzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Campana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.S. Salafia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghirlanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghisellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 613, pp.L1. </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201832664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of Advanced Virgo and Reconstruction of the Gravitational Wave Signal $h(t)$ during the Observing Run O2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Agatsuma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Class.Quant.Grav.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 35 (20), pp.205004. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6382/aadf1a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of data quality vetoes on a search for compact binary coalescences in Advanced LIGO’s first observing run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B P Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T D Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M R Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Class.Quant.Grav.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 35 (6), pp.065010. </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6382/aaaafa⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714753v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for subsolar-mass ultracompact binaries in advanced LIGO’s first observing run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 121 (23), pp.231103. </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.231103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full Band All-sky Search for Periodic Gravitational Waves in the O1 LIGO Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rich Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fausto Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kendall Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 97 (10), pp.102003. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.97.102003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GW170817: Implications for the stochastic gravitationnal-wave background from compact binary coalescences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rich Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fausto Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kendall Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 120 (9), pp.091101. </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.091101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-sky search for long-duration gravitational wave transients in the first Advanced LIGO observing run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B P Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T D Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M R Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 35 (6), pp.065009. </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6382/aaab76⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earthquake early warning using future generation gravity strainmeters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Juhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Ampuero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barsuglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chassande-Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123 (12), pp.10889-10902. </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018JB016698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Search for Nontensorial Gravitational Waves from Known Pulsars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B P Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. D Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 120 (3), 13 p. </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevlett.120.031104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01887103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic identification of r-process nucleosynthesis in a double neutron star merger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. d'Avanzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Benetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Branchesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Brocato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 551, pp.67-70. </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature24298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A deconvolution technique to correct deep images of galaxies from instrumental scattered light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Karabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-A. Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kuntschner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Cuillandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 601, pp.A86. </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201629974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03115145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Gravitational Waves Associated with Gamma-Ray Bursts During the First Advanced LIGO Observing Run and Implications for the Origin of GRB 150906B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barsuglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bouffanais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Buy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 841 (2), pp.89. </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aa6c47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01404731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GW170817: Observation of Gravitational Waves from a Binary Neutron Star Inspiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rich Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fausto Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kendall Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 119 (16), pp.161101. </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.161101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of waveform model systematics on the interpretation of GW150914</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barsuglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bouffanais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Buy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 34 (10), pp.104002. </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6382/aa6854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01404690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-sky Search for Periodic Gravitational Waves in the O1 LIGO Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rich Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fausto Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kendall Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96 (6), pp.062002. </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.96.062002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the contribution of dynamical ejecta in the Kilonova associated with GW170817</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophys.J.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 850 (2), pp.L39. </w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/aa9478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A gravitational-wave standard siren measurement of the Hubble constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 551 (7678), pp.85-88. </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature24471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravitational waves and gamma-rays from a binary neutron star Merger: GW170817 and GRB 170817A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophys.J.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 848 (2), pp.L13. </w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/aa920c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First search for gravitational waves from known pulsars with Advanced LIGO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B P Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T D Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M R Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 839 (1), 33 p. </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aa677f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01664010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where and When: Optimal Scheduling of the Electromagnetic Follow-up of Gravitational-wave Events Based on Counterpart Light-curve Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Om Sharan Salafia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Colpi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marica Branchesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chassande-Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Ghirlanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 846 (1), pp.62. </w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aa850e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Progenitor of Binary Neutron Star Merger GW170817</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophys.J.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 850 (2), pp.L40. </w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/aa93fc⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for High-energy Neutrinos from Gravitational Wave Event GW151226 and Candidate LVT151012 with ANTARES and IceCube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anghinolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ardid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96 (2), pp.022005. </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.96.022005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of the Advanced Virgo gravitational wave detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Agatsuma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int.J.Mod.Phys.A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (28&amp;29), pp.1744003. </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0217751X17440031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GW170104: Observation of a 50-solar-mass binary black hole coalescence at redshift 0.2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rich Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fausto Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kendall Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 118 (22), pp.221101. </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.118.221101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-messenger Observations of a Binary Neutron Star Merger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophys.J.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 848 (2), pp.L12. </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/aa91c9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for continuous gravitational waves from neutron stars in globular cluster NGC 6544</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew R. Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fausto Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kendall Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 95 (8), pp.082005. </w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.95.082005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for gravitational waves from Scorpius X-1 in the first Advanced LIGO observing run with a hidden Markov model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rich Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fausto Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kendall Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 95 (12), pp.122003. </w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.95.122003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GW170608: Observation of a 19-solar-mass Binary Black Hole coalescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.. P.. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophys.J.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 851 (2), pp.L35. </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/aa9f0c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upper Limits on Gravitational Waves from Scorpius X-1 from a Model-Based Cross-Correlation Search in Advanced LIGO Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophys.J.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 847 (1), pp.47. </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aa86f0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GW170814: A three-detector observation of gravitational waves from a binary black hole coalescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 119 (14), pp.141101.1-141101.16. </w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.141101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First narrow-band search for continuous gravitational waves from known pulsars in advanced detector data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rich Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fausto Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kendall Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96 (12), pp.122006. </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.96.122006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First low-frequency Einstein@Home all-sky search for continuous gravitational waves in Advanced LIGO data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rich Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fausto Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kendall Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96 (12), pp.122004. </w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.96.122004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for high-energy neutrinos from binary neutron Star Merger GW170817 with ANTARES, IceCube, and the Pierre Auger Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anghinolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ardid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophys.J.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 850 (2), pp.L35. </w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/aa9aed⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for intermediate mass black hole binaries in the first observing run of Advanced LIGO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rich Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fausto Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kendall Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96 (2), pp.022001. </w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.96.022001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Post-merger Gravitational Waves from the Remnant of the Binary Neutron Star Merger GW170817</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophys.J.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 851 (1), pp.L16. </w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/aa9a35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum: “First Search for Gravitational Waves from Known Pulsars with Advanced LIGO” (2017, ApJ, 839, 12)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 851 (1), pp.71. </w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aa9aee⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directional limits on persistent gravitational waves from Advanced LIGO's first observing run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 118 (12), pp.121102. </w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.118.121102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01412191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supplement: Localization and broadband follow-up of the gravitational-wave transient GW150914</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Bizouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Casanueva Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 225 (1), pp.8. </w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/0067-0049/225/1/8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01308576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upper limits on the rates of binary neutron star and neutron-star--black-hole mergers from Advanced LIGO's first observing run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 832 (2), </w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8205/832/2/L21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01349288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for transient gravitational waves in coincidence with short duration radio transients during 2007-2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93 (12), pp.122008. </w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.93.122008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01313662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive All-sky Search for Periodic Gravitational Waves in the Sixth Science Run LIGO Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94 (4), pp.042002. </w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.94.042002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01314863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of Gravitational Waves from a Binary Black Hole Merger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 116 (6), pp.061102. </w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.061102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01273200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short gamma-ray bursts at the dawn of the gravitational wave era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghirlanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.S. Salafia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pescalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghisellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Salvaterra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 594, pp.A84. </w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201628993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01554177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Targeted Search for Gravitational-Wave Bursts from Core-Collapse Supernovae in Data of First-Generation Laser Interferometer Detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94 (10), pp.102001. </w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.94.102001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01313211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUBIC: A Fizeau Interferometer Targeting Primordial B-Modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tartari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Banfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Battaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. S. Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Low Temperature Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 184 (3-4), pp.739-745. </w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10909-015-1398-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01389589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospects for Observing and Localizing Gravitational-Wave Transients with Advanced LIGO and Advanced Virgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Accadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living Reviews in Relativity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19 (1), pp.1. </w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/lrr-2016-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00807196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the LIGO detectors during their sixth science run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 32 (11), pp.115012. </w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/32/11/115012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A directed search for gravitational waves from Scorpius X-1 with initial LIGO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 91 (6), pp.062008. </w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.91.062008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01091572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum: “The Herschel Inventory of the Agents of Galaxy Evolution (Heritage) in the Magellanic Clouds, a Herschel Open Time Key Program” (2013, AJ, 146, 62)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Meixner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Panuzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roman-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. W Engelbracht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Babler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astronomical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 149 (2), pp.88. </w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-6256/149/2/88⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEARCHES FOR CONTINUOUS GRAVITATIONAL WAVES FROM NINE YOUNG SUPERNOVA REMNANTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 813, pp.39. </w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/813/1/39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrow-band search of continuous gravitational-wave signals from Crab and Vela pulsars in Virgo VSR4 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 91 (2), pp.022004. </w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.91.022004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01079253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Virgo: a second-generation interferometric gravitational wave detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Agathos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Agatsuma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Aisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Allemandou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 32 (2), pp.024001. </w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/32/2/024001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01056608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient gravity perturbations induced by earthquake rupture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Harms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Ampuero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barsuglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chassande-Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Montagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 201 (3), pp.1416-1425. </w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggv090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02481320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum to : Measurement of jet multiplicity distributions in t t-bar production in pp collisions at sqrt(s) = 7 TeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chatrchyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Khachatryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. Sirunyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tumasyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 75 (05), pp.216-216. </w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-015-3437-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of the gravitational wave signal h(t) during the Virgo science runs and independent validation with a photon calibrator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Accadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Agathos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Astone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 31, pp.165013. </w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/31/16/165013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00935791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latest Progress on the QUBIC Instrument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ghribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.S. Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Berge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Low Temperature Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 176, pp.698. </w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10909-013-1024-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints on cosmic strings from the LIGO-Virgo gravitational-wave detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 112, pp.131101. </w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.112.131101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00923576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Searches for Optical Counterparts to Gravitational-wave Candidate Events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 211, pp.7. </w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0067-0049/211/1/7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00923580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods and results of a search for gravitational waves associated with gamma-ray bursts using the GEO600, LIGO, and Virgo detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 89 (12), pp.122004. </w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.89.122004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00990297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravitational waves from known pulsars: results from the initial detector era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 785, pp.119. </w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/785/2/119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00923583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for gravitational wave ringdowns from perturbed intermediate mass black holes in LIGO-Virgo data from 2005-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 89 (10), pp.102006. </w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.89.102006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00965403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimessenger search for sources of gravitational waves and high-energy neutrinos: Initial results for LIGO-Virgo and IceCube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. G. Aartsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ahlers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 90, pp.102002. </w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.90.102002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01019490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for gravitational radiation from intermediate mass black hole binaries in data from the second LIGO-Virgo joint science run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 89 (12), pp.12203. </w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.89.122003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00976061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First all-sky search for continuous gravitational waves from unknown sources in binary systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 90 (6), pp.062010. </w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.90.062010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00998658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for gravitational waves associated with gamma-ray bursts detected by the InterPlanetary Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 113 (1), pp.011102. </w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.113.011102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00977718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a Hough search for continuous gravitational waves on data from the 5th LIGO science run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 31 (8), pp.085014. </w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/31/8/085014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00923573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of an F-statistic all-sky search for continuous gravitational waves in Virgo VSR1 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 31 (16), pp.165014. </w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/31/16/165014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00952104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Upper Limits on the Stochastic Gravitational-Wave Background from 2009-2010 LIGO and Virgo Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 113 (23), pp.231101. </w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.113.231101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01010031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The NINJA-2 project: Detecting and characterizing gravitational waveforms modelled using numerical binary black hole simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 31 (11), pp.115004. </w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/31/11/115004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00924818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for long-lived gravitational-wave transients coincident with long gamma-ray bursts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 88 (12), pp.122004. </w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.88.122004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog: GOODS-Herschel North and South catalogs (Elbaz+, 2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Altieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Valtchanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Coia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Dannerbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Dasyra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 353</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Herschel* PEP/HerMES luminosity function - I. Probing the evolution of PACS selected Galaxies to z similar or equal to 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gruppioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rodighiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Delvecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Berta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 432 (1), pp.23--52. </w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stt308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter estimation for compact binary coalescence signals with the first generation gravitational-wave detector network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 88, pp.062001. </w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.88.062001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00818794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A directed search for continuous Gravitational Waves from the Galactic Center</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 88, 102002 [13 p.]. </w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.88.102002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE HERSCHEL INVENTORY OF THE AGENTS OF GALAXY EVOLUTION IN THE MAGELLANIC CLOUDS, A HERSCHEL OPEN TIME KEY PROGRAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Meixner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Panuzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roman-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. W Engelbracht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Babler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astronomical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 146 (3), pp.62. </w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-6256/146/3/62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Central heating radius of curvature correction (CHRoCC) for use in large scale gravitational wave interferometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Accadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Agathos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Astone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30 (5), pp.055017. </w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/30/5/055017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00789647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Gravitational Waves from Binary Black Hole Inspiral, Merger and Ringdown in LIGO-Virgo Data from 2009-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 87, pp.022002. </w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.87.022002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00737685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HerMES: CANDIDATE GRAVITATIONALLY LENSED GALAXIES AND LENSING STATISTICS AT SUBMILLIMETER WAVELENGTHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie L. Wardlow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asantha Cooray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco de Bernardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Arumugam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 762 (1), </w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/762/1/59⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Einstein@Home all-sky search for periodic gravitational waves in LIGO S5 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 87, pp.042001. </w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.87.042001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00725598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A First Search for coincident Gravitational Waves and High Energy Neutrinos using LIGO, Virgo and ANTARES data from 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Adrián-Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Al Samarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anghinolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 06, pp.008. </w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2013/06/008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00709861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimessenger astronomy with gravitational waves and high-energy neutrinos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bouhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chassande-Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kouchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews of Modern Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 85, pp.1401-1420. </w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/RevModPhys.85.1401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00681933v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of the compact jets in the black hole GX 339-4.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Corbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. W. Broderick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Coriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 431, pp.L107-L111. </w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnrasl/slt018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03617340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for gravitational waves associated with gamma-ray bursts during LIGO science run 6 and Virgo science runs 2 and 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 760, 12 (18 p.). </w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/760/1/12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00706656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-sky Search for Periodic Gravitational Waves in the Full S5 LIGO Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 85, pp.022001. </w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.85.022001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00640993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The suppression of star formation by powerful active galactic nuclei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Symeonidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. D. Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Altieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 485 (7397), pp.213-216. </w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature11096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00881177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation and testing of the first prompt search for electromagnetic counterparts to gravitational wave transients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 539, pp.A124. </w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201118219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00641028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgo: a laser interferometer to detect gravitational waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Accadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7, pp.P03012. </w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/7/03/P03012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00689749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of Aberration-corrected STEM and EELS in the Study of Nanoscale Materials for Energy and Photonic Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hosseini Vajargah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rossouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Woo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (S2), pp.336-337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upper limits on a stochastic gravitational-wave background using LIGO and Virgo interferometers at 600-1000 Hz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 85, pp.122001. </w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.85.122001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00708743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the Virgo Seismic Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Accadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Astone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ballardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Barone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 29, pp.025005. </w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/29/2/025005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00641035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications For The Origin Of GRB 051103 From LIGO Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 755, 2 (8p.). </w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/755/1/2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00721856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HerMES: point source catalogues from deep Herschel-SPIRE observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. J. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. J. Oliver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Auld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 419 (1), pp.377--389. </w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2011.19709.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-sky search for gravitational-wave bursts in the second joint LIGO-Virgo run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 85, pp.122007. </w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.85.122007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00679939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swift Follow-up Observations of Candidate Gravitational-wave Transient Events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.K. Fridriksson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gehrels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Homan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Osborne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 203, pp.28. </w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0067-0049/203/2/28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00718573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Phase-Magnitude Relationships in the Short-Time Fourier Transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chassande-Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Flandrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19 (5), pp.267-270. </w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSP.2012.2190279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00709258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The characterization of Virgo data and its impact on gravitational-wave searches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 29, pp.155002. </w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/29/15/155002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00683730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimessenger science reach and analysis method for common sources of gravitational waves and high-energy neutrinos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imre Bartos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bouhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chassande-Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Corsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 85, pp.103004. </w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.85.103004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00709825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First low-latency LIGO+Virgo search for binary inspirals and their electromagnetic counterparts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 541, pp.A155. </w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201218860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00702094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Gravitational Waves from Low Mass Compact Binary Coalescence in LIGO's Sixth Science Run and Virgo's Science Runs 2 and 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 85, pp.082002. </w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.85.082002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00689778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Herschel Multi-tiered Extragalactic Survey: HerMES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. J. Oliver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Altieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Arumugam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 424, pp.1614-1635. </w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2012.20912.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03645794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Gravitational Waves from Intermediate Mass Binary Black Holes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 85, pp.102004. </w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.85.102004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00679937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Herschel Multi-tiered Extragalactic Survey: SPIRE-mm photometric redshifts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. G. Roseboom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. J. Ivison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. R. Greve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Arumugam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 419 (4), pp.2758-2773. </w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2011.19827.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Gravitational Wave Bursts from Six Magnetars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Accadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 734, pp.L35. </w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2041-8205/734/2/L35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00608259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herschel/HerMES: the X-ray-infrared correlation for star-forming galaxies at z similar to 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Symeonidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Georgakakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Seymour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Auld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 417 (3), pp.2239--2252. </w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2011.19405.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HerMES: LYMAN BREAK GALAXIES INDIVIDUALLY DETECTED AT 0.7 \textless= z \textless= 2.0 IN GOODS-N WITH HERSCHEL/SPIRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Burgarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Heinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Magdis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Auld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 734 (1), </w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2041-8205/734/1/L12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimessenger astronomy with the Einstein Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chassande-Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hendry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Márka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">General Relativity and Gravitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 43, pp.437-464. </w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10714-010-1019-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00709078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Pair Production of First-Generation Scalar Leptoquarks in pp Collisions at sqrt(s) = 7 TeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Khachatryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Sirunyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tumasyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bergauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 106, pp.201802. </w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.201802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00553528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to Calibration and sensitivity of the Virgo detector during its second science run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Accadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Astone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ballardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 28, pp.079501. </w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/28/7/079501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00576828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HerMES: detection of cosmic magnification of submillimetre galaxies using angular cross-correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Eales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Franceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Glenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Griffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 414 (1), pp.596--601. </w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2011.18417.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Pair Production of Second-Generation Scalar Leptoquarks in pp Collisions at sqrt(s) = 7 TeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Khachatryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Sirunyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tumasyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bergauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 106, pp.201803. </w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.201803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00553536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A state observer for the Virgo inverted pendulum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Accadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Astone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ballardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Barone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 82, pp.094502. </w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3637466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00641381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Alignment system during the second science run of the Virgo interferometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Accadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Astone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ballardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34, pp.327-332. </w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2010.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03732746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bounding the Time Delay between High-energy Neutrinos and Gravitational-wave Transients from Gamma-ray Bursts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bartos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bouhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Corsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Di Palma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 35, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2011.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00651113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HerMES: SPIRE emission from radio-selected active galactic nuclei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. L. Clements</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Conley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Conversi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cooray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 413 (3), pp.1777--1786. </w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2011.18253.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Submillimetre galaxies reside in dark matter haloes with masses greater than 3 × 10 11 solar masses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asantha Cooray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Altieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Arumugam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 470 (7335), pp.510-512. </w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature09771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00904021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directional limits on persistent gravitational waves using LIGO S5 science data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Accadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 107, pp.271102. </w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.271102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00662301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DYNAMICAL STRUCTURE OF THE MOLECULAR INTERS℡LAR MEDIUM IN AN EXTREMELY BRIGHT, MULTIPLY LENSED z similar or equal to 3 SUBMILLIMETER GALAXY DISCOVERED WITH HERSCHEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominik A. Riechers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cooray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Omont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Neri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. I. Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 733 (1), </w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2041-8205/733/1/L12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for gravitational waves from binary black hole inspiral, merger and ringdown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Accadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 83, pp.122005. </w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.83.122005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00601265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beating the spin-down limit on gravitational wave emission from the Vela pulsar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Accadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 737, pp.93. </w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/737/2/93⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00624014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the B+ Production Cross Section in pp Collisions at sqrt(s) = 7 TeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Khachatryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Sirunyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tumasyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bergauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 106, pp.112001. </w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.112001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00553501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODELING OF THE HERMES SUBMILLIMETER SOURCE LENSED BY A DARK MATTER DOMINATED FOREGROUND GROUP OF GALAXIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gavazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cooray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Conley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. E. Aguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 738 (2), </w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/738/2/125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of the Virgo project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Accadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Astone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Ballardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 28 (11), pp.114002. </w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/28/11/114002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REDSHIFT DETERMINATION AND CO LINE EXCITATION MODELING FOR THE MULTIPLY LENSED GALAXY HLSW-01</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. S. Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. E. Lupu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. E. Aguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Auld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 733 (1), </w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/733/1/29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration and sensitivity of the Virgo detector during its second science run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Accadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Astone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ballardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 28, pp.025005. </w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/28/2/025005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00552235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of the Virgo interferometer longitudinal control system during the second science run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Accadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Astone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ballardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34, pp.521-527. </w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2010.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00547591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GOODS-Herschel: an infrared main sequence for star-forming galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dickinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.~s. Hwang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. d'Iaz-Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Magdis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 533, pp.A119. </w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201117239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The seismic Superattenuators of the Virgo gravitational waves interferometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Accadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Astone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ballardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Low Frequency Noise, Vibration and Active Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30, pp.63-79. </w:t></w:r><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1260/0263-0923.30.1.63⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00603336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for a heavy gauge boson W' in the final state with an electron and large missing transverse energy in pp collisions at sqrt(s) = 7 TeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Khachatryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Sirunyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tumasyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bergauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 698, pp.21-39. </w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2011.02.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00553516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HerMES: deep galaxy number counts from a P(D) fluctuation analysis of SPIRE Science Demonstration Phase observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Glenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Conley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Béthermin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Altieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 409, pp.109-121. </w:t></w:r><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2010.17781.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03646002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radial distribution of gas and dust in spiral galaxies The case of M99 (NGC4254) and M100 (NGC 4321)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pohlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cortese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. W. L. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. A. Eales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 518, </w:t></w:r><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201014554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FIR colours and SEDs of nearby galaxies observed with Herschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cortese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Auld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. J. Bendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 518, </w:t></w:r><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201014534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for gravitational waves from compact binary coalescence in LIGO and Virgo data from S5 and VSR1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Accadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 82, pp.102001. </w:t></w:r><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.82.102001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00544185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictions for the Rates of Compact Binary Coalescences Observable by Ground-based Gravitational-wave Detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Accadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 27, pp.173001. </w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/27/17/173001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00465032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commissioning status of the Virgo interferometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Accadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K G Arun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 27 (8), pp.0824002. </w:t></w:r><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/27/8/084002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00587610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of CMS Hadron Calorimeter Timing and Synchronization using Test Beam, Cosmic Ray, and LHC Beam Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chatrchyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Khachatryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Sirunyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5, pp.T03013. </w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/5/03/T03013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00447008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alignment of the CMS Muon System with Cosmic-Ray and Beam-Halo Muons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chatrchyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Khachatryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Sirunyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5, pp.T03020. </w:t></w:r><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/5/03/T03020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00454618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herschel reveals a T-dust-unbiased selection of z similar to 2 ultraluminous infrared galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. E. Magdis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. S. Hwang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Arumugam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 409 (1), pp.22--28. </w:t></w:r><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2010.17551.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of Superattenuator seismic isolation by Virgo interferometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.G. Arun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Astone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 33, pp.182-189. </w:t></w:r><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2010.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00452402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dust morphology of the elliptical Galaxy M 86 with SPIRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. L. Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cortese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. W. L. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 518, </w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201014530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03646126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transverse-momentum and pseudorapidity distributions of charged hadrons in pp collisions at sqrt(s) = 7 TeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Khachatryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Sirunyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tumasyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bergauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 105, pp.022002. </w:t></w:r><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.022002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00485278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herschel-SPIRE, far-infrared properties of millimetre-bright and -faint radio galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. C. Chapman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. J. Ivison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. G. Roseboom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Auld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 409 (1), pp.L13--L18. </w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1745-3933.2010.00956.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herschel photometric observations of the low metallicity dwarf galaxy NGC 1705</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. O'Halloran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Galametz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. C. Madden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Auld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 518, </w:t></w:r><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201014580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First results from HerMES on the evolution of the submillimetre luminosity function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. A. Eales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. G. Roseboom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Altieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 518, </w:t></w:r><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201014675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03646130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of dust temperature of galaxies through cosmic time as seen by Herschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cepa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. -R. Chary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 409 (1), pp.75--82. </w:t></w:r><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2010.17645.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-vacuum Faraday isolation remote tuning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Accadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.G. Arun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49, pp.4780-4790. </w:t></w:r><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.49.004780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00525372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of the CMS Drift Tube Chambers and Measurement of the Drift Velocity with Cosmic Rays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chatrchyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Khachatryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Sirunyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5, pp.T03016. </w:t></w:r><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/5/03/T03016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00447439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and Filtering of Uncharacteristic Noise in the CMS Hadron Calorimeter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chatrchyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Khachatryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Sirunyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5, pp.T03014. </w:t></w:r><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/5/03/T03014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00446076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the Muon Stopping Power in Lead Tungstate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chatrchyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Khachatryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Sirunyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5, pp.P03007. </w:t></w:r><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/5/03/P03007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00438212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HerMES: Herschel-SPIRE observations of Lyman break galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rigopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Magdis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. J. Ivison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Arumugam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 409 (1), pp.L7--L12. </w:t></w:r><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1745-3933.2010.00950.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The central region of spiral galaxies as seen by Herschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. J. Bendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pohlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 518, </w:t></w:r><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201014588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances of the Virgo interferometer longitudinal control system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.G. Arun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Astone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 33 (2), pp.75-80. </w:t></w:r><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2009.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Herschel-SPIRE instrument and its in-flight performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kiernan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.~j. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.~e. Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Latter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 518, pp.L3. </w:t></w:r><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201014519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Study of the CMS Barrel Resistive Plate Chambers with Cosmic Rays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chatrchyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Khachatryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Sirunyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5, pp.T03017. </w:t></w:r><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/5/03/T03017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00444190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of the CMS Drift-Tube Local Trigger with Cosmic Rays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chatrchyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Khachatryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Sirunyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5, pp.T03003. </w:t></w:r><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/5/03/T03003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00441669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of the CMS Level-1 Trigger during Commissioning with Cosmic Ray Muons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chatrchyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Khachatryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Sirunyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5, pp.T03002. </w:t></w:r><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/5/03/T03002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00438216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the charge ratio of atmospheric muons with the CMS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Khachatryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Sirunyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tumasyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bergauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 692, pp.83-104. </w:t></w:r><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2010.07.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00487914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the Underlying Event Activity in Proton-Proton Collisions at 0.9 TeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Khachatryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Sirunyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tumasyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bergauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 70, pp.555-572. </w:t></w:r><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-010-1453-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00491725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precise Mapping of the Magnetic Field in the CMS Barrel Yoke using Cosmic Rays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chatrchyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Khachatryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Sirunyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5, pp.T03021. </w:t></w:r><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/5/03/T03021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00444183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commissioning of the CMS High-Level Trigger with Cosmic Rays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chatrchyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Khachatryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Sirunyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5, pp.T03005. </w:t></w:r><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/5/03/T03005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00449409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of CMS Muon Reconstruction in Cosmic-Ray Events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chatrchyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Khachatryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Sirunyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5, pp.T03022. </w:t></w:r><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/5/03/T03022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00452304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commissioning of the CMS Experiment and the Cosmic Run at Four Tesla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chatrchyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Khachatryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Sirunyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5, pp.T03001. </w:t></w:r><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/5/03/T03001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00449401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commissioning and Performance of the CMS Pixel Tracker with Cosmic Ray Muons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chatrchyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Khachatryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Sirunyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5, pp.T03007. </w:t></w:r><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/5/03/T03007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00438218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for gravitational-wave inspiral signals associated with short Gamma-Ray Bursts during LIGO's fifth and Virgo's first science run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Accadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 715, pp.1453-1461. </w:t></w:r><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/715/2/1453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00465042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herschel-SPIRE observations of the disturbed galaxy NGC 4438</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cortese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. J. Bendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. I. Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. L. Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 518, </w:t></w:r><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201014547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03646120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the origin of M81 group extended dust emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. I. Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. D. Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Auld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Barlow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 409, pp.102-108. </w:t></w:r><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2010.17774.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03646005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the molecular interstellar medium of M82 with Herschel-SPIRE spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Panuzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rangwala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rykala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. G. Isaak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Glenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 518, </w:t></w:r><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201014558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Herschel Space Observatory view of dust in M81</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. J. Bendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. D. Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pohlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Auld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 518, </w:t></w:r><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201014568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03646119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HerMES: SPIRE galaxy number counts at 250, 350, and 500 mu m</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. J. Oliver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. J. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Altieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 518, </w:t></w:r><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201014697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herschel photometric observations of the nearby low metallicity irregular galaxy NGC 6822</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Galametz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. C. Madden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 518, </w:t></w:r><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201014604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03646125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The third generation of gravitational wave observatories and their science reach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Punturo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 27 (8), pp.84007. </w:t></w:r><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/27/8/084007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00587612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herschel unveils a puzzling uniformity of distant dusty galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. S. Hwang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Magnelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Daddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 518, </w:t></w:r><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201014687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03646129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of the CMS Drift Tube Chambers with Cosmic Rays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chatrchyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Khachatryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Sirunyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5, pp.T03015. </w:t></w:r><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/5/03/T03015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00451031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Measurement of Bose-Einstein Correlations in Proton-Proton Collisions at √s=0.9 and 2.36 TeV at the LHC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Khachatryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Sirunyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tumasyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bergauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 105, pp.032001. </w:t></w:r><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.032001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00485217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for gravitational-wave bursts associated with gamma-ray bursts using data from LIGO Science Run 5 and Virgo Science Run 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adhikari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ajith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 715, pp.1438-1452. </w:t></w:r><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/715/2/1438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00421376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-sky search for gravitational-wave bursts in the first joint LIGO-GEO-Virgo run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Accadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 81, pp.102001. </w:t></w:r><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.81.102001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00491714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HerMES: The submillimeter spectral energy distributions of Herschel/SPIRE-detected galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Schulz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. P. Pearson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. L. Clements</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Altieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 518, </w:t></w:r><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201014673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03646128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Herschel Multi-Tiered Extragalactic Survey: source extraction and cross-identifications in confusion-dominated SPIRE images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. G. Roseboom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. J. Oliver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kunz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Altieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 409 (1), pp.48--65. </w:t></w:r><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2010.17634.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transverse momentum and pseudorapidity distributions of charged hadrons in pp collisions at sqrt(s) = 0.9 and 2.36 TeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chatrchyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Khachatryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Sirunyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 02, pp.041. </w:t></w:r><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP02(2010)041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00454619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Alignment for the first science run of the Virgo interferometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.G. Arun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 33, pp.131-139. </w:t></w:r><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2010.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00462573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searches for gravitational waves from known pulsars with science run 5 LIGO data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adhikari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ajith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 713, pp.671-685. </w:t></w:r><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/713/1/671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00421367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HerMES: SPIRE detection of high-redshift massive compact galaxies in GOODS-N field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rodighiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Perez-Fournon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Buitrago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Trujillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 409 (1), pp.L19--L24. </w:t></w:r><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1745-3933.2010.00964.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the interstellar medium in galaxies with Herschel/SPIRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. A. Eales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. W. L. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. D. Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. J. Bendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cortese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 518, </w:t></w:r><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201014536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03646121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPIRE imaging of M 82: Cool dust in the wind and tidal streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vigroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Auld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Baes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 518, pp.L66. </w:t></w:r><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201014567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01262088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First LIGO search for gravitational wave bursts from cosmic (super)strings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adhikari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ajith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 80, pp.062002. </w:t></w:r><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.80.062002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00428981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Searches Between Gravitational-Wave Interferometers and High-Energy Neutrino Telescopes:. Science Reach and Analysis Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. van Elewyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Aso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barsuglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Modern Physics D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18, pp.1655-1659. </w:t></w:r><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218271809015655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00709855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser with an in-loop relative frequency stability of 1.0×10−21 on a 100-ms time scale for gravitational-wave detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. G. Arun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 79, pp.053824. </w:t></w:r><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.79.053824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00399922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravitational wave burst search in the Virgo C7 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. G. Arun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 26, pp.085009. </w:t></w:r><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/26/8/085009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00373791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An upper limit on the stochastic gravitational-wave background of cosmological origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adhikari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ajith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 460, 7258, pp.990-994. </w:t></w:r><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature08278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00414345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrophysically Triggered Searches for Gravitational Waves: Status and Prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adhikari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ajith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 25, pp.114051. </w:t></w:r><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/25/11/114051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00260101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for gravitational waves associated with GRB 050915a using the Virgo detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 25, pp.225001. </w:t></w:r><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/25/22/225001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00261375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-vacuum optical isolation changes by heating in a Faraday isolator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 47, pp.5853-5861</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00346825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Virgo 3 km interferometer for gravitational wave detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optics A: Pure and Applied Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10, pp.064009. </w:t></w:r><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1464-4258/10/6/064009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00280610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Best network chirplet-chain: Near-optimal coherent detection of unmodeled gravitation wave chirps with a network of detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chassande-Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Rabaste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 77, pp.062005. </w:t></w:r><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.77.062005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00172811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First joint gravitational waves search by the Auriga-Explorer-Nautilus-Virgo collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 25, pp.205007. </w:t></w:r><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/25/20/205007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00327138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lock acquisition of the Virgo gravitational wave detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 30, pp.29-38. </w:t></w:r><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2008.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00311847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Virgo interferometric gravitational antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Al-Shourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Lasers in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 45, pp.478-487. </w:t></w:r><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlaseng.2006.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00136771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The infrared compactness-temperature relation for quiescent and starburst galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guiderdoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 462, pp.81-91. </w:t></w:r><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20053881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03566268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of coalescing binaries search activities in Virgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 24, pp.5767-5775. </w:t></w:r><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/24/23/003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00189890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the optical parameters of the Virgo interferometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 46, pp.3466-3484</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00113562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Length Sensing and Control in the Virgo Gravitational Wave Interferometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Al-Shourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 55, pp.1985-1995. </w:t></w:r><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIM.2006.884422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00191533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for gravitational waves from primordial black hole binary coalescences in the galactic halo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adhikari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ageev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 72, </w:t></w:r><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.72.082002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for gravitational waves from galactic and extra-galactic binary neutron stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adhikari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ageev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 72, </w:t></w:r><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.72.082001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upper limits on gravitational wave bursts in LIGO's second science run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adhikari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ageev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Agresti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 72, </w:t></w:r><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.72.062001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for gravitational waves associated with the gamma ray burst GRB030329 using the LIGO detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adhikari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ageev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 72, </w:t></w:r><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.72.042002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First all-sky upper limits from LIGO on the strength of periodic gravitational waves using the Hough transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adhikari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ageev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Agresti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 72, </w:t></w:r><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.72.102004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the seismic attenuation performance of the VIRGO Superattenuator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Braccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barsotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bradaschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Di Virgilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 23, pp.557-565. </w:t></w:r><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2005.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00024251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First locking of the VIRGO central area interferometer with suspension hierarchical control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Babusci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Barill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 20, pp.629-640</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00021612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First upper limits from LIGO on gravitational wave bursts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adhikari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ageev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 69, </w:t></w:r><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.69.102001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detector description and performance for the first coincidence observations between LIGO and GEO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adhikari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ageev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 517, pp.154-179. </w:t></w:r><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2003.11.124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lock acquisition of the central interferometer of the Virgo gravitational wave detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Babusci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Barille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 21, pp.465-477</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00022249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for inspiralling binary events in the Virgo engineering run data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Babusci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Barill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 21, pp.S709-S716</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00021605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of first LIGO science data for stochastic gravitational waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adhikari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ageev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 69, 421, p.503-507. </w:t></w:r><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.69.122004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A local control system for the test masses of the Virgo gravitational wave detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Babusci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Barill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 20, pp.617-628</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00021613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of LIGO data for gravitational waves from binary neutron stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adhikari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ageev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 69, 421, p.503-507. </w:t></w:r><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.69.122001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Setting upper limits on the strength of periodic gravitational waves from PSR J1939+2134 using the first science data from the GEO 600 and LIGO detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adhikari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ageev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 69, 418, p.393-411. </w:t></w:r><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.69.082004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The commissioning of the central interferometer of the Virgo gravitational wave detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Babusci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Barille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 21, pp.1-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00021724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A learning approach to the detection of gravitational wave transients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chassande-Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 67, pp.102001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00137913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An unusual iron Lo-BAL quasar detected by ISOCAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick B. Hall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Fadda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 389, pp.L47-L50. </w:t></w:r><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20020663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03742985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hidden star-formation in the cluster of galaxies Abell 1689</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca M. Poggianti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Fadda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 382, pp.60-83. </w:t></w:r><w:hyperlink r:id="rId1147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20011754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03733410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISOCAM mid-infrared detection of HR 10: A distant clone of Arp 220 at z = 1.44</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Félix Mirabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David B. Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 381, pp.L1-L4. </w:t></w:r><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20011520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03733095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The first ISO ERO: a dusty quasar at z = 1.5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lidman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hunstead</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Casali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 372, pp.45-49. </w:t></w:r><w:hyperlink r:id="rId1158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20010579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00009347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the time-frequency detection of chirps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chassande-Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Flandrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00414585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptative filtering techniques for gravitational wave interferometric data : removing long-term sinusoidal disturbances and oscillatory transients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chassande-Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dhurandhar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00414584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential reassignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chassande-Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Daubechies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Flandrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 4 (10), pp.293-294. </w:t></w:r><w:hyperlink r:id="rId1164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/97.633772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (117)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles formules de synthèse de la transformée de Fourier à court terme avec une fenêtre d'analyse modifiée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fourer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chassande-Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Flandrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXe Colloque Francophone de Traitement du Signal et des Images (GRETSI 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode plug-and-play pour des problèmes inverses sur signaux bivariés avec données synthétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Palud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chassande-Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gretsi'25 - XXXe Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Advanced Virgo+ status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Agathos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albanesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alléné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Cosmic Ray International Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Naples, Italy. pp.012039, </w:t></w:r><w:hyperlink r:id="rId1173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/2429/1/012039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996737v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Virgo Plus: Future Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Agathos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albanesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alléné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Cosmic Ray International Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Naples, Italy. pp.012040, </w:t></w:r><w:hyperlink r:id="rId1175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/2429/1/012040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrainte de polarisation pour la reconstruction d'ondes gravitationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chassande-Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRETSI - Groupe de Recherche en Traitement du Signal et des Images, Aug 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gaseous Argon-Based Near Detector to Enhance the Physics Capabilities of DUNE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abed Abud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Acciarri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Adames</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Snowmass 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Seattle, United States. </w:t></w:r><w:hyperlink r:id="rId1180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2172/1873704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUBIC-the Q and U bolometric interferometer for cosmology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Piat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.S. Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Bernardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. de Petris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montréal, Canada. pp.121902T, </w:t></w:r><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2642114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of QUBIC, the Q&U Bolometer for Cosmology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Almela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.H. Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd Rencontres de Blois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snowmass Neutrino Frontier: DUNE Physics Summary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abed Abud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Acciarri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Adames</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Snowmass 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Seattle, United States. </w:t></w:r><w:hyperlink r:id="rId1188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2172/1873688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current and future constraints on cosmology and modified gravitational wave friction from binary black holes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Leyde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Mastrogiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle A. Steer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chassande-Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Karathanasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56th Rencontres de Moriond on Gravitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, La Thuile, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and accurate gravitational-wave modelling with principal component regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chassande-Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Bihan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2022 - 30th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Belgrade, Serbia. </w:t></w:r><w:hyperlink r:id="rId1191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO55093.2022.9909752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmology in the dark: How compact binaries formation impact the gravitational-waves cosmological measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Mastrogiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Leyde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Karathanasis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chassande-Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Ann Steer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Society Conference on High Energy Physics 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Online, Germany. pp.098, </w:t></w:r><w:hyperlink r:id="rId1194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22323/1.398.0098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection chain and electronic readout of the QUBIC instrument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Stankowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Piat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Bernardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online, United States. pp.1145328, </w:t></w:r><w:hyperlink r:id="rId1197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2561567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of QUBIC: The Q and U bolometric interferometer for cosmology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Burke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Gamboa Lerena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Ch. Hamilton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online, United States. pp.114532G, </w:t></w:r><w:hyperlink r:id="rId1200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2560172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standardizing VOEvents and archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Petroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chassande-Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The New Era of Multi-Messenger Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Groningen, Netherlands. pp.060, </w:t></w:r><w:hyperlink r:id="rId1204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22323/1.357.0060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Virgo Status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Agatsuma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Topics in Astroparticle and Underground Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Sudbury, Canada. pp.012010, </w:t></w:r><w:hyperlink r:id="rId1206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1342/1/012010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Working with Gravitational-Wave sky localizations: new methods and implementations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Greco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marica Branchesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chassande-Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael W. Coughlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Stratta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The New Era of Multi-Messenger Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Groningen, Netherlands. pp.031, </w:t></w:r><w:hyperlink r:id="rId1211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22323/1.357.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TES Bolometer Arrays for the QUBIC B-Mode CMB Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marnieros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G. Alberro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Almela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Workshop on Low Temperature Detectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Milano, Italy. pp.955-961, </w:t></w:r><w:hyperlink r:id="rId1215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10909-019-02304-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUBIC: the Q \& U Bolometric Interferometer for Cosmology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.S. Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G. Alberro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Almela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Workshop on Low Temperature Detectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Milano, Italy. pp.482-490, </w:t></w:r><w:hyperlink r:id="rId1217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10909-020-02370-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The low-frequency radio telescope NenuFAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zarka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Tagger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrée Coffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URSI GASS 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospects about X- and gamma-ray counterparts of gravitational wave signals with INTEGRAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Savchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chassande-Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Annual Astronomical Data Analysis Software and Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Trieste, Italy. pp.147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction et caractérisation des polarisations d'une onde gravitationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fangchen Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chainais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chassande-Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Bihan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2019 - XXVIIème Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse Time-Frequency Representation of Gravitational-Wave signals in Unions of Wilson Bases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Bammey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chassande-Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaffard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th European Signal Processing Conference (EUSIPCO 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Rome, Italy. pp.1755-1759, </w:t></w:r><w:hyperlink r:id="rId1236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO.2018.8553079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal architecture for the QUBIC cryogenic receiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coppi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Bernardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Austin, United States. pp.107083V, </w:t></w:r><w:hyperlink r:id="rId1240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2312085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations and performance of the QUBIC optical beam combiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. O'Sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Burke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Scully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Austin, United States. pp.107082I, </w:t></w:r><w:hyperlink r:id="rId1244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2313256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of the Advanced Virgo Gravitational Wave Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Agatsuma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Cosmology, Gravitational Waves and Particles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Singapore, Singapore. pp.1-12, </w:t></w:r><w:hyperlink r:id="rId1246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9789813231801_0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of Advanced Virgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Agatsuma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on New Frontiers in Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Kolymbari, Greece. pp.02003, </w:t></w:r><w:hyperlink r:id="rId1248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201818202003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical modelling and analysis of the Q and U bolometric interferometer for cosmology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Burke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kalinauskaite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. O'Sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE OPTO 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId1251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2287158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUBIC: the Q and U bolometric interferometer for cosmology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. O'Sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Austin, United States. pp.107082B, </w:t></w:r><w:hyperlink r:id="rId1254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2313332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of NbSi transition-edge sensors readout with a 128 MUX factor for the QUBIC experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Salatino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bélier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.T. Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Austin, United States. pp.1070845, </w:t></w:r><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2312080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUBIC - the Q&amp;U Bolometric Interferometer for Cosmology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aniello Mennella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Banfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Battaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 European Physical Society Conference on High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Venice, Italy. pp.044, </w:t></w:r><w:hyperlink r:id="rId1263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22323/1.314.0044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Virgo Status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Agathos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Agatsuma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Marcel Grossmann Meeting on Recent Developments in Theoretical and Experimental General Relativity, Astrophysics, and Relativistic Field Theories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rome, Italy. pp.3183-3191, </w:t></w:r><w:hyperlink r:id="rId1265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9789813226609_0406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelet graphs for the direct detection of gravitational waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chassande-Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lebigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Magaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Chase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archana Pai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gretsi 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NenuFAR: Instrument description and science case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zarka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Tagger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Konovalenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 International Conference on Antenna Theory and Techniques (ICATT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Kharkiv, Ukraine. </w:t></w:r><w:hyperlink r:id="rId1275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICATT.2015.7136773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty and Spectrogram Geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Flandrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chassande-Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO), 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bucharest, Romania. pp.794-798</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00684723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data analysis challenges in transient gravitational wave astronomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chassande-Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustic and Radio EeV Neutrino Detection Activities, ARENA'12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Erlangen, Germany. pp.252-259, </w:t></w:r><w:hyperlink r:id="rId1278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4807558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00710670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making Reassignment Adjustable: the Levenberg-Marquardt Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chassande-Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Flandrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kyoto, Japan. pp.3889-3892, </w:t></w:r><w:hyperlink r:id="rId1280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2012.6288767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00654808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise monitor tools and their application to Virgo data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Accadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Agathos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Astone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ballardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Edoardo Amaldi conference on gravitational waves (Amaldi 9) and the 2011 Numerical Relativity - Data Analysis meeting (NRDA 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Cardiff, United Kingdom. pp.122024, </w:t></w:r><w:hyperlink r:id="rId1282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/363/1/012024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00741119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Virgo Status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Degallaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Accadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Agathos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Lisa symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Paris, France. pp.151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00776460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The NoEMi (Noise Frequency Event Miner) framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Accadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Agathos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Astone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ballardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Edoardo Amaldi conference on gravitational waves (Amaldi 9) and the 2011 Numerical Relativity – Data Analysis meeting (NRDA 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Cardiff, United Kingdom. pp.012037, </w:t></w:r><w:hyperlink r:id="rId1286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/363/1/012037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific Objectives of Einstein Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sathyaprakash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ajith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Edoardo Amaldi Conference on Gravitational Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Cardiff, United Kingdom. pp.124013, </w:t></w:r><w:hyperlink r:id="rId1289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/29/12/124013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00707024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of a Chirplet-based analysis for gravitational waves from binary black hole mergers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mohapatra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Nemtzow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chassande-Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cadonati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amaldi 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Cardiff, United Kingdom. pp.012031, </w:t></w:r><w:hyperlink r:id="rId1294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/363/1/012031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00709077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimessenger Sources of Gravitational Waves and High-energy Neutrinos: Science Reach and Analysis Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruny Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imre Bartos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutayeb Bouhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chassande-Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Corsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Edoardo Amaldi conference on gravitational waves (Amaldi 9) and the 2011 Numerical Relativity - Data Analysis meeting (NRDA 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Cardiff, United Kingdom. pp.012022, </w:t></w:r><w:hyperlink r:id="rId1298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/363/1/012022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03733914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Virgo interferometer for gravitational wave detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Accadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Astone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ballardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Galileo - Xu Guangqi Meeting: THE SUN, THE STARS, THE UNIVERSE AND GENERAL RELATIVITY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Shanghai, China. pp.2075-2079, </w:t></w:r><w:hyperlink r:id="rId1300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218271811020202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00636857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity Studies for Third-Generation Gravitational Wave Observatories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amaro-Seoane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International LISA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Stanford, United States. 094013 (13 p.), </w:t></w:r><w:hyperlink r:id="rId1305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/28/9/094013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00588056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status and perspectives of the Virgo gravitational wave detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Accadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.G. Arun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th international conference on Topics in Astroparticle and Underground Physics, TAUP2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Rome, Italy. pp.012074, </w:t></w:r><w:hyperlink r:id="rId1307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/203/1/012074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00454775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint searches for gravitational waves and high-energy neutrinos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chassande-Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Gravitational Wave Data Analysis Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Rome, Italy. pp.012002, </w:t></w:r><w:hyperlink r:id="rId1309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/243/1/012002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00709741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgo calibration and reconstruction of the gravitational wave strain h(t) during VSR1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Accadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. G. Arun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Edoardo Amaldi Conference on Gravitational Waves (Amaldi 8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, New York, United States. pp.012015, </w:t></w:r><w:hyperlink r:id="rId1311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/228/1/012015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00429320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commissioning status of the Virgo interferometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Accadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.L. Swinkels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Edoardo Amaldi Conference on Gravitational Waves (Amaldi 8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, New York, United States. pp.0824002, </w:t></w:r><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/27/8/084002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00491987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of the SPIRE photometer data processing pipelines during the early phases of the Herschel Mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.~d. Dowell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pohlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pearson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Griffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Telescopes and Instrumentation 2010: Optical, Infrared, and Millimeter Wave</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Unknown, Unknown Region. pp.773136, </w:t></w:r><w:hyperlink r:id="rId1318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.858035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Einstein Telescope: a third-generation gravitational wave observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Punturo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Gravitational Wave Data Analysis Workshop (GWDAW-14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Rome, Italy. pp.194002, </w:t></w:r><w:hyperlink r:id="rId1320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/27/19/194002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00629986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools for noise characterization in Virgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Accadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Astone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ballardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Gravitational Wave Data Analysis Workshop (GWDAW-14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Rome, Italy. pp.012004, </w:t></w:r><w:hyperlink r:id="rId1322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/243/1/012004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00534415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Very low latency search for low mass compact binary coalescences in the LIGO S6 and Virgo VSR2 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Buskulic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Gravitational Wave Data Analysis Workshop (GWDAW-14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Rome, Italy. pp.194013, </w:t></w:r><w:hyperlink r:id="rId1325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/27/19/194013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00487256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise from scattered light in Virgo's second science run data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Accadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Astone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Ballardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Gravitational Wave Data Analysis Workshop (GWDAW-14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, rome, Italy. pp.194011, </w:t></w:r><w:hyperlink r:id="rId1328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/27/19/194011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00629992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleaning the Virgo sampled data for the search of periodic sources of gravitational waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. G. Arun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Gravitational Wave Data Analysis Workshop (GWDAW13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, San Juan, Puerto Rico. pp.204002, </w:t></w:r><w:hyperlink r:id="rId1330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/26/20/204002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00423954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The status of Virgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tournefier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 Europhysics Conference on High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Manchester, United Kingdom. pp.062025, </w:t></w:r><w:hyperlink r:id="rId1334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/110/6/062025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00293886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of Virgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Edoardo Almadi Conference on Gravitational Waves (Amaldi7) 18th International Conference on General Relativity and Gravitation (GRG18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Sydney, Australia. pp.114045, </w:t></w:r><w:hyperlink r:id="rId1336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/25/11/114045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00280667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Acquisition System of the Virgo Gravitational Waves Interferometric Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IEEE NPSS Real Time Conference (RT07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Batavia, United States. pp.225-232, </w:t></w:r><w:hyperlink r:id="rId1339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2007.913937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00174804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interferometric detectors of gravitational waves on Earth: the next generations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 Europhysics Conference on High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Manchester, United Kingdom. pp.062016, </w:t></w:r><w:hyperlink r:id="rId1341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/110/6/062016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00190917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgo status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Gravitational Wave Data Analysis Workshop (GWDAW 12) - Connecting Gravitational Waves with Observational Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Cambridge, United States. pp.184001, </w:t></w:r><w:hyperlink r:id="rId1343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/25/18/184001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00322981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cross-correlation method to search for gravitational wave bursts with AURIGA and Virgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bignotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Camarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cerdonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Conti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Edoardo Almadi Conference on Gravitational Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Sydney, Australia. pp.114046, </w:t></w:r><w:hyperlink r:id="rId1351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/25/11/114046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00221039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VIRGO: a large interferometer for gravitational wave detection started its first scientific run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth International Conference on Topics In Astroparticle and Underground Physics (TAUP2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Sendai, Japan. pp.032007, </w:t></w:r><w:hyperlink r:id="rId1353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/120/3/032007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00315415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise studies during the first Virgo science run and after</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Gravitational Wave Data Analysis Workshop (GWDAW 12) - Connecting Gravitational Waves with Observational Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Cambridge, United States. pp.184003, </w:t></w:r><w:hyperlink r:id="rId1355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/25/18/184003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00322986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The real-time distributed control of the Virgo Interferometric Detector of Gravitational Waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IEEE International Symposium on Distributed Simulation and Real Time Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Chania, Greece. pp.302-310, </w:t></w:r><w:hyperlink r:id="rId1358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2007.912887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00191056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the timing precision for inspiral signals found by interferometric gravitational wave detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Gravitational Waved Data Analysis Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Potsdam, Germany. pp.S617-S625, </w:t></w:r><w:hyperlink r:id="rId1360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/24/19/S24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00175904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coincidence analysis between periodic source candidates in C6 and C7 Virgo data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Gravitational Waved Data Analysis Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Potsdam, Germany. pp.S491-S499, </w:t></w:r><w:hyperlink r:id="rId1363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/24/19/S12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00175900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Automatic Alignment System of the Virgo Interferometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd Rencontres de Moriond: Gravitational Waves and Experimental Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, La Thuile, Italy. pp.153-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00189562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-sky gravitational wave burst search in the Virgo C7 run data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd Rencontres de Moriond: Gravitational Waves and Experimental Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, La Thuile, Italy. pp.115-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00189561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise budget and noise hunting in VIRGO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd Rencontres de Moriond Gravitational Waves and Experimental Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, La Thuile, Italy. pp.147-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00172279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravitational waves by gamma-ray bursts and the Virgo detector: the case of GRB 050915a</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Gravitational Waved Data Analysis Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Potsdam, Germany. pp.S671-S679, </w:t></w:r><w:hyperlink r:id="rId1369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/24/19/S29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00175906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of Virgo detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Gravitational Waved Data Analysis Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Potsdam, Germany. pp.S381-S388, </w:t></w:r><w:hyperlink r:id="rId1372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/24/19/S01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00175815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The status of VIRGO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Accelerator and Large Experimental Physics Control Systems (ICALEPCS 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Knoxville, United States. pp.TOAB05</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00190903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIGO and VIRGO: large interferometers searching for gravitational waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIII International Conference on High Energy Physics (ICHEP'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00190863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data quality studies for burst analysis of Virgo data acquired during Weekly Science Runs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Gravitational Waved Data Analysis Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Potsdam, Germany. pp.S415-S422, </w:t></w:r><w:hyperlink r:id="rId1377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/24/19/S05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00175868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of coalescing binaries search activities in Virgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd Rencontres de Moriond: Gravitational Waves and Experimental Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, La Thuile, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00189565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Acquisition System of the Virgo Gravitational Waves Interferometric Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IEEE International Symposium on Distributed Simulation and Real Time Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00191035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of Virgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd Rencontres de Moriond: Gravitational Waves and Experimental Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, La Thuile, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00190873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chains of chirplets for the detection of gravitational wave chirps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chassande-Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Rabaste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Photonics SPIE Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, San Diego, CA, United States. pp.670112, </w:t></w:r><w:hyperlink r:id="rId1383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.733966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00177918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future Virgo Upgrades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd Rencontres de Moriond: Gravitational Waves and Experimental Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, La Thuile, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00189559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data quality and detector characterization for Burst Search in Virgo data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd Rencontres de Moriond 2007 - Gravitational Waves and Experimental Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, La Thuile, Italy. pp.111-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00184660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRB 050915a & the Virgo detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd Rencontres de Moriond Gravitational Waves and Experimental Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, La Thuile, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00178917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of noise lines in the Virgo C7 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Gravitational Waved Data Analysis Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Potsdam, Germany. pp.S433-S443, </w:t></w:r><w:hyperlink r:id="rId1388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/24/19/S07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00175899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The status of coalescing binaries search code in Virgo, and the analysis of C5 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Edoardo Amaldi Conference on Gravitational Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Okinawa, Japan. pp.S187-S196, </w:t></w:r><w:hyperlink r:id="rId1391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/23/8/S24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00026008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Virgo status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Gravitational Wave Data Analysis Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Brownsville, United States. pp.S635-S642, </w:t></w:r><w:hyperlink r:id="rId1394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/23/19/S01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00109660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of Virgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAUP 2005 9th International Workshop on Topics in Astroparticle and Underground Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Zaragoza, Spain. pp.32-35, </w:t></w:r><w:hyperlink r:id="rId1397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/39/1/007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00078956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The status of VIRGO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Al-Shourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Edoardo Amaldi Conference on Gravitational Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Okinawa, Japan. pp.S63-S69, </w:t></w:r><w:hyperlink r:id="rId1399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/23/8/S09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental noise studies in Virgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Edoardo Amaldi Conference on Gravitational Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Okinawa, Japan. pp.80-88, </w:t></w:r><w:hyperlink r:id="rId1402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/32/1/013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parallel in-time analysis system for Virgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Edoardo Amaldi Conference on Gravitational Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Okinawa, Japan. pp.35-43, </w:t></w:r><w:hyperlink r:id="rId1404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/32/1/007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The variable finesse locking technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Al-Shourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Edoardo Amaldi Conference on Gravitational Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Okinawa, Japan. pp.S85-S89, </w:t></w:r><w:hyperlink r:id="rId1406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/23/8/S12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00026004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgo upgrade investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Edoardo Amaldi Conference on Gravitational Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Okinawa, Japan. pp.223-229, </w:t></w:r><w:hyperlink r:id="rId1408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/32/1/033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Virgo automatic alignment system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Al-Shourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Edoardo Amaldi Conference on Gravitational Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Okinawa, Japan. pp.S91-S101, </w:t></w:r><w:hyperlink r:id="rId1410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/23/8/S13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00026007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normal/independent noise in VIRGO data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Gravitational Wave Data Analysis Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Brownsville, United States. pp.S829-S836, </w:t></w:r><w:hyperlink r:id="rId1413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/23/19/S21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00109665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing Virgo burst detection tools on commissioning run data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Edoardo Amaldi Conference on Gravitational Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Okinawa, Japan. pp.S197-S205, </w:t></w:r><w:hyperlink r:id="rId1416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/23/8/S25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00026009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing the detection pipelines for inspirals with Virgo commissioning run C4 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Al-Shourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Gravitational Wave Data Analysis Workshop - GWDAW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Annecy, France. pp.S1139-S1148, </w:t></w:r><w:hyperlink r:id="rId1419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/22/18/S28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00024950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Virgo detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Al-Shourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAE 2005: 17th Italian Meeting on High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Catania, Italy. pp.307-310, </w:t></w:r><w:hyperlink r:id="rId1422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2125677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple line detection algorithm applied to Virgo data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Al-Shourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Gravitational Wave Data Analysis Workshop - GWDAW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Annecy, France. pp.S1189-S1196, </w:t></w:r><w:hyperlink r:id="rId1424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/22/18/S33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00024959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of VIRGO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Al-Shourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 9th Gravitational Wave Data Analysis Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Annecy, France. pp.S869-S880, </w:t></w:r><w:hyperlink r:id="rId1426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/22/18/S01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first study of environmental noise coupling to the Virgo interferometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Al-Shourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Gravitational Wave Data Analysis Workshop - GWDAW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Annecy, France. pp.S1069-S1077, </w:t></w:r><w:hyperlink r:id="rId1428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/22/18/S21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00024927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgo status and commissioning results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International LISA Symposium and 38th ESLAB Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Noordwijk, Netherlands. pp.S185-S191, </w:t></w:r><w:hyperlink r:id="rId1430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/22/10/008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00024240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The status of VIRGO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tournefier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Al-Shourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HEP2005 International Europhysics Conference on High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Lisboa, Portugal. pp.PoS(HEP2005)029</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgo and the worldwide search for gravitational waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th SIGRAV Conference on General Relativity and Gravitational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Vietri sul Mare, Italy. pp.92-100, </w:t></w:r><w:hyperlink r:id="rId1433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1891534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00024189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NAP: a tool for noise data analysis. Application to Virgo engineering runs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Al-Shourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Gravitational Wave Data Analysis Workshop - GWDAW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Annecy, France. pp.S1041-S1049, </w:t></w:r><w:hyperlink r:id="rId1435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/22/18/S18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00024949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The status of VIRGO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Al-Shourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Rencontres du Vietnam Particle Physics and Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Hanoi, Vietnam. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results of the Virgo central interferometer commissioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Babusci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Barill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Edoardo Amaldi International Conference on Gravitational Waves 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Tirrenia, Pise, Italy. pp.S395-S402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00021602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first test of a sine-Hough method for the detection of pulsars in binary systems using the E4 Virgo engineering run data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Yvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Babusci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Edoardo Amaldi Conference on Gravitational Waves 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Tirrenia (Pisa), Italy. pp.S717-S727</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00020117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low loss coatings for the VIRGO large mirrors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Beauville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Buskulic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Flaminio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Masserot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical System Design 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Saint-Etienne, France. pp.483-492</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00024327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of VIRGO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Babusci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Barill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Edoardo Amaldi International Conference on Gravitational Waves 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Tirrenia, Pise, Italy. pp.S385-S394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00021601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of VIRGO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Babusc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomical Telescopes and Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of seismic noise at the Virgo site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Babusci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Barill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Edoardo Amaldi International Conference on Gravitational Waves 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Tirrenia, Pise, Italy. pp.S433-S440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00021604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The last-stage suspension of the mirrors for the gravitational wave antenna Virgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Babusci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Barille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Edoardo Amaldi International Conference on Gravitational Waves 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Tirrenia, Pise, Italy. pp.S425-S432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00021603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Length Sensing and Control in the Virgo Gravitational Wave Interferometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Nuclear Science Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Rome, Italy. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Virgo interferometric gravitational antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Al-Shourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Diagnostics and Monitoring (OPTIDIMON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Bacoli (Napoli), Italy. pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00024243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for non-Gaussian events in the data of the VIRGO E4 engineering run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Babusci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ballardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gravitational Wave Data Analysis Workshop 7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Kyoto, Japan. pp.623-632</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00014167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data analysis methods for non-Gaussian, nonstationary and nonlinera features and their application to VIRGO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Babusci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ballardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gravitational Wave Data Analysis Workshop 7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Kyoto, Japan. pp.915-924</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00014169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The gravitational wave detector VIRGO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Flaminio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bellachia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Boget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Buskulic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced ICFA Beam Dynamics Workshop on Nanometre Size Colliding Beams 26 Nanobeam 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Lausanne, Switzerland. pp.7-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00013993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing normality of gravitational wave data with a low cost recursive estimate of the kurtosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chassande-Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00414577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Virgo data acquisition system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Arnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Babusci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE NPSS Real Time Conference 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00020105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triggered searches for gravitational-wave transients associated with high-energy neutrinos using coherent WaveBurst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bouhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chassande-Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kouchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Salemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Gravitational Wave Physics and Astronomy Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Hanovre, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00709747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goniométrie pour les chirps gravitationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Rabaste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chassande-Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00184084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French SKA White Book - The French Community towards the Square Kilometre Array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -T. Acquaviva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark G. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Ferrari; G. Lagache; M.-A. Miville-Deschenes; L. Montier; E. Josselin; N. Vilmer; P. Zarka; S. Corbel; S. Vergani; S. Lambert; G. Theureau; S. Bosse; A. Ferrari; S. Gauffre; G. Marquette; J.-M. Martin; B. Semelin; M. Alves; K. Ferrière. 2018, </w:t></w:r><w:hyperlink r:id="rId1469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.1712.06950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-frequency reassignment (revised version)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chassande-Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Flandrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réallocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chassande-Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Flandrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00414566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse temps-fréquence quadratique I : la classe de Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chassande-Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00414565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection temps-fréquence et réallocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chassande-Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Flandrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00414571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time Frequency reassignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Flandrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chassande-Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00414579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Frequency/time scale reassignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chassande-Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Flandrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00414580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Frequency reassignment: from principles to algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Flandrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chassande-Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antonia Papandreou-Suppappola. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applications in Time-Frequency Signal Processing </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10, CRC Press, pp.179-204, 2002, Electrical Engineering &amp; Applied Signal Processing Series, 9781420042467</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00414583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum: The Herschel PEP/HerMES Luminosity Function - I. Probing the Evolution of PACS selected Galaxies to z ≃ 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gruppioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rodighiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Delvecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Berta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.2875-2876. </w:t></w:r><w:hyperlink r:id="rId1479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stt1748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03645432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GWTC-4.0: Methods for Identifying and Characterizing Gravitational-wave Transients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Abac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Abouelfettouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Adhicary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints on the cosmic expansion history from GWTC-3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Adhikari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgo Detector Characterization and Data Quality during the O3 run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Agathos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albanesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity Achieved by the LIGO and Virgo Gravitational Wave Detectors during LIGO's Sixth and Virgo's Second and Third Science Runs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Accadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barsuglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bebronne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belletoile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00679943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of a Multiply-Lensed Submillimeter Galaxy in Early HerMES Herschel/SPIRE Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Conley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cooray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. D. Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. A. González Solares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HerMES: Lyman Break Galaxies individually detected at 0.7 &amp;lt; z &amp;lt; 2.0 in GOODS-N with Herschel/SPIRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Burgarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Heinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Magdis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Auld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The far-infrared/radio correlation as probed by Herschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. J. Ivison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Magnelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ibar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Andreani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HerMES: Halo Occupation Number and Bias Properties of Dusty Galaxies from Angular Clustering Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asantha Cooray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Altieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Arumugam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HerMES: SPIRE galaxy number counts at 250, 350 and 500 microns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. J. Oliver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. J. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Altieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Mirror Alignment for VIRGO: First experimental demonstration of the Anderson technique on a large-scale interferometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Freise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing the normality of the gravitational wave data with a low cost recursive estimate of the kurtosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chassande-Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00137915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUBIC Technological Design Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Banfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Battaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. S. Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baù</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Q&amp;U Bolometric Interferometer for Cosmology. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01366770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity to Gravitational Waves from Compact Binary Coalescences Achieved during LIGO's Fifth and Virgo's First Science Run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Accadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00525806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId1503"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eric Chassande-Mottin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (361)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tests of General Relativity with GWTC-3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Adhikari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.112.084080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical characterization of the Advanced Virgo gravitational wave detector for the O4 observation run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albanesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64 (17), pp.4710-4726. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.555312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406255v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for continuous gravitational waves from known pulsars in the first part of the fourth LIGO-Virgo-KAGRA observing run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G Abac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Abouelfettouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophys.J.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 983 (2), pp.99. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/adb3a0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for gravitational waves emitted from SN 2023ixf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G Abac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Abouelfettouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophys.J.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 985 (2), pp.183. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/adc681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swift-BAT GUANO follow-up of gravitational-wave triggers in the third LIGO-Virgo-KAGRA observing run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayathri Raman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuele Ronchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Tohuvavohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie A Kennea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophys.J.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 980 (2), pp.207. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ad9749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of Gravitational Waves from the Coalescence of a $2.5-4.5~M_\odot$ Compact Object and a Neutron Star</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G Abac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Abouelfettouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophys.J.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 970 (2), pp.L34. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/ad5beb⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04609925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Joint Fermi-GBM and Swift-BAT Analysis of Gravitational-Wave Candidates from the Third Gravitational-wave Observing Run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Wood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Hamburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Veres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M Hui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 964 (2), pp.149. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ad1eed⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A search using GEO600 for gravitational waves coincident with fast radio bursts from SGR 1935+2154</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G Abac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Abouelfettouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophys.J.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 977 (2), pp.255. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ad8de0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Eccentric Black Hole Coalescences during the Third Observing Run of LIGO and Virgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G Abac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophys.J.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 973 (2), pp.132. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ad65ce⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Gravitational-wave Transients Associated with Magnetar Bursts in Advanced LIGO and Advanced Virgo Data from the Third Observing Run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Adhikari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 966 (1), pp.137. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ad27d3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GWTC-2.1: Deep extended catalog of compact binary coalescences observed by LIGO and Virgo during the first half of the third observing run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 109 (2), pp.022001. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.109.022001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultralight vector dark matter search using data from the KAGRA O3GK run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G Abac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Abouelfettouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 110 (4), pp.042001. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.110.042001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for gravitational-lensing signatures in the full third observing run of the LIGO-Virgo network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Adhicary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophys.J.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 970 (2), pp.191. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ad3e83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOLECULAR EPIDEMIOLOGY AND SEROPREVALENCE OF CARDAMONES VARIANT WENZHOU VIRUS IN RODENTS AND HUMANS IN CAMBODIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Hul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Thavry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guillebaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Yanneth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nouhin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 130, pp.S66. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijid.2023.04.164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04584246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints on the cosmic expansion history from GWTC-3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Adhikari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 949 (2), pp.76. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ac74bb⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise subtraction from KAGRA O3GK data using Independent Component Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Akutsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Araya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aritomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 40 (8), pp.085015. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6382/acc0cb⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency-Dependent Squeezed Vacuum Source for the Advanced Virgo Gravitational-Wave Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Agathos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Albanesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Alléné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 131 (4), pp.041403. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.131.041403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and reconstruction of low-energy electrons in the ProtoDUNE-SP detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abed Abud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Acciarri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Adames</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 107 (9), pp.092012. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.107.092012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03851051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panning for gold, but finding helium: discovery of the ultra-stripped supernova SN2019wxt from gravitational-wave follow-up observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Agudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Amati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. An</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.E. Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Benetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 675, pp.A201. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202244751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GWTC-3: Compact Binary Coalescences Observed by LIGO and Virgo during the Second Part of the Third Observing Run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (4), pp.041039. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevX.13.041039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Data from the Third Observing Run of LIGO, Virgo, KAGRA, and GEO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Adhicary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophys.J.Suppl.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 267 (2), pp.29. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4365/acdc9f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for subsolar-mass black hole binaries in the second part of Advanced LIGO's and Advanced Virgo's third observing run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Adhicary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mon.Not.Roy.Astron.Soc.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 524 (4), pp.5984-5992. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stad588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgo Detector Characterization and Data Quality: results from the O3 run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Agathos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albanesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Class.Quant.Grav.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 40 (18), pp.185006. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6382/acd92d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of the KAGRA detector during the first joint observation with GEO 600 (O3GK)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.X. Adhikari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Akutsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Araya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PTEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2023 (10), ptac093. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ptep/ptac093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03635025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The population of merging compact binaries inferred using gravitational waves through GWTC-3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.011048. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevX.13.011048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgo Detector Characterization and Data Quality: tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Agathos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albanesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Class.Quant.Grav.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 40 (18), pp.185005. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6382/acdf36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Input optics systems of the KAGRA detector during O3GK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Akutsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Arai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Arai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Araki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PTEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2023 (2), pp.023F01. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ptep/ptac166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Gravitational Waves Associated with Fast Radio Bursts Detected by CHIME/FRB During the LIGO--Virgo Observing Run O3a</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophys.J.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 955 (2), pp.155. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/acd770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-sky search for continuous gravitational waves from isolated neutron stars using Advanced LIGO and Advanced Virgo O3 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Adhikari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 106 (10), pp.102008. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.106.102008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for continuous gravitational wave emission from the Milky Way center in O3 LIGO-Virgo data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Adhikari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 106 (4), pp.042003. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.106.042003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints on dark photon dark matter using data from LIGO’s and Virgo’s third observing run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 105 (6), pp.063030. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.105.063030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scintillation light detection in the 6-m drift-length ProtoDUNE Dual Phase liquid argon TPC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abed Abud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Acciarri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Adames</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 82, pp.618. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-022-10549-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based cross-correlation search for gravitational waves from the low-mass X-ray binary Scorpius X-1 in LIGO O3 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Adhicary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 941 (2), pp.L30. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/aca1b0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for intermediate-mass black hole binaries in the third observing run of Advanced LIGO and Advanced Virgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rich Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fausto Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kendall Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astron.Astrophys.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 659, pp.A84. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202141452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUBIC IV: Performance of TES bolometers and readout electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Piat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Stankowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.S. Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Bernardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 04 (04), pp.037. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2022/04/037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03210466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current and future constraints on cosmology and modified gravitational wave friction from binary black holes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Leyde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Mastrogiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle A. Steer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chassande-Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Karathanasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 09, pp.012. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2022/09/012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search of the early O3 LIGO data for continuous gravitational waves from the Cassiopeia A and Vela Jr. supernova remnants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 105 (8), pp.082005. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.105.082005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-sky search for gravitational wave emission from scalar boson clouds around spinning black holes in LIGO O3 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Adhikari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 105 (10), pp.102001. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.105.102001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUBIC VI: Cryogenic half wave plate rotator, design and performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Columbro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.S. Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 04 (04), pp.039. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2022/04/039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for continuous gravitational waves from 20 accreting millisecond x-ray pulsars in O3 LIGO data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 105 (2), pp.022002. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.105.022002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-sky, all-frequency directional search for persistent gravitational waves from Advanced LIGO's and Advanced Virgo's first three observing runs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 105 (12), pp.122001. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.105.122001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03711636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUBIC V: Cryogenic system design and performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Masi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.S. Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Bernardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Columbro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 04 (04), pp.038. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2022/04/038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Gravitational Waves Associated with Gamma-Ray Bursts Detected by Fermi and Swift during the LIGO-Virgo Run O3b</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 928 (2), pp.186. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ac532b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03656903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of advanced Virgo and reconstruction of the detector strain h(t) during the observing run O3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Agathos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albanesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Class.Quant.Grav.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 39 (4), pp.045006. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6382/ac3c8e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searches for Gravitational Waves from Known Pulsars at Two Harmonics in the Second and Third LIGO-Virgo Observing Runs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Adhikari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 935 (1), pp.1. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ac6acf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03857161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for subsolar-mass binaries in the first half of advanced LIGO’s and advanced Virgo’s third observing run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 129 (6), pp.061104. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.129.061104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints to neutron-star kicks in High-Mass X-ray Binaries with Gaia EDR3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chassande-Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolfo Simaz Bunzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 665, pp.A31. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202140853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, construction and operation of the ProtoDUNE-SP Liquid Argon TPC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abed Abud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Acciarri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Adames</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JINST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (01), pp.P01005. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/17/01/P01005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrowband Searches for Continuous and Long-duration Transient Gravitational Waves from Known Pulsars in the LIGO-Virgo Third Observing Run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophys.J.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 932 (2), pp.133. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ac6ad0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUBIC I: Overview and science program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Ch. Hamilton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.S. Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-A. Bigot-Sazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 04 (04), pp.034. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2022/04/034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUBIC II: Spectral polarimetry with bolometric interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Gamboa Lerena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.S. Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Bernardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 04 (04), pp.035. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2022/04/035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUBIC Experiment Toward the First Light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.S. Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Bernardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. de Petris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Gamboa Lerena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Low Temperature Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 209 (5-6), pp.839-848. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10909-022-02775-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUBIC VIII: Optical design and performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. O'Sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. de Petris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.S. Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Burke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 04 (04), pp.041. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2022/04/041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low exposure long-baseline neutrino oscillation sensitivity of the DUNE experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abud Abed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Acciarri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Adames</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 105 (7), pp.072006. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.105.072006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First joint observation by the underground gravitational-wave detector KAGRA with GEO 600</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Adhikari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PTEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022 (6), pp.063F01. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ptep/ptac073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUBIC VII: The feedhorn-switch system of the technological demonstrator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cavaliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mennella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zannoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Battaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.S. Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 04 (04), pp.040. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2022/04/040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUBIC III: Laboratory characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Torchinsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Ch. Hamilton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Piat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.S. Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Bernardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 04 (04), pp.036. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2022/04/036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for gravitational waves from Scorpius X-1 with a hidden Markov model in O3 LIGO data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Adhikari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 106 (6), pp.062002. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.106.062002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Virgo O3 run and the impact of the environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Agathos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albanesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Class.Quant.Grav.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 39 (23), pp.235009. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6382/ac776a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for gravitational waves from Scorpius X-1 in the second Advanced LIGO observing run with an improved hidden Markov model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104 (10), pp.109903. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.104.109903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Lensing Signatures in the Gravitational-Wave Observations from the First Half of LIGO–Virgo’s Third Observing Run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fausto Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophys.J.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 923 (1), pp.14. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ac23db⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-sky search in early O3 LIGO data for continuous gravitational-wave signals from unknown neutron stars in binary systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 103 (6), pp.064017. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.103.064017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open data from the first and second observing runs of Advanced LIGO and Advanced Virgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rich Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheelu Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fausto Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kendall Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SoftwareX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13, pp.100658. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.softx.2021.100658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supernova neutrino burst detection with the Deep Underground Neutrino Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Acciarri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Adamov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eur.Phys.J.C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 81 (5), pp.423. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-021-09166-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population Properties of Compact Objects from the Second LIGO-Virgo Gravitational-Wave Transient Catalog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophys.J.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 913 (1), pp.L7. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/abe949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diving below the Spin-down Limit: Constraints on Gravitational Waves from theEnergetic Young Pulsar PSR J0537-6910</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophys.J.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 913 (2), pp.L27. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/abffcd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for solar KDAR with DUNE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abed Abud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Acciarri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Adames</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10, pp.065. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2021/10/065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints on Cosmic Strings Using Data from the Third Advanced LIGO–Virgo Observing Run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (24), pp.241102. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.126.241102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-sky search for short gravitational-wave bursts in the third Advanced LIGO and Advanced Virgo run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104 (12), pp.122004. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.104.122004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Gravitational Waves Associated with Gamma-Ray Bursts Detected by Fermi and Swift During the LIGO-Virgo Run O3a</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophys.J.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 915 (2), pp.86. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/abee15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of Gravitational Waves from Two Neutron Star–Black Hole Coalescences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 915 (1), pp.L5. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/ac082e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03430297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibration isolation systems for the beam splitter and signal recycling mirrors of the KAGRA gravitational wave detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Akutsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Arai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Arai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Araki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38 (6), pp.065011. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6382/abd922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progenitors of low-mass binary black-hole mergers in the isolated binary evolution scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolfo Simaz Bunzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Porter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chassande-Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 649, pp.A114. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202038357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03238046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gravitational-wave Measurement of the Hubble Constant Following the Second Observing Run of Advanced LIGO and Virgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophys.J.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 909 (2), pp.218. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/abdcb7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-sky search for continuous gravitational waves from isolated neutron stars in the early O3 LIGO data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104 (8), pp.082004. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.104.082004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum: “Searches for Continuous Gravitational Waves from 15 Supernova Remnants and Fomalhaut b with Advanced LIGO” (2019, ApJ, 875, 122)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 918 (2), pp.91. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ac1f2c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential role of binary neutron star merger afterglows in multimessenger cosmology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mastrogiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Duque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chassande-Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Daigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mochkovitch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 652 (2), pp.A1. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202040229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03311347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the importance of source population models for gravitational-wave cosmology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mastrogiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Leyde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Karathanasis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chassande-Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A. Steer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104 (6), pp.062009. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.104.062009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upper limits on the isotropic gravitational-wave background from Advanced LIGO and Advanced Virgo’s third observing run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104 (2), pp.022004. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.104.022004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for anisotropic gravitational-wave backgrounds using data from Advanced LIGO and Advanced Virgo’s first three observing runs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104 (2), pp.022005. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.104.022005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GWTC-2: Compact Binary Coalescences Observed by LIGO and Virgo During the First Half of the Third Observing Run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (2), pp.021053. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevX.11.021053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-sky search for long-duration gravitational-wave bursts in the third Advanced LIGO and Advanced Virgo run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104 (10), pp.102001. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.104.102001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searches for Continuous Gravitational Waves from Young Supernova Remnants in the Early Third Observing Run of Advanced LIGO and Virgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophys.J.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 921 (1), pp.80. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ac17ea⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tests of general relativity with binary black holes from the second LIGO-Virgo gravitational-wave transient catalog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 103 (12), pp.122002. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.103.122002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints from LIGO O3 Data on Gravitational-wave Emission Due to R-modes in the Glitching Pulsar PSR J0537–6910</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophys.J.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 922 (1), pp.71. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ac0d52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GW190521: A Binary Black Hole Merger with a Total Mass of $150 M_{\odot}$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125 (10), pp.101102. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.125.101102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GW190412: Observation of a Binary-Black-Hole Coalescence with Asymmetric Masses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 102 (4), pp.043015. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.102.043015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optically targeted search for gravitational waves emitted by core-collapse supernovae during the first and second observing runs of advanced LIGO and advanced Virgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101 (8), pp.084002. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.101.084002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum: “Searches for Gravitational Waves from Known Pulsars at Two Harmonics in 2015–2017 LIGO Data” (2019, ApJ, 879, 10)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 899 (2), pp.170. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/abaabb⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An arm length stabilization system for KAGRA and future gravitational-wave detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Akutsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Arai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Arai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Arai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 37 (3), pp.035004. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6382/ab5c95⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02327709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A guide to LIGO–Virgo detector noise and extraction of transient gravitational-wave signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin P Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rich Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas D Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheelu Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fausto Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Class.Quant.Grav.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 37 (5), pp.055002. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6382/ab685e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model comparison from LIGO–Virgo data on GW170817’s binary components and consequences for the merger remnant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin P Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rich Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas D Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheelu Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fausto Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Class.Quant.Grav.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 37 (4), pp.045006. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6382/ab5f7c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospects for observing and localizing gravitational-wave transients with Advanced LIGO, Advanced Virgo and KAGRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living Reviews in Relativity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23 (1), pp.3. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41114-020-00026-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02973168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum backaction on Kg-scale mirrors: observation of radiation pressure noise in the advanced Virgo detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Agathos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125 (13), pp.131101. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.125.131101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The advanced Virgo longitudinal control system for the O2 observing run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Agathos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Aloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astropart.Phys.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 116, pp.102386. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2019.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02491265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties and Astrophysical Implications of the 150 M$_\odot$ Binary Black Hole Merger GW190521</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophys.J.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 900 (1), pp.L13. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/aba493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access, discovery and interoperability of multi-wavelength/multi-messenger data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Genova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark G. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chassande-Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paschal Coyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PoS - Proceedings of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Asterics2019 - The New Era of Multi-Messenger Astrophysics - Data Access and Open Science, 357, pp.028. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22323/1.357.0028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Joint Fermi-GBM and LIGO/Virgo Analysis of Compact Binary Mergers From the First and Second Gravitational-wave Observing Runs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hamburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Goldstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bissaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Briggs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophys.J.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 893, pp.100. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ab7d3e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GW190814: Gravitational Waves from the Coalescence of a 23 Solar Mass Black Hole with a 2.6 Solar Mass Compact Object</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophys.J.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 896 (2), pp.L44. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/ab960f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravitational-wave Constraints on the Equatorial Ellipticity of Millisecond Pulsars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophys.J.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 902 (1), pp.L21. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/abb655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GW190425: Observation of a Compact Binary Coalescence with Total Mass $\sim 3.4 M_{\odot}$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophys.J.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 892 (1), pp.L3. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/ab75f5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02440020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUBIC: Using NbSi TESs with a Bolometric Interferometer to Characterize the Polarization of the CMB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Piat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bélier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bleurvacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Low Temperature Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 200 (5-6), pp.363-373. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10909-020-02445-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Multimessenger Sources of Gravitational Waves and High-energy Neutrinos with Advanced LIGO during Its First Observing Run, ANTARES, and IceCube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anghinolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ardid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophys.J.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 870 (2), pp.134. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aaf21d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum: : &amp;quot;Searches for Gravitational Waves from Known Pulsars at Two Harmonics in 2015-2017 LIGO Data&amp;quot; (2019, ApJ, 879, 10)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 882, pp.73. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ab3231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing the Astrophysical Reach of the Advanced Virgo Detector via the Application of Squeezed Vacuum States of Light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Agathos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 123 (23), pp.231108. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.231108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrophysical signal consistency test adapted for gravitational-wave transient searches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gayathri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chassande-Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Salemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100 (12), pp.124022. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.100.124022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-sky search for continuous gravitational waves from isolated neutron stars using Advanced LIGO O2 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100 (2), pp.024004. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.100.024004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tests of General Relativity with the Binary Black Hole Signals from the LIGO-Virgo Catalog GWTC-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100 (10), pp.104036. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.100.104036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02116509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for gravitational-wave signals associated with gamma-ray bursts during the second observing run of Advanced LIGO and Advanced Virgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophys.J.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 886 (1), pp.75. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ab4b48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Subsolar Mass Ultracompact Binaries in Advanced LIGO’s Second Observing Run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 123 (16), pp.161102. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.161102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for gravitational waves from a long-lived remnant of the binary neutron star merger GW170817</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophys.J.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 875 (2), pp.160. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ab0f3d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraining the $p$-Mode–$g$-Mode Tidal Instability with GW170817</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 122 (6), pp.061104. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.061104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tests of General Relativity with GW170817</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 123 (1), pp.011102. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.011102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searches for Continuous Gravitational Waves from 15 Supernova Remnants and Fomalhaut b with Advanced LIGO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 875 (2), pp.122. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ab113b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GWTC-1: A Gravitational-Wave Transient Catalog of Compact Binary Mergers Observed by LIGO and Virgo during the First and Second Observing Runs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (3), pp.031040. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevX.9.031040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searches for Gravitational Waves from Known Pulsars at Two Harmonics in 2015-2017 LIGO Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 879 (1), pp.10. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ab20cb⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravitational wave observations, distance measurement uncertainties, and cosmology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chassande-Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Leyde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mastrogiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A. Steer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100 (8), pp.083514. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.100.083514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binary Black Hole Population Properties Inferred from the First and Second Observing Runs of Advanced LIGO and Advanced Virgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophys.J.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 882 (2), pp.L24. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/ab3800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of the binary neutron star merger GW170817</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.011001. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevX.9.011001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Measurement of the Hubble Constant from a Dark Standard Siren using the Dark Energy Survey Galaxies and the LIGO/Virgo Binary–Black-hole Merger GW170814</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Soares-Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Palmese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Hartley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Annis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Garcia-Bellido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophys.J.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 876 (1), pp.L7. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/ab14f1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional character of the Fermi surface in ultrathin LaTiO 3 / SrTiO 3 heterostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Veit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ramshaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Arras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pentcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 99 (11), </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.99.115126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact radio emission indicates a structured jet was produced by a binary neutron star merger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghirlanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.S. Salafia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Paragi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Giroletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 363, pp.968. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aau8815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for intermediate mass black hole binaries in the first and second observing runs of the Advanced LIGO and Virgo network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100 (6), pp.064064. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.100.064064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02188104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrow-band search for gravitational waves from known pulsars using the second LIGO observing run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 99 (12), pp.122002. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.99.122002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directional limits on persistent gravitational waves using data from Advanced LIGO's first two observing runs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100 (6), pp.062001. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.100.062001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-latency gravitational-wave alerts for multimessenger astronomy during the second advanced LIGO and Virgo observing run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophys.J.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 875 (2), pp.161. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ab0e8f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Standard Siren Measurement of the Hubble Constant from GW170817 without the Electromagnetic Counterpart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fishbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Magaña Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophys.J.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 871 (1), pp.L13. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/aaf96e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-sky search for long-duration gravitational-wave transients in the second Advanced LIGO observing run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 99 (10), pp.104033. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.99.104033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-Sky Search for Short Gravitational-Wave Bursts in the Second Advanced LIGO and Advanced Virgo Run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100 (2), pp.024017. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.100.024017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Eccentric Binary Black Hole Mergers with Advanced LIGO and Advanced Virgo during their First and Second Observing Runs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophys.J.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 883 (2), pp.149. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ab3c2d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for the isotropic stochastic background using data from Advanced LIGO’s second observing run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100 (6), pp.061101. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.100.061101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Transient Gravitational-wave Signals Associated with Magnetar Bursts during Advanced LIGO’s Second Observing Run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophys.J.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 874 (2), pp.163. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ab0e15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fermi Gamma-ray Burst Monitor Search for Electromagnetic Signals Coincident with Gravitational-Wave Candidates in Advanced LIGO's First Observing Run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Burns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Goldstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M. Hui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Blackburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Briggs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophys.J.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 871 (1), pp.90. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aaf726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Search for Nontensorial Gravitational Waves from Known Pulsars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B P Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. D Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 120 (3), 13 p. </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevlett.120.031104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01887103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for tensor, vector, and scalar polarizations in the stochastic gravitational-wave background</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 120 (20), pp.201102. </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.201102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evolution of the X-ray afterglow emission of GW 170817/ GRB 170817A in XMM-Newton observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. d'Avanzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Campana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.S. Salafia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghirlanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghisellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 613, pp.L1. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201832664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of Advanced Virgo and Reconstruction of the Gravitational Wave Signal $h(t)$ during the Observing Run O2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Agatsuma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Class.Quant.Grav.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 35 (20), pp.205004. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6382/aadf1a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints on cosmic strings using data from the first Advanced LIGO observing run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rich Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fausto Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kendall Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 97 (10), pp.102002. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.97.102002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GW170817: Measurements of neutron star radii and equation of state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 121 (16), pp.161101. </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.161101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driving unmodeled gravitational-wave transient searches using astrophysical information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gayathri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chassande-Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Salemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 98 (2), pp.024028. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.98.024028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of data quality vetoes on a search for compact binary coalescences in Advanced LIGO’s first observing run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B P Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T D Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M R Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Class.Quant.Grav.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 35 (6), pp.065010. </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6382/aaaafa⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714753v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for subsolar-mass ultracompact binaries in advanced LIGO’s first observing run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 121 (23), pp.231103. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.231103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GW170817: Implications for the stochastic gravitationnal-wave background from compact binary coalescences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rich Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fausto Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kendall Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 120 (9), pp.091101. </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.091101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full Band All-sky Search for Periodic Gravitational Waves in the O1 LIGO Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rich Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fausto Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kendall Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 97 (10), pp.102003. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.97.102003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earthquake early warning using future generation gravity strainmeters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Juhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Ampuero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barsuglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chassande-Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123 (12), pp.10889-10902. </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018JB016698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-sky search for long-duration gravitational wave transients in the first Advanced LIGO observing run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B P Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T D Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M R Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 35 (6), pp.065009. </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6382/aaab76⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum: “First Search for Gravitational Waves from Known Pulsars with Advanced LIGO” (2017, ApJ, 839, 12)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 851 (1), pp.71. </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aa9aee⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Post-merger Gravitational Waves from the Remnant of the Binary Neutron Star Merger GW170817</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophys.J.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 851 (1), pp.L16. </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/aa9a35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for intermediate mass black hole binaries in the first observing run of Advanced LIGO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rich Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fausto Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kendall Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96 (2), pp.022001. </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.96.022001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directional limits on persistent gravitational waves from Advanced LIGO's first observing run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 118 (12), pp.121102. </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.118.121102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01412191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravitational waves and gamma-rays from a binary neutron star Merger: GW170817 and GRB 170817A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophys.J.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 848 (2), pp.L13. </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/aa920c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the contribution of dynamical ejecta in the Kilonova associated with GW170817</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophys.J.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 850 (2), pp.L39. </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/aa9478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A gravitational-wave standard siren measurement of the Hubble constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 551 (7678), pp.85-88. </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature24471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of waveform model systematics on the interpretation of GW150914</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barsuglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bouffanais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Buy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 34 (10), pp.104002. </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6382/aa6854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01404690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-sky Search for Periodic Gravitational Waves in the O1 LIGO Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rich Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fausto Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kendall Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96 (6), pp.062002. </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.96.062002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GW170104: Observation of a 50-solar-mass binary black hole coalescence at redshift 0.2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rich Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fausto Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kendall Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 118 (22), pp.221101. </w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.118.221101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of the Advanced Virgo gravitational wave detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Agatsuma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int.J.Mod.Phys.A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (28&amp;29), pp.1744003. </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0217751X17440031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-messenger Observations of a Binary Neutron Star Merger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophys.J.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 848 (2), pp.L12. </w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/aa91c9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Gravitational Waves Associated with Gamma-Ray Bursts During the First Advanced LIGO Observing Run and Implications for the Origin of GRB 150906B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barsuglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bouffanais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Buy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 841 (2), pp.89. </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aa6c47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01404731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GW170817: Observation of Gravitational Waves from a Binary Neutron Star Inspiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rich Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fausto Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kendall Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 119 (16), pp.161101. </w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.161101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A deconvolution technique to correct deep images of galaxies from instrumental scattered light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Karabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-A. Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kuntschner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Cuillandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 601, pp.A86. </w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201629974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03115145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic identification of r-process nucleosynthesis in a double neutron star merger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. d'Avanzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Benetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Branchesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Brocato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 551, pp.67-70. </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature24298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Progenitor of Binary Neutron Star Merger GW170817</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophys.J.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 850 (2), pp.L40. </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/aa93fc⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for High-energy Neutrinos from Gravitational Wave Event GW151226 and Candidate LVT151012 with ANTARES and IceCube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anghinolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ardid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96 (2), pp.022005. </w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.96.022005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where and When: Optimal Scheduling of the Electromagnetic Follow-up of Gravitational-wave Events Based on Counterpart Light-curve Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Om Sharan Salafia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Colpi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marica Branchesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chassande-Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Ghirlanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 846 (1), pp.62. </w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aa850e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First search for gravitational waves from known pulsars with Advanced LIGO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B P Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T D Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M R Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 839 (1), 33 p. </w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aa677f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01664010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for gravitational waves from Scorpius X-1 in the first Advanced LIGO observing run with a hidden Markov model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rich Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fausto Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kendall Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 95 (12), pp.122003. </w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.95.122003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for continuous gravitational waves from neutron stars in globular cluster NGC 6544</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew R. Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fausto Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kendall Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 95 (8), pp.082005. </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.95.082005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GW170608: Observation of a 19-solar-mass Binary Black Hole coalescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.. P.. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophys.J.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 851 (2), pp.L35. </w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/aa9f0c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for high-energy neutrinos from binary neutron Star Merger GW170817 with ANTARES, IceCube, and the Pierre Auger Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anghinolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ardid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophys.J.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 850 (2), pp.L35. </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/aa9aed⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First low-frequency Einstein@Home all-sky search for continuous gravitational waves in Advanced LIGO data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rich Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fausto Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kendall Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96 (12), pp.122004. </w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.96.122004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First narrow-band search for continuous gravitational waves from known pulsars in advanced detector data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rich Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fausto Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kendall Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96 (12), pp.122006. </w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.96.122006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GW170814: A three-detector observation of gravitational waves from a binary black hole coalescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 119 (14), pp.141101.1-141101.16. </w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.141101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upper Limits on Gravitational Waves from Scorpius X-1 from a Model-Based Cross-Correlation Search in Advanced LIGO Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophys.J.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 847 (1), pp.47. </w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aa86f0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospects for Observing and Localizing Gravitational-Wave Transients with Advanced LIGO and Advanced Virgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Accadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living Reviews in Relativity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19 (1), pp.1. </w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/lrr-2016-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00807196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upper limits on the rates of binary neutron star and neutron-star--black-hole mergers from Advanced LIGO's first observing run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 832 (2), </w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8205/832/2/L21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01349288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supplement: Localization and broadband follow-up of the gravitational-wave transient GW150914</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Bizouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Casanueva Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 225 (1), pp.8. </w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/0067-0049/225/1/8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01308576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for transient gravitational waves in coincidence with short duration radio transients during 2007-2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93 (12), pp.122008. </w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.93.122008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01313662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive All-sky Search for Periodic Gravitational Waves in the Sixth Science Run LIGO Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94 (4), pp.042002. </w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.94.042002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01314863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of Gravitational Waves from a Binary Black Hole Merger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 116 (6), pp.061102. </w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.061102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01273200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short gamma-ray bursts at the dawn of the gravitational wave era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghirlanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.S. Salafia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pescalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghisellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Salvaterra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 594, pp.A84. </w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201628993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01554177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Targeted Search for Gravitational-Wave Bursts from Core-Collapse Supernovae in Data of First-Generation Laser Interferometer Detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94 (10), pp.102001. </w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.94.102001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01313211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUBIC: A Fizeau Interferometer Targeting Primordial B-Modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tartari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Banfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Battaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. S. Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Low Temperature Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 184 (3-4), pp.739-745. </w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10909-015-1398-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01389589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum to : Measurement of jet multiplicity distributions in t t-bar production in pp collisions at sqrt(s) = 7 TeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chatrchyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Khachatryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. Sirunyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tumasyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 75 (05), pp.216-216. </w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-015-3437-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum: “The Herschel Inventory of the Agents of Galaxy Evolution (Heritage) in the Magellanic Clouds, a Herschel Open Time Key Program” (2013, AJ, 146, 62)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Meixner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Panuzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roman-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. W Engelbracht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Babler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astronomical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 149 (2), pp.88. </w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-6256/149/2/88⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A directed search for gravitational waves from Scorpius X-1 with initial LIGO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 91 (6), pp.062008. </w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.91.062008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01091572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the LIGO detectors during their sixth science run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 32 (11), pp.115012. </w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/32/11/115012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEARCHES FOR CONTINUOUS GRAVITATIONAL WAVES FROM NINE YOUNG SUPERNOVA REMNANTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 813, pp.39. </w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/813/1/39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrow-band search of continuous gravitational-wave signals from Crab and Vela pulsars in Virgo VSR4 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 91 (2), pp.022004. </w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.91.022004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01079253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient gravity perturbations induced by earthquake rupture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Harms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Ampuero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barsuglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chassande-Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Montagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 201 (3), pp.1416-1425. </w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggv090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02481320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Virgo: a second-generation interferometric gravitational wave detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Agathos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Agatsuma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Aisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Allemandou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 32 (2), pp.024001. </w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/32/2/024001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01056608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The NINJA-2 project: Detecting and characterizing gravitational waveforms modelled using numerical binary black hole simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 31 (11), pp.115004. </w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/31/11/115004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00924818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Upper Limits on the Stochastic Gravitational-Wave Background from 2009-2010 LIGO and Virgo Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 113 (23), pp.231101. </w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.113.231101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01010031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of an F-statistic all-sky search for continuous gravitational waves in Virgo VSR1 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 31 (16), pp.165014. </w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/31/16/165014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00952104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Searches for Optical Counterparts to Gravitational-wave Candidate Events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 211, pp.7. </w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0067-0049/211/1/7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00923580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints on cosmic strings from the LIGO-Virgo gravitational-wave detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 112, pp.131101. </w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.112.131101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00923576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latest Progress on the QUBIC Instrument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ghribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.S. Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Berge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Low Temperature Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 176, pp.698. </w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10909-013-1024-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for gravitational radiation from intermediate mass black hole binaries in data from the second LIGO-Virgo joint science run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 89 (12), pp.12203. </w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.89.122003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00976061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First all-sky search for continuous gravitational waves from unknown sources in binary systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 90 (6), pp.062010. </w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.90.062010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00998658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of the gravitational wave signal h(t) during the Virgo science runs and independent validation with a photon calibrator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Accadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Agathos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Astone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 31, pp.165013. </w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/31/16/165013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00935791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravitational waves from known pulsars: results from the initial detector era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 785, pp.119. </w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/785/2/119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00923583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimessenger search for sources of gravitational waves and high-energy neutrinos: Initial results for LIGO-Virgo and IceCube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. G. Aartsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ahlers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 90, pp.102002. </w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.90.102002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01019490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods and results of a search for gravitational waves associated with gamma-ray bursts using the GEO600, LIGO, and Virgo detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 89 (12), pp.122004. </w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.89.122004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00990297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for gravitational wave ringdowns from perturbed intermediate mass black holes in LIGO-Virgo data from 2005-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 89 (10), pp.102006. </w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.89.102006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00965403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for gravitational waves associated with gamma-ray bursts detected by the InterPlanetary Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 113 (1), pp.011102. </w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.113.011102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00977718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a Hough search for continuous gravitational waves on data from the 5th LIGO science run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 31 (8), pp.085014. </w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/31/8/085014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00923573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of the compact jets in the black hole GX 339-4.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Corbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. W. Broderick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Coriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 431, pp.L107-L111. </w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnrasl/slt018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03617340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimessenger astronomy with gravitational waves and high-energy neutrinos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bouhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chassande-Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kouchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews of Modern Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 85, pp.1401-1420. </w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/RevModPhys.85.1401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00681933v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for long-lived gravitational-wave transients coincident with long gamma-ray bursts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 88 (12), pp.122004. </w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.88.122004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog: GOODS-Herschel North and South catalogs (Elbaz+, 2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Altieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Valtchanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Coia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Dannerbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Dasyra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 353</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Herschel* PEP/HerMES luminosity function - I. Probing the evolution of PACS selected Galaxies to z similar or equal to 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gruppioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rodighiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Delvecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Berta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 432 (1), pp.23--52. </w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stt308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter estimation for compact binary coalescence signals with the first generation gravitational-wave detector network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 88, pp.062001. </w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.88.062001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00818794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE HERSCHEL INVENTORY OF THE AGENTS OF GALAXY EVOLUTION IN THE MAGELLANIC CLOUDS, A HERSCHEL OPEN TIME KEY PROGRAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Meixner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Panuzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roman-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. W Engelbracht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Babler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astronomical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 146 (3), pp.62. </w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-6256/146/3/62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Central heating radius of curvature correction (CHRoCC) for use in large scale gravitational wave interferometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Accadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Agathos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Astone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30 (5), pp.055017. </w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/30/5/055017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00789647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A directed search for continuous Gravitational Waves from the Galactic Center</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 88, 102002 [13 p.]. </w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.88.102002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Gravitational Waves from Binary Black Hole Inspiral, Merger and Ringdown in LIGO-Virgo Data from 2009-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 87, pp.022002. </w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.87.022002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00737685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Einstein@Home all-sky search for periodic gravitational waves in LIGO S5 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 87, pp.042001. </w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.87.042001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00725598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A First Search for coincident Gravitational Waves and High Energy Neutrinos using LIGO, Virgo and ANTARES data from 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Adrián-Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Al Samarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anghinolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 06, pp.008. </w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2013/06/008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00709861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HerMES: CANDIDATE GRAVITATIONALLY LENSED GALAXIES AND LENSING STATISTICS AT SUBMILLIMETER WAVELENGTHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie L. Wardlow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asantha Cooray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco de Bernardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Arumugam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 762 (1), </w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/762/1/59⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Herschel Multi-tiered Extragalactic Survey: SPIRE-mm photometric redshifts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. G. Roseboom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. J. Ivison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. R. Greve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Arumugam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 419 (4), pp.2758-2773. </w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2011.19827.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of Aberration-corrected STEM and EELS in the Study of Nanoscale Materials for Energy and Photonic Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hosseini Vajargah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rossouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Woo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (S2), pp.336-337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-sky Search for Periodic Gravitational Waves in the Full S5 LIGO Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 85, pp.022001. </w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.85.022001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00640993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation and testing of the first prompt search for electromagnetic counterparts to gravitational wave transients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 539, pp.A124. </w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201118219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00641028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The suppression of star formation by powerful active galactic nuclei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Symeonidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. D. Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Altieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 485 (7397), pp.213-216. </w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature11096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00881177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgo: a laser interferometer to detect gravitational waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Accadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7, pp.P03012. </w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/7/03/P03012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00689749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HerMES: point source catalogues from deep Herschel-SPIRE observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. J. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. J. Oliver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Auld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 419 (1), pp.377--389. </w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2011.19709.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-sky search for gravitational-wave bursts in the second joint LIGO-Virgo run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 85, pp.122007. </w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.85.122007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00679939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swift Follow-up Observations of Candidate Gravitational-wave Transient Events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.K. Fridriksson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gehrels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Homan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Osborne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 203, pp.28. </w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0067-0049/203/2/28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00718573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for gravitational waves associated with gamma-ray bursts during LIGO science run 6 and Virgo science runs 2 and 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 760, 12 (18 p.). </w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/760/1/12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00706656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications For The Origin Of GRB 051103 From LIGO Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 755, 2 (8p.). </w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/755/1/2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00721856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upper limits on a stochastic gravitational-wave background using LIGO and Virgo interferometers at 600-1000 Hz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 85, pp.122001. </w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.85.122001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00708743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the Virgo Seismic Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Accadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Astone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ballardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Barone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 29, pp.025005. </w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/29/2/025005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00641035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimessenger science reach and analysis method for common sources of gravitational waves and high-energy neutrinos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imre Bartos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bouhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chassande-Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Corsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 85, pp.103004. </w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.85.103004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00709825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Phase-Magnitude Relationships in the Short-Time Fourier Transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chassande-Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Flandrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19 (5), pp.267-270. </w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSP.2012.2190279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00709258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The characterization of Virgo data and its impact on gravitational-wave searches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 29, pp.155002. </w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/29/15/155002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00683730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First low-latency LIGO+Virgo search for binary inspirals and their electromagnetic counterparts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 541, pp.A155. </w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201218860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00702094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Gravitational Waves from Low Mass Compact Binary Coalescence in LIGO's Sixth Science Run and Virgo's Science Runs 2 and 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 85, pp.082002. </w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.85.082002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00689778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Gravitational Waves from Intermediate Mass Binary Black Holes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. D. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 85, pp.102004. </w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.85.102004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00679937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Herschel Multi-tiered Extragalactic Survey: HerMES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. J. Oliver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Altieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Arumugam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 424, pp.1614-1635. </w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2012.20912.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03645794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GOODS-Herschel: an infrared main sequence for star-forming galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dickinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.~s. Hwang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. d'Iaz-Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Magdis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 533, pp.A119. </w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201117239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The seismic Superattenuators of the Virgo gravitational waves interferometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Accadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Astone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ballardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Low Frequency Noise, Vibration and Active Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30, pp.63-79. </w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1260/0263-0923.30.1.63⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00603336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for a heavy gauge boson W' in the final state with an electron and large missing transverse energy in pp collisions at sqrt(s) = 7 TeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Khachatryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Sirunyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tumasyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bergauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 698, pp.21-39. </w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2011.02.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00553516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HerMES: detection of cosmic magnification of submillimetre galaxies using angular cross-correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Eales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Franceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Glenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Griffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 414 (1), pp.596--601. </w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2011.18417.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to Calibration and sensitivity of the Virgo detector during its second science run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Accadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Astone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ballardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 28, pp.079501. </w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/28/7/079501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00576828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Pair Production of Second-Generation Scalar Leptoquarks in pp Collisions at sqrt(s) = 7 TeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Khachatryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Sirunyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tumasyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bergauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 106, pp.201803. </w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.201803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00553536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bounding the Time Delay between High-energy Neutrinos and Gravitational-wave Transients from Gamma-ray Bursts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bartos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bouhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Corsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Di Palma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 35, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2011.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00651113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Alignment system during the second science run of the Virgo interferometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Accadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Astone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ballardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34, pp.327-332. </w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2010.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03732746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Gravitational Wave Bursts from Six Magnetars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Accadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 734, pp.L35. </w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2041-8205/734/2/L35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00608259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herschel/HerMES: the X-ray-infrared correlation for star-forming galaxies at z similar to 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Symeonidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Georgakakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Seymour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Auld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 417 (3), pp.2239--2252. </w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2011.19405.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HerMES: LYMAN BREAK GALAXIES INDIVIDUALLY DETECTED AT 0.7 \textless= z \textless= 2.0 IN GOODS-N WITH HERSCHEL/SPIRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Burgarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Heinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Magdis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Auld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 734 (1), </w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2041-8205/734/1/L12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimessenger astronomy with the Einstein Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chassande-Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hendry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Márka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">General Relativity and Gravitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 43, pp.437-464. </w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10714-010-1019-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00709078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Pair Production of First-Generation Scalar Leptoquarks in pp Collisions at sqrt(s) = 7 TeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Khachatryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Sirunyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tumasyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bergauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 106, pp.201802. </w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.201802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00553528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A state observer for the Virgo inverted pendulum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Accadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Astone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ballardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Barone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 82, pp.094502. </w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3637466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00641381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HerMES: SPIRE emission from radio-selected active galactic nuclei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. L. Clements</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Conley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Conversi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cooray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 413 (3), pp.1777--1786. </w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2011.18253.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Submillimetre galaxies reside in dark matter haloes with masses greater than 3 × 10 11 solar masses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asantha Cooray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Altieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Arumugam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 470 (7335), pp.510-512. </w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature09771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00904021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DYNAMICAL STRUCTURE OF THE MOLECULAR INTERS℡LAR MEDIUM IN AN EXTREMELY BRIGHT, MULTIPLY LENSED z similar or equal to 3 SUBMILLIMETER GALAXY DISCOVERED WITH HERSCHEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominik A. Riechers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cooray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Omont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Neri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. I. Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 733 (1), </w:t></w:r><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2041-8205/733/1/L12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for gravitational waves from binary black hole inspiral, merger and ringdown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Accadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 83, pp.122005. </w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.83.122005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00601265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directional limits on persistent gravitational waves using LIGO S5 science data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Accadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 107, pp.271102. </w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.271102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00662301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beating the spin-down limit on gravitational wave emission from the Vela pulsar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Accadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 737, pp.93. </w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/737/2/93⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00624014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the B+ Production Cross Section in pp Collisions at sqrt(s) = 7 TeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Khachatryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Sirunyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tumasyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bergauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 106, pp.112001. </w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.112001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00553501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of the Virgo project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Accadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Astone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Ballardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 28 (11), pp.114002. </w:t></w:r><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/28/11/114002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REDSHIFT DETERMINATION AND CO LINE EXCITATION MODELING FOR THE MULTIPLY LENSED GALAXY HLSW-01</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. S. Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. E. Lupu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. E. Aguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Auld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 733 (1), </w:t></w:r><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/733/1/29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODELING OF THE HERMES SUBMILLIMETER SOURCE LENSED BY A DARK MATTER DOMINATED FOREGROUND GROUP OF GALAXIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gavazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cooray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Conley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. E. Aguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 738 (2), </w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/738/2/125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration and sensitivity of the Virgo detector during its second science run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Accadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Astone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ballardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 28, pp.025005. </w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/28/2/025005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00552235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of the Virgo interferometer longitudinal control system during the second science run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Accadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Astone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ballardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34, pp.521-527. </w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2010.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00547591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the interstellar medium in galaxies with Herschel/SPIRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. A. Eales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. W. L. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. D. Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. J. Bendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cortese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 518, </w:t></w:r><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201014536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03646121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HerMES: SPIRE detection of high-redshift massive compact galaxies in GOODS-N field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rodighiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Perez-Fournon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Buitrago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Trujillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 409 (1), pp.L19--L24. </w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1745-3933.2010.00964.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPIRE imaging of M 82: Cool dust in the wind and tidal streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vigroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Auld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Baes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 518, pp.L66. </w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201014567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01262088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searches for gravitational waves from known pulsars with science run 5 LIGO data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adhikari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ajith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 713, pp.671-685. </w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/713/1/671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00421367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Alignment for the first science run of the Virgo interferometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.G. Arun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 33, pp.131-139. </w:t></w:r><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2010.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00462573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dust morphology of the elliptical Galaxy M 86 with SPIRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. L. Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cortese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. W. L. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 518, </w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201014530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03646126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of Superattenuator seismic isolation by Virgo interferometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.G. Arun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Astone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 33, pp.182-189. </w:t></w:r><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2010.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00452402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transverse-momentum and pseudorapidity distributions of charged hadrons in pp collisions at sqrt(s) = 7 TeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Khachatryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Sirunyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tumasyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bergauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 105, pp.022002. </w:t></w:r><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.022002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00485278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herschel reveals a T-dust-unbiased selection of z similar to 2 ultraluminous infrared galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. E. Magdis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. S. Hwang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Arumugam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 409 (1), pp.22--28. </w:t></w:r><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2010.17551.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The central region of spiral galaxies as seen by Herschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. J. Bendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pohlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 518, </w:t></w:r><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201014588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances of the Virgo interferometer longitudinal control system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.G. Arun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Astone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 33 (2), pp.75-80. </w:t></w:r><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2009.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commissioning of the CMS High-Level Trigger with Cosmic Rays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chatrchyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Khachatryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Sirunyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5, pp.T03005. </w:t></w:r><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/5/03/T03005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00449409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of the CMS Level-1 Trigger during Commissioning with Cosmic Ray Muons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chatrchyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Khachatryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Sirunyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5, pp.T03002. </w:t></w:r><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/5/03/T03002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00438216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of the CMS Drift-Tube Local Trigger with Cosmic Rays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chatrchyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Khachatryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Sirunyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5, pp.T03003. </w:t></w:r><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/5/03/T03003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00441669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Study of the CMS Barrel Resistive Plate Chambers with Cosmic Rays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chatrchyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Khachatryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Sirunyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5, pp.T03017. </w:t></w:r><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/5/03/T03017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00444190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precise Mapping of the Magnetic Field in the CMS Barrel Yoke using Cosmic Rays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chatrchyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Khachatryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Sirunyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5, pp.T03021. </w:t></w:r><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/5/03/T03021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00444183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the Underlying Event Activity in Proton-Proton Collisions at 0.9 TeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Khachatryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Sirunyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tumasyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bergauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 70, pp.555-572. </w:t></w:r><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-010-1453-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00491725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the charge ratio of atmospheric muons with the CMS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Khachatryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Sirunyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tumasyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bergauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 692, pp.83-104. </w:t></w:r><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2010.07.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00487914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Herschel-SPIRE instrument and its in-flight performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kiernan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.~j. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.~e. Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Latter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 518, pp.L3. </w:t></w:r><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201014519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HerMES: Herschel-SPIRE observations of Lyman break galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rigopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Magdis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. J. Ivison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Arumugam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 409 (1), pp.L7--L12. </w:t></w:r><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1745-3933.2010.00950.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FIR colours and SEDs of nearby galaxies observed with Herschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cortese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Auld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. J. Bendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 518, </w:t></w:r><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201014534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alignment of the CMS Muon System with Cosmic-Ray and Beam-Halo Muons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chatrchyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Khachatryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Sirunyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5, pp.T03020. </w:t></w:r><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/5/03/T03020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00454618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of CMS Hadron Calorimeter Timing and Synchronization using Test Beam, Cosmic Ray, and LHC Beam Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chatrchyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Khachatryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Sirunyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5, pp.T03013. </w:t></w:r><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/5/03/T03013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00447008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for gravitational waves from compact binary coalescence in LIGO and Virgo data from S5 and VSR1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Accadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 82, pp.102001. </w:t></w:r><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.82.102001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00544185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictions for the Rates of Compact Binary Coalescences Observable by Ground-based Gravitational-wave Detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Accadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 27, pp.173001. </w:t></w:r><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/27/17/173001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00465032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commissioning status of the Virgo interferometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Accadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K G Arun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 27 (8), pp.0824002. </w:t></w:r><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/27/8/084002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00587610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radial distribution of gas and dust in spiral galaxies The case of M99 (NGC4254) and M100 (NGC 4321)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pohlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cortese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. W. L. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. A. Eales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 518, </w:t></w:r><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201014554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HerMES: deep galaxy number counts from a P(D) fluctuation analysis of SPIRE Science Demonstration Phase observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Glenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Conley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Béthermin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Altieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 409, pp.109-121. </w:t></w:r><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2010.17781.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03646002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the Muon Stopping Power in Lead Tungstate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chatrchyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Khachatryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Sirunyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5, pp.P03007. </w:t></w:r><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/5/03/P03007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00438212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of the CMS Drift Tube Chambers and Measurement of the Drift Velocity with Cosmic Rays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chatrchyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Khachatryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Sirunyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5, pp.T03016. </w:t></w:r><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/5/03/T03016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00447439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and Filtering of Uncharacteristic Noise in the CMS Hadron Calorimeter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chatrchyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Khachatryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Sirunyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5, pp.T03014. </w:t></w:r><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/5/03/T03014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00446076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-vacuum Faraday isolation remote tuning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Accadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.G. Arun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49, pp.4780-4790. </w:t></w:r><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.49.004780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00525372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herschel-SPIRE, far-infrared properties of millimetre-bright and -faint radio galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. C. Chapman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. J. Ivison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. G. Roseboom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Auld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 409 (1), pp.L13--L18. </w:t></w:r><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1745-3933.2010.00956.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First results from HerMES on the evolution of the submillimetre luminosity function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. A. Eales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. G. Roseboom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Altieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 518, </w:t></w:r><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201014675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03646130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of dust temperature of galaxies through cosmic time as seen by Herschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cepa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. -R. Chary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 409 (1), pp.75--82. </w:t></w:r><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2010.17645.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herschel photometric observations of the low metallicity dwarf galaxy NGC 1705</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. O'Halloran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Galametz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. C. Madden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Auld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 518, </w:t></w:r><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201014580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the origin of M81 group extended dust emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. I. Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. D. Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Auld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Barlow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 409, pp.102-108. </w:t></w:r><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2010.17774.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03646005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herschel-SPIRE observations of the disturbed galaxy NGC 4438</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cortese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. J. Bendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. I. Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. L. Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 518, </w:t></w:r><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201014547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03646120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Herschel Space Observatory view of dust in M81</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. J. Bendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. D. Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pohlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Auld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 518, </w:t></w:r><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201014568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03646119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the molecular interstellar medium of M82 with Herschel-SPIRE spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Panuzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rangwala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rykala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. G. Isaak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Glenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 518, </w:t></w:r><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201014558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for gravitational-wave inspiral signals associated with short Gamma-Ray Bursts during LIGO's fifth and Virgo's first science run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Accadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 715, pp.1453-1461. </w:t></w:r><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/715/2/1453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00465042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of CMS Muon Reconstruction in Cosmic-Ray Events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chatrchyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Khachatryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Sirunyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5, pp.T03022. </w:t></w:r><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/5/03/T03022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00452304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commissioning and Performance of the CMS Pixel Tracker with Cosmic Ray Muons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chatrchyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Khachatryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Sirunyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5, pp.T03007. </w:t></w:r><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/5/03/T03007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00438218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commissioning of the CMS Experiment and the Cosmic Run at Four Tesla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chatrchyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Khachatryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Sirunyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5, pp.T03001. </w:t></w:r><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/5/03/T03001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00449401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The third generation of gravitational wave observatories and their science reach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Punturo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 27 (8), pp.84007. </w:t></w:r><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/27/8/084007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00587612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herschel photometric observations of the nearby low metallicity irregular galaxy NGC 6822</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Galametz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. C. Madden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 518, </w:t></w:r><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201014604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03646125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of the CMS Drift Tube Chambers with Cosmic Rays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chatrchyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Khachatryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Sirunyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5, pp.T03015. </w:t></w:r><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/5/03/T03015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00451031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Measurement of Bose-Einstein Correlations in Proton-Proton Collisions at √s=0.9 and 2.36 TeV at the LHC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Khachatryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Sirunyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tumasyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bergauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 105, pp.032001. </w:t></w:r><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.032001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00485217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herschel unveils a puzzling uniformity of distant dusty galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. S. Hwang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Magnelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Daddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 518, </w:t></w:r><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201014687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03646129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HerMES: SPIRE galaxy number counts at 250, 350, and 500 mu m</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. J. Oliver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. J. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Altieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 518, </w:t></w:r><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201014697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-sky search for gravitational-wave bursts in the first joint LIGO-GEO-Virgo run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Accadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 81, pp.102001. </w:t></w:r><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.81.102001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00491714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for gravitational-wave bursts associated with gamma-ray bursts using data from LIGO Science Run 5 and Virgo Science Run 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adhikari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ajith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 715, pp.1438-1452. </w:t></w:r><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/715/2/1438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00421376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transverse momentum and pseudorapidity distributions of charged hadrons in pp collisions at sqrt(s) = 0.9 and 2.36 TeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chatrchyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Khachatryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Sirunyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 02, pp.041. </w:t></w:r><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP02(2010)041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00454619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HerMES: The submillimeter spectral energy distributions of Herschel/SPIRE-detected galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Schulz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. P. Pearson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. L. Clements</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Altieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 518, </w:t></w:r><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201014673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03646128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Herschel Multi-Tiered Extragalactic Survey: source extraction and cross-identifications in confusion-dominated SPIRE images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. G. Roseboom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. J. Oliver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kunz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Altieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 409 (1), pp.48--65. </w:t></w:r><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2010.17634.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An upper limit on the stochastic gravitational-wave background of cosmological origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adhikari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ajith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 460, 7258, pp.990-994. </w:t></w:r><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature08278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00414345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First LIGO search for gravitational wave bursts from cosmic (super)strings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adhikari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ajith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 80, pp.062002. </w:t></w:r><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.80.062002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00428981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Searches Between Gravitational-Wave Interferometers and High-Energy Neutrino Telescopes:. Science Reach and Analysis Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. van Elewyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Aso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barsuglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Modern Physics D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18, pp.1655-1659. </w:t></w:r><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218271809015655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00709855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser with an in-loop relative frequency stability of 1.0×10−21 on a 100-ms time scale for gravitational-wave detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. G. Arun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 79, pp.053824. </w:t></w:r><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.79.053824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00399922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravitational wave burst search in the Virgo C7 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. G. Arun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 26, pp.085009. </w:t></w:r><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/26/8/085009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00373791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for gravitational waves associated with GRB 050915a using the Virgo detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 25, pp.225001. </w:t></w:r><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/25/22/225001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00261375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrophysically Triggered Searches for Gravitational Waves: Status and Prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adhikari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ajith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 25, pp.114051. </w:t></w:r><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/25/11/114051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00260101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-vacuum optical isolation changes by heating in a Faraday isolator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 47, pp.5853-5861</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00346825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Virgo 3 km interferometer for gravitational wave detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optics A: Pure and Applied Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10, pp.064009. </w:t></w:r><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1464-4258/10/6/064009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00280610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Best network chirplet-chain: Near-optimal coherent detection of unmodeled gravitation wave chirps with a network of detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chassande-Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Rabaste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 77, pp.062005. </w:t></w:r><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.77.062005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00172811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First joint gravitational waves search by the Auriga-Explorer-Nautilus-Virgo collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 25, pp.205007. </w:t></w:r><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/25/20/205007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00327138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lock acquisition of the Virgo gravitational wave detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 30, pp.29-38. </w:t></w:r><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2008.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00311847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the optical parameters of the Virgo interferometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 46, pp.3466-3484. </w:t></w:r><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.46.003466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00113562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The infrared compactness-temperature relation for quiescent and starburst galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guiderdoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 462, pp.81-91. </w:t></w:r><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20053881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03566268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Virgo interferometric gravitational antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Al-Shourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Lasers in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 45, pp.478-487. </w:t></w:r><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlaseng.2006.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00136771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of coalescing binaries search activities in Virgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 24, pp.5767-5775. </w:t></w:r><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/24/23/003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00189890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Length Sensing and Control in the Virgo Gravitational Wave Interferometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Al-Shourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 55, pp.1985-1995. </w:t></w:r><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIM.2006.884422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00191533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for gravitational waves from primordial black hole binary coalescences in the galactic halo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adhikari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ageev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 72, </w:t></w:r><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.72.082002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for gravitational waves from galactic and extra-galactic binary neutron stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adhikari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ageev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 72, </w:t></w:r><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.72.082001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First all-sky upper limits from LIGO on the strength of periodic gravitational waves using the Hough transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adhikari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ageev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Agresti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 72, </w:t></w:r><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.72.102004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upper limits on gravitational wave bursts in LIGO's second science run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adhikari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ageev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Agresti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 72, </w:t></w:r><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.72.062001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for gravitational waves associated with the gamma ray burst GRB030329 using the LIGO detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adhikari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ageev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 72, </w:t></w:r><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.72.042002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the seismic attenuation performance of the VIRGO Superattenuator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Braccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barsotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bradaschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Di Virgilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 23, pp.557-565. </w:t></w:r><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2005.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00024251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The commissioning of the central interferometer of the Virgo gravitational wave detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Babusci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Barille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 21, pp.1-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00021724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First upper limits from LIGO on gravitational wave bursts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adhikari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ageev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 69, </w:t></w:r><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.69.102001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detector description and performance for the first coincidence observations between LIGO and GEO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adhikari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ageev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 517, pp.154-179. </w:t></w:r><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2003.11.124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First locking of the VIRGO central area interferometer with suspension hierarchical control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Babusci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Barill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 20, pp.629-640</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00021612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of first LIGO science data for stochastic gravitational waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adhikari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ageev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 69, 421, p.503-507. </w:t></w:r><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.69.122004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lock acquisition of the central interferometer of the Virgo gravitational wave detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Babusci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Barille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 21, pp.465-477</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00022249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for inspiralling binary events in the Virgo engineering run data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Babusci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Barill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 21, pp.S709-S716</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00021605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of LIGO data for gravitational waves from binary neutron stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adhikari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ageev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 69, 421, p.503-507. </w:t></w:r><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.69.122001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Setting upper limits on the strength of periodic gravitational waves from PSR J1939+2134 using the first science data from the GEO 600 and LIGO detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adhikari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ageev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 69, 418, p.393-411. </w:t></w:r><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.69.082004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A local control system for the test masses of the Virgo gravitational wave detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Babusci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Barill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 20, pp.617-628</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00021613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A learning approach to the detection of gravitational wave transients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chassande-Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 67, pp.102001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00137913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISOCAM mid-infrared detection of HR 10: A distant clone of Arp 220 at z = 1.44</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Félix Mirabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David B. Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 381, pp.L1-L4. </w:t></w:r><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20011520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03733095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An unusual iron Lo-BAL quasar detected by ISOCAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick B. Hall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Fadda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 389, pp.L47-L50. </w:t></w:r><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20020663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03742985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hidden star-formation in the cluster of galaxies Abell 1689</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca M. Poggianti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Fadda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 382, pp.60-83. </w:t></w:r><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20011754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03733410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The first ISO ERO: a dusty quasar at z = 1.5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lidman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hunstead</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Casali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 372, pp.45-49. </w:t></w:r><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20010579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00009347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the time-frequency detection of chirps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chassande-Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Flandrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00414585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptative filtering techniques for gravitational wave interferometric data : removing long-term sinusoidal disturbances and oscillatory transients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chassande-Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dhurandhar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00414584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential reassignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chassande-Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Daubechies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Flandrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 4 (10), pp.293-294. </w:t></w:r><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/97.633772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (116)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles formules de synthèse de la transformée de Fourier à court terme avec une fenêtre d'analyse modifiée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fourer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chassande-Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Flandrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXe Colloque Francophone de Traitement du Signal et des Images (GRETSI 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode plug-and-play pour des problèmes inverses sur signaux bivariés avec données synthétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Palud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chassande-Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gretsi'25 - XXXe Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrainte de polarisation pour la reconstruction d'ondes gravitationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chassande-Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRETSI - Groupe de Recherche en Traitement du Signal et des Images, Aug 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Virgo Plus: Future Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Agathos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albanesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alléné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Cosmic Ray International Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Naples, Italy. pp.012040, </w:t></w:r><w:hyperlink r:id="rId1177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/2429/1/012040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Advanced Virgo+ status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Agathos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albanesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alléné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Cosmic Ray International Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Naples, Italy. pp.012039, </w:t></w:r><w:hyperlink r:id="rId1179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/2429/1/012039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996737v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUBIC-the Q and U bolometric interferometer for cosmology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Piat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.S. Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Bernardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. de Petris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montréal, Canada. pp.121902T, </w:t></w:r><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2642114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current and future constraints on cosmology and modified gravitational wave friction from binary black holes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Leyde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Mastrogiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle A. Steer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chassande-Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Karathanasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56th Rencontres de Moriond on Gravitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, La Thuile, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snowmass Neutrino Frontier: DUNE Physics Summary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abed Abud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Acciarri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Adames</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Snowmass 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Seattle, United States. </w:t></w:r><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2172/1873688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gaseous Argon-Based Near Detector to Enhance the Physics Capabilities of DUNE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abed Abud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Acciarri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Adames</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Snowmass 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Seattle, United States. </w:t></w:r><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2172/1873704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of QUBIC, the Q&U Bolometer for Cosmology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Almela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.H. Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd Rencontres de Blois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and accurate gravitational-wave modelling with principal component regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chassande-Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Bihan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2022 - 30th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Belgrade, Serbia. </w:t></w:r><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO55093.2022.9909752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmology in the dark: How compact binaries formation impact the gravitational-waves cosmological measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Mastrogiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Leyde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Karathanasis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chassande-Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Ann Steer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Society Conference on High Energy Physics 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Online, Germany. pp.098, </w:t></w:r><w:hyperlink r:id="rId1195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22323/1.398.0098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standardizing VOEvents and archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Petroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chassande-Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The New Era of Multi-Messenger Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Groningen, Netherlands. pp.060, </w:t></w:r><w:hyperlink r:id="rId1199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22323/1.357.0060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Virgo Status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Agatsuma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Topics in Astroparticle and Underground Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Sudbury, Canada. pp.012010, </w:t></w:r><w:hyperlink r:id="rId1201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1342/1/012010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection chain and electronic readout of the QUBIC instrument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Stankowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Piat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Bernardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online, United States. pp.1145328, </w:t></w:r><w:hyperlink r:id="rId1204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2561567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of QUBIC: The Q and U bolometric interferometer for cosmology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Burke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Gamboa Lerena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Ch. Hamilton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online, United States. pp.114532G, </w:t></w:r><w:hyperlink r:id="rId1207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2560172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Working with Gravitational-Wave sky localizations: new methods and implementations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Greco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marica Branchesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chassande-Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael W. Coughlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Stratta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The New Era of Multi-Messenger Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Groningen, Netherlands. pp.031, </w:t></w:r><w:hyperlink r:id="rId1212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22323/1.357.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUBIC: the Q \& U Bolometric Interferometer for Cosmology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.S. Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G. Alberro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Almela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Workshop on Low Temperature Detectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Milano, Italy. pp.482-490, </w:t></w:r><w:hyperlink r:id="rId1215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10909-020-02370-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TES Bolometer Arrays for the QUBIC B-Mode CMB Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marnieros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G. Alberro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Almela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Workshop on Low Temperature Detectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Milano, Italy. pp.955-961, </w:t></w:r><w:hyperlink r:id="rId1218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10909-019-02304-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The low-frequency radio telescope NenuFAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zarka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Tagger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrée Coffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URSI GASS 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction et caractérisation des polarisations d'une onde gravitationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fangchen Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chainais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chassande-Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Bihan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2019 - XXVIIème Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospects about X- and gamma-ray counterparts of gravitational wave signals with INTEGRAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Savchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chassande-Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Annual Astronomical Data Analysis Software and Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Trieste, Italy. pp.147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical modelling and analysis of the Q and U bolometric interferometer for cosmology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Burke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kalinauskaite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. O'Sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE OPTO 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId1235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2287158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUBIC: the Q and U bolometric interferometer for cosmology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. O'Sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Austin, United States. pp.107082B, </w:t></w:r><w:hyperlink r:id="rId1238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2313332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of NbSi transition-edge sensors readout with a 128 MUX factor for the QUBIC experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Salatino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bélier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.T. Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Austin, United States. pp.1070845, </w:t></w:r><w:hyperlink r:id="rId1243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2312080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal architecture for the QUBIC cryogenic receiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coppi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Bernardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Austin, United States. pp.107083V, </w:t></w:r><w:hyperlink r:id="rId1247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2312085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse Time-Frequency Representation of Gravitational-Wave signals in Unions of Wilson Bases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Bammey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chassande-Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaffard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th European Signal Processing Conference (EUSIPCO 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Rome, Italy. pp.1755-1759, </w:t></w:r><w:hyperlink r:id="rId1253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO.2018.8553079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations and performance of the QUBIC optical beam combiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. O'Sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Burke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Scully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Austin, United States. pp.107082I, </w:t></w:r><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2313256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of Advanced Virgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Agatsuma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on New Frontiers in Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Kolymbari, Greece. pp.02003, </w:t></w:r><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201818202003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of the Advanced Virgo Gravitational Wave Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Agatsuma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Cosmology, Gravitational Waves and Particles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Singapore, Singapore. pp.1-12, </w:t></w:r><w:hyperlink r:id="rId1260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9789813231801_0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Virgo Status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Agathos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Agatsuma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Marcel Grossmann Meeting on Recent Developments in Theoretical and Experimental General Relativity, Astrophysics, and Relativistic Field Theories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rome, Italy. pp.3183-3191, </w:t></w:r><w:hyperlink r:id="rId1262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9789813226609_0406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUBIC - the Q&amp;U Bolometric Interferometer for Cosmology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aniello Mennella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Banfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Battaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 European Physical Society Conference on High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Venice, Italy. pp.044, </w:t></w:r><w:hyperlink r:id="rId1266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22323/1.314.0044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NenuFAR: Instrument description and science case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zarka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Tagger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Konovalenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 International Conference on Antenna Theory and Techniques (ICATT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Kharkiv, Ukraine. </w:t></w:r><w:hyperlink r:id="rId1271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICATT.2015.7136773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelet graphs for the direct detection of gravitational waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chassande-Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lebigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Magaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Chase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archana Pai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gretsi 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty and Spectrogram Geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Flandrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chassande-Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO), 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bucharest, Romania. pp.794-798</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00684723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data analysis challenges in transient gravitational wave astronomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chassande-Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustic and Radio EeV Neutrino Detection Activities, ARENA'12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Erlangen, Germany. pp.252-259, </w:t></w:r><w:hyperlink r:id="rId1279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4807558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00710670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimessenger Sources of Gravitational Waves and High-energy Neutrinos: Science Reach and Analysis Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruny Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imre Bartos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutayeb Bouhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chassande-Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Corsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Edoardo Amaldi conference on gravitational waves (Amaldi 9) and the 2011 Numerical Relativity - Data Analysis meeting (NRDA 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Cardiff, United Kingdom. pp.012022, </w:t></w:r><w:hyperlink r:id="rId1283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/363/1/012022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03733914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise monitor tools and their application to Virgo data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Accadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Agathos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Astone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ballardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Edoardo Amaldi conference on gravitational waves (Amaldi 9) and the 2011 Numerical Relativity - Data Analysis meeting (NRDA 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Cardiff, United Kingdom. pp.122024, </w:t></w:r><w:hyperlink r:id="rId1285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/363/1/012024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00741119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The NoEMi (Noise Frequency Event Miner) framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Accadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Agathos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Astone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ballardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Edoardo Amaldi conference on gravitational waves (Amaldi 9) and the 2011 Numerical Relativity – Data Analysis meeting (NRDA 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Cardiff, United Kingdom. pp.012037, </w:t></w:r><w:hyperlink r:id="rId1287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/363/1/012037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making Reassignment Adjustable: the Levenberg-Marquardt Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chassande-Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Flandrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kyoto, Japan. pp.3889-3892, </w:t></w:r><w:hyperlink r:id="rId1289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2012.6288767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00654808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Virgo Status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Degallaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Accadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Agathos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Lisa symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Paris, France. pp.151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00776460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific Objectives of Einstein Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sathyaprakash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ajith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Edoardo Amaldi Conference on Gravitational Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Cardiff, United Kingdom. pp.124013, </w:t></w:r><w:hyperlink r:id="rId1294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/29/12/124013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00707024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of a Chirplet-based analysis for gravitational waves from binary black hole mergers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mohapatra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Nemtzow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chassande-Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cadonati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amaldi 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Cardiff, United Kingdom. pp.012031, </w:t></w:r><w:hyperlink r:id="rId1299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/363/1/012031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00709077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity Studies for Third-Generation Gravitational Wave Observatories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amaro-Seoane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International LISA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Stanford, United States. 094013 (13 p.), </w:t></w:r><w:hyperlink r:id="rId1304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/28/9/094013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00588056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Virgo interferometer for gravitational wave detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Accadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Astone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ballardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Galileo - Xu Guangqi Meeting: THE SUN, THE STARS, THE UNIVERSE AND GENERAL RELATIVITY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Shanghai, China. pp.2075-2079, </w:t></w:r><w:hyperlink r:id="rId1306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218271811020202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00636857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise from scattered light in Virgo's second science run data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Accadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Astone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Ballardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Gravitational Wave Data Analysis Workshop (GWDAW-14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, rome, Italy. pp.194011, </w:t></w:r><w:hyperlink r:id="rId1308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/27/19/194011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00629992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgo calibration and reconstruction of the gravitational wave strain h(t) during VSR1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Accadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. G. Arun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Edoardo Amaldi Conference on Gravitational Waves (Amaldi 8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, New York, United States. pp.012015, </w:t></w:r><w:hyperlink r:id="rId1310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/228/1/012015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00429320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status and perspectives of the Virgo gravitational wave detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Accadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.G. Arun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th international conference on Topics in Astroparticle and Underground Physics, TAUP2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Rome, Italy. pp.012074, </w:t></w:r><w:hyperlink r:id="rId1312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/203/1/012074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00454775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint searches for gravitational waves and high-energy neutrinos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chassande-Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Gravitational Wave Data Analysis Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Rome, Italy. pp.012002, </w:t></w:r><w:hyperlink r:id="rId1314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/243/1/012002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00709741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commissioning status of the Virgo interferometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Accadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.L. Swinkels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Edoardo Amaldi Conference on Gravitational Waves (Amaldi 8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, New York, United States. pp.0824002, </w:t></w:r><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/27/8/084002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00491987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of the SPIRE photometer data processing pipelines during the early phases of the Herschel Mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.~d. Dowell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pohlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pearson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Griffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Telescopes and Instrumentation 2010: Optical, Infrared, and Millimeter Wave</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Unknown, Unknown Region. pp.773136, </w:t></w:r><w:hyperlink r:id="rId1321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.858035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools for noise characterization in Virgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Accadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Astone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ballardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Gravitational Wave Data Analysis Workshop (GWDAW-14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Rome, Italy. pp.012004, </w:t></w:r><w:hyperlink r:id="rId1323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/243/1/012004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00534415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Very low latency search for low mass compact binary coalescences in the LIGO S6 and Virgo VSR2 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Buskulic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Gravitational Wave Data Analysis Workshop (GWDAW-14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Rome, Italy. pp.194013, </w:t></w:r><w:hyperlink r:id="rId1326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/27/19/194013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00487256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleaning the Virgo sampled data for the search of periodic sources of gravitational waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. G. Arun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Gravitational Wave Data Analysis Workshop (GWDAW13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, San Juan, Puerto Rico. pp.204002, </w:t></w:r><w:hyperlink r:id="rId1329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/26/20/204002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00423954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Acquisition System of the Virgo Gravitational Waves Interferometric Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IEEE NPSS Real Time Conference (RT07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Batavia, United States. pp.225-232, </w:t></w:r><w:hyperlink r:id="rId1332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2007.913937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00174804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interferometric detectors of gravitational waves on Earth: the next generations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 Europhysics Conference on High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Manchester, United Kingdom. pp.062016, </w:t></w:r><w:hyperlink r:id="rId1334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/110/6/062016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00190917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgo status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Gravitational Wave Data Analysis Workshop (GWDAW 12) - Connecting Gravitational Waves with Observational Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Cambridge, United States. pp.184001, </w:t></w:r><w:hyperlink r:id="rId1336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/25/18/184001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00322981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The status of Virgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tournefier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 Europhysics Conference on High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Manchester, United Kingdom. pp.062025, </w:t></w:r><w:hyperlink r:id="rId1340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/110/6/062025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00293886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of Virgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Edoardo Almadi Conference on Gravitational Waves (Amaldi7) 18th International Conference on General Relativity and Gravitation (GRG18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Sydney, Australia. pp.114045, </w:t></w:r><w:hyperlink r:id="rId1342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/25/11/114045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00280667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cross-correlation method to search for gravitational wave bursts with AURIGA and Virgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bignotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Camarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cerdonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Conti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Edoardo Almadi Conference on Gravitational Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Sydney, Australia. pp.114046, </w:t></w:r><w:hyperlink r:id="rId1350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/25/11/114046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00221039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VIRGO: a large interferometer for gravitational wave detection started its first scientific run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth International Conference on Topics In Astroparticle and Underground Physics (TAUP2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Sendai, Japan. pp.032007, </w:t></w:r><w:hyperlink r:id="rId1352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/120/3/032007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00315415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise studies during the first Virgo science run and after</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Gravitational Wave Data Analysis Workshop (GWDAW 12) - Connecting Gravitational Waves with Observational Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Cambridge, United States. pp.184003, </w:t></w:r><w:hyperlink r:id="rId1354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/25/18/184003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00322986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The real-time distributed control of the Virgo Interferometric Detector of Gravitational Waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IEEE International Symposium on Distributed Simulation and Real Time Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Chania, Greece. pp.302-310, </w:t></w:r><w:hyperlink r:id="rId1357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2007.912887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00191056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data quality and detector characterization for Burst Search in Virgo data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd Rencontres de Moriond 2007 - Gravitational Waves and Experimental Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, La Thuile, Italy. pp.111-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00184660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRB 050915a & the Virgo detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd Rencontres de Moriond Gravitational Waves and Experimental Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, La Thuile, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00178917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of noise lines in the Virgo C7 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Gravitational Waved Data Analysis Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Potsdam, Germany. pp.S433-S443, </w:t></w:r><w:hyperlink r:id="rId1361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/24/19/S07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00175899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise budget and noise hunting in VIRGO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd Rencontres de Moriond Gravitational Waves and Experimental Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, La Thuile, Italy. pp.147-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00172279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The status of VIRGO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Accelerator and Large Experimental Physics Control Systems (ICALEPCS 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Knoxville, United States. pp.TOAB05</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00190903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of Virgo detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Gravitational Waved Data Analysis Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Potsdam, Germany. pp.S381-S388, </w:t></w:r><w:hyperlink r:id="rId1366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/24/19/S01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00175815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data quality studies for burst analysis of Virgo data acquired during Weekly Science Runs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Gravitational Waved Data Analysis Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Potsdam, Germany. pp.S415-S422, </w:t></w:r><w:hyperlink r:id="rId1369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/24/19/S05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00175868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIGO and VIRGO: large interferometers searching for gravitational waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIII International Conference on High Energy Physics (ICHEP'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00190863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Automatic Alignment System of the Virgo Interferometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd Rencontres de Moriond: Gravitational Waves and Experimental Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, La Thuile, Italy. pp.153-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00189562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-sky gravitational wave burst search in the Virgo C7 run data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd Rencontres de Moriond: Gravitational Waves and Experimental Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, La Thuile, Italy. pp.115-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00189561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the timing precision for inspiral signals found by interferometric gravitational wave detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Gravitational Waved Data Analysis Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Potsdam, Germany. pp.S617-S625, </w:t></w:r><w:hyperlink r:id="rId1375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/24/19/S24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00175904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coincidence analysis between periodic source candidates in C6 and C7 Virgo data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Gravitational Waved Data Analysis Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Potsdam, Germany. pp.S491-S499, </w:t></w:r><w:hyperlink r:id="rId1378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/24/19/S12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00175900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravitational waves by gamma-ray bursts and the Virgo detector: the case of GRB 050915a</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Gravitational Waved Data Analysis Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Potsdam, Germany. pp.S671-S679, </w:t></w:r><w:hyperlink r:id="rId1381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/24/19/S29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00175906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Acquisition System of the Virgo Gravitational Waves Interferometric Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IEEE International Symposium on Distributed Simulation and Real Time Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00191035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of coalescing binaries search activities in Virgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd Rencontres de Moriond: Gravitational Waves and Experimental Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, La Thuile, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00189565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chains of chirplets for the detection of gravitational wave chirps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chassande-Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Rabaste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Photonics SPIE Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, San Diego, CA, United States. pp.670112, </w:t></w:r><w:hyperlink r:id="rId1386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.733966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00177918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of Virgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd Rencontres de Moriond: Gravitational Waves and Experimental Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, La Thuile, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00190873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future Virgo Upgrades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd Rencontres de Moriond: Gravitational Waves and Experimental Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, La Thuile, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00189559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Virgo status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Gravitational Wave Data Analysis Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Brownsville, United States. pp.S635-S642, </w:t></w:r><w:hyperlink r:id="rId1390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/23/19/S01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00109660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The status of coalescing binaries search code in Virgo, and the analysis of C5 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Edoardo Amaldi Conference on Gravitational Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Okinawa, Japan. pp.S187-S196, </w:t></w:r><w:hyperlink r:id="rId1393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/23/8/S24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00026008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The status of VIRGO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Al-Shourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Edoardo Amaldi Conference on Gravitational Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Okinawa, Japan. pp.S63-S69, </w:t></w:r><w:hyperlink r:id="rId1396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/23/8/S09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of Virgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAUP 2005 9th International Workshop on Topics in Astroparticle and Underground Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Zaragoza, Spain. pp.32-35, </w:t></w:r><w:hyperlink r:id="rId1399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/39/1/007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00078956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The variable finesse locking technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Al-Shourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Edoardo Amaldi Conference on Gravitational Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Okinawa, Japan. pp.S85-S89, </w:t></w:r><w:hyperlink r:id="rId1401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/23/8/S12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00026004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental noise studies in Virgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Edoardo Amaldi Conference on Gravitational Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Okinawa, Japan. pp.80-88, </w:t></w:r><w:hyperlink r:id="rId1403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/32/1/013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parallel in-time analysis system for Virgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Edoardo Amaldi Conference on Gravitational Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Okinawa, Japan. pp.35-43, </w:t></w:r><w:hyperlink r:id="rId1405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/32/1/007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgo upgrade investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Edoardo Amaldi Conference on Gravitational Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Okinawa, Japan. pp.223-229, </w:t></w:r><w:hyperlink r:id="rId1407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/32/1/033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Virgo automatic alignment system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Al-Shourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Edoardo Amaldi Conference on Gravitational Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Okinawa, Japan. pp.S91-S101, </w:t></w:r><w:hyperlink r:id="rId1409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/23/8/S13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00026007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing Virgo burst detection tools on commissioning run data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Edoardo Amaldi Conference on Gravitational Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Okinawa, Japan. pp.S197-S205, </w:t></w:r><w:hyperlink r:id="rId1412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/23/8/S25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00026009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normal/independent noise in VIRGO data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alshourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Gravitational Wave Data Analysis Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Brownsville, United States. pp.S829-S836, </w:t></w:r><w:hyperlink r:id="rId1415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/23/19/S21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00109665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of VIRGO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Al-Shourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 9th Gravitational Wave Data Analysis Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Annecy, France. pp.S869-S880, </w:t></w:r><w:hyperlink r:id="rId1418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/22/18/S01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Virgo detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Al-Shourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAE 2005: 17th Italian Meeting on High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Catania, Italy. pp.307-310, </w:t></w:r><w:hyperlink r:id="rId1420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2125677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple line detection algorithm applied to Virgo data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Al-Shourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Gravitational Wave Data Analysis Workshop - GWDAW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Annecy, France. pp.S1189-S1196, </w:t></w:r><w:hyperlink r:id="rId1422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/22/18/S33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00024959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing the detection pipelines for inspirals with Virgo commissioning run C4 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Al-Shourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Gravitational Wave Data Analysis Workshop - GWDAW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Annecy, France. pp.S1139-S1148, </w:t></w:r><w:hyperlink r:id="rId1424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/22/18/S28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00024950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first study of environmental noise coupling to the Virgo interferometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Al-Shourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Gravitational Wave Data Analysis Workshop - GWDAW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Annecy, France. pp.S1069-S1077, </w:t></w:r><w:hyperlink r:id="rId1427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/22/18/S21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00024927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The status of VIRGO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tournefier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Al-Shourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HEP2005 International Europhysics Conference on High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Lisboa, Portugal. pp.PoS(HEP2005)029</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgo status and commissioning results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International LISA Symposium and 38th ESLAB Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Noordwijk, Netherlands. pp.S185-S191, </w:t></w:r><w:hyperlink r:id="rId1430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/22/10/008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00024240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgo and the worldwide search for gravitational waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th SIGRAV Conference on General Relativity and Gravitational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Vietri sul Mare, Italy. pp.92-100, </w:t></w:r><w:hyperlink r:id="rId1432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1891534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00024189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NAP: a tool for noise data analysis. Application to Virgo engineering runs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Al-Shourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Gravitational Wave Data Analysis Workshop - GWDAW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Annecy, France. pp.S1041-S1049, </w:t></w:r><w:hyperlink r:id="rId1434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/22/18/S18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00024949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results of the Virgo central interferometer commissioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Babusci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Barill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Edoardo Amaldi International Conference on Gravitational Waves 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Tirrenia, Pise, Italy. pp.S395-S402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00021602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first test of a sine-Hough method for the detection of pulsars in binary systems using the E4 Virgo engineering run data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Yvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Babusci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Edoardo Amaldi Conference on Gravitational Waves 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Tirrenia (Pisa), Italy. pp.S717-S727</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00020117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of VIRGO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Babusc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomical Telescopes and Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of VIRGO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Babusci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Barill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Edoardo Amaldi International Conference on Gravitational Waves 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Tirrenia, Pise, Italy. pp.S385-S394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00021601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low loss coatings for the VIRGO large mirrors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Beauville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Buskulic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Flaminio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Masserot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical System Design 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Saint-Etienne, France. pp.483-492</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00024327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The status of VIRGO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Al-Shourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Rencontres du Vietnam Particle Physics and Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Hanoi, Vietnam. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of seismic noise at the Virgo site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Babusci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Barill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Edoardo Amaldi International Conference on Gravitational Waves 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Tirrenia, Pise, Italy. pp.S433-S440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00021604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Length Sensing and Control in the Virgo Gravitational Wave Interferometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Nuclear Science Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Rome, Italy. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The last-stage suspension of the mirrors for the gravitational wave antenna Virgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Babusci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Barille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Edoardo Amaldi International Conference on Gravitational Waves 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Tirrenia, Pise, Italy. pp.S425-S432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00021603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Virgo interferometric gravitational antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Al-Shourbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Avino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Diagnostics and Monitoring (OPTIDIMON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Bacoli (Napoli), Italy. pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00024243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Virgo data acquisition system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Arnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Babusci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE NPSS Real Time Conference 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00020105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data analysis methods for non-Gaussian, nonstationary and nonlinera features and their application to VIRGO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Babusci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ballardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gravitational Wave Data Analysis Workshop 7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Kyoto, Japan. pp.915-924</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00014169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for non-Gaussian events in the data of the VIRGO E4 engineering run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Babusci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ballardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gravitational Wave Data Analysis Workshop 7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Kyoto, Japan. pp.623-632</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00014167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The gravitational wave detector VIRGO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Flaminio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bellachia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Boget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Buskulic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced ICFA Beam Dynamics Workshop on Nanometre Size Colliding Beams 26 Nanobeam 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Lausanne, Switzerland. pp.7-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00013993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing normality of gravitational wave data with a low cost recursive estimate of the kurtosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chassande-Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00414577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triggered searches for gravitational-wave transients associated with high-energy neutrinos using coherent WaveBurst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bouhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chassande-Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kouchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Salemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Gravitational Wave Physics and Astronomy Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Hanovre, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00709747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goniométrie pour les chirps gravitationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Rabaste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chassande-Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00184084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French SKA White Book - The French Community towards the Square Kilometre Array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -T. Acquaviva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark G. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Ferrari; G. Lagache; M.-A. Miville-Deschenes; L. Montier; E. Josselin; N. Vilmer; P. Zarka; S. Corbel; S. Vergani; S. Lambert; G. Theureau; S. Bosse; A. Ferrari; S. Gauffre; G. Marquette; J.-M. Martin; B. Semelin; M. Alves; K. Ferrière. 2018, </w:t></w:r><w:hyperlink r:id="rId1468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.1712.06950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-frequency reassignment (revised version)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chassande-Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Flandrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse temps-fréquence quadratique I : la classe de Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chassande-Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00414565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réallocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chassande-Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Flandrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00414566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection temps-fréquence et réallocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chassande-Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Flandrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00414571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time Frequency reassignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Flandrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chassande-Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00414579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Frequency/time scale reassignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chassande-Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Flandrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00414580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Frequency reassignment: from principles to algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Flandrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chassande-Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antonia Papandreou-Suppappola. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applications in Time-Frequency Signal Processing </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10, CRC Press, pp.179-204, 2002, Electrical Engineering &amp; Applied Signal Processing Series, 9781420042467</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00414583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum: The Herschel PEP/HerMES Luminosity Function - I. Probing the Evolution of PACS selected Galaxies to z ≃ 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gruppioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rodighiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Delvecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Berta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.2875-2876. </w:t></w:r><w:hyperlink r:id="rId1478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stt1748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03645432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GWTC-4.0: Methods for Identifying and Characterizing Gravitational-wave Transients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Abac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Abouelfettouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Adhicary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints on the cosmic expansion history from GWTC-3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Adhikari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgo Detector Characterization and Data Quality during the O3 run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Agathos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albanesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity Achieved by the LIGO and Virgo Gravitational Wave Detectors during LIGO's Sixth and Virgo's Second and Third Science Runs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Accadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barsuglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bebronne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belletoile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00679943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of a Multiply-Lensed Submillimeter Galaxy in Early HerMES Herschel/SPIRE Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Conley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cooray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. D. Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. A. González Solares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HerMES: Lyman Break Galaxies individually detected at 0.7 &amp;lt; z &amp;lt; 2.0 in GOODS-N with Herschel/SPIRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Burgarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Heinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Magdis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Auld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HerMES: SPIRE galaxy number counts at 250, 350 and 500 microns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. J. Oliver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. J. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Altieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The far-infrared/radio correlation as probed by Herschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. J. Ivison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Magnelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ibar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Andreani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HerMES: Halo Occupation Number and Bias Properties of Dusty Galaxies from Angular Clustering Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asantha Cooray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Altieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Arumugam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Mirror Alignment for VIRGO: First experimental demonstration of the Anderson technique on a large-scale interferometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Freise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing the normality of the gravitational wave data with a low cost recursive estimate of the kurtosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chassande-Mottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00137915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUBIC Technological Design Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Banfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Battaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. S. Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baù</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Q&amp;U Bolometric Interferometer for Cosmology. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01366770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity to Gravitational Waves from Compact Binary Coalescences Achieved during LIGO's Fifth and Virgo's First Science Run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Abernathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Accadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00525806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId1502"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907883v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G Abac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Abbott" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Abouelfettouh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Acernese" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Ackley" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/adb3a0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05406255v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acernese" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Agarwal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aiello" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Albanesi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.555312" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780788v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/adc681" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692905v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayathri Raman" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Ronchini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Delaunay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Tohuvavohu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie A Kennea" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ad9749" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862862v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abbott" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ackley" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Adhikari" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.112.084080" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245955v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Abe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ad65ce" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762464v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ad8de0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199106v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fletcher" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Wood" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Hamburg" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Veres" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M Hui" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ad1eed" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092267v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Adhicary" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ad3e83" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570337v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Adhikari" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ad27d3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382662v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D Abbott" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Adams" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.109.022001" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555996v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.110.042001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609925v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ad5beb" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769094v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Agudo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Amati" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. An" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.E. Bauer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benetti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244751" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851051v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abed Abud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Abi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Acciarri" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Acero" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Adames" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.107.092012" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862940v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac74bb" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04651579v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. D. Abbott" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Adams" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.13.041039" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846555v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Agathos" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allocca" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/acd92d" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246150v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/acdc9f" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230168v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad588" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737575v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Akutsu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ando" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Araya" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aritomi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/acc0cb" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171346v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Agathos" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ain" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Albanesi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C All&#233;n&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.041403" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635025v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.X. Adhikari" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ptep/ptac093" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/hal-03862873v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.13.011048" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846558v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/acdf36" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833491v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Arai" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Arai" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Araki" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ptep/ptac166" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738490v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D. Abbott" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/acd770" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584246v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hul" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Thavry" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guillebaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Yanneth" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nouhin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2023.04.164" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939998v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Masi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.S. Battistelli" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Bernardis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chapron" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Columbro" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2022/04/038" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03711636v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.105.122001" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863450v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.105.022002" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862440v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adhicary" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aca1b0" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210466v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piat" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Stankowiak" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. d'Alessandro" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2022/04/037" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739180v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Acero" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Adames" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-022-10549-w" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644661v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rich Abbott" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D. Abbott" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Acernese" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kendall Ackley" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Adams" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141452" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03656903v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac532b" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703744v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Fortin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Garcia" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chaty" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chassande-Mottin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Simaz Bunzel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140853" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519598v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/17/01/P01005" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778299v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.061104" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03857161v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac6acf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546110v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ac3c8e" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940001v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mele" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Amico" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2022/04/039" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863381v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.105.102001" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573084v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Leyde" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Mastrogiovanni" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le A. Steer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Karathanasis" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2022/09/012" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863386v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.105.082005" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010993v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mousset" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Gamboa Lerena" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chanial" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2022/04/035" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946208v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. O'Sullivan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Petris" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Burke" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2022/04/041" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217549v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Ch. Hamilton" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Bigot-Sazy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2022/04/034" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772319v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-022-02775-z" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711201v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac6ad0" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946234v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cavaliere" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mennella" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zannoni" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Battaglia" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2022/04/040" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650867v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Torchinsky" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Ch. Hamilton" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2022/04/036" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722171v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ptep/ptac073" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652800v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abud Abed" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.105.072006" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862985v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.106.062002" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738053v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ac776a" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738498v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.106.102008" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862997v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.106.042003" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261280v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.105.063030" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609000v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2021/10/065" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203680v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abraham" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.103.064017" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143734v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheelu Abraham" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2021.100658" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171347v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/abd922" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03238046v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Garc&#237;a" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Porter" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038357" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507490v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.122004" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022670v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abee15" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171349v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.241102" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430297v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Abbott" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ac082e" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010977v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/abe949" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934048v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Adamov" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Adams" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-021-09166-w" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203679v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/abffcd" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413221v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Abbott" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac1f2c" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303025v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.P. Abbott" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abdcb7" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618165v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.082004" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311347v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mastrogiovanni" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Duque" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chassande-Mottin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Daigne" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mochkovitch" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202040229" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197503v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Leyde" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Karathanasis" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Steer" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.062009" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010973v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.103.122002" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428826v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.102001" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203682v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.022004" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022673v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.11.021053" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261149v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac17ea" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186190v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.022005" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224757v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac0d52" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235571v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Abbott" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac23db" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192534v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.109903" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219200v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abaabb" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327709v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ab5c95" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999729v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin P Abbott" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D Abbott" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ab5f7c" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417088v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ab685e" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613266v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.102.043015" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302999v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.101.084002" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946170v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aba493" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973168v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41114-020-00026-9" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959692v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.131101" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491265v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Aloy" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2019.07.005" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892973v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ab960f" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483923v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Genova" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark G. Allen" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boisson" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paschal Coyle" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.357.0028" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203701v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hamburg" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fletcher" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goldstein" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bissaldi" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Briggs" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab7d3e" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050052v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B&#233;lier" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berg&#233;" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bleurvacq" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-020-02445-y" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440020v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ab75f5" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171322v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/abb655" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203664v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.101102" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166510v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.100.083514" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097449v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab20cb" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283499v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gayathri" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bacon" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pai" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Salemi" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.100.124022" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410764v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab4b48" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080725v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.100.024004" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116509v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.100.104036" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990733v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soares-Santos" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Palmese" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hartley" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Annis" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garcia-Bellido" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ab14f1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817888v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.9.011001" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051700v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ab3800" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902969v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab0f3d" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144373v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.161102" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130376v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.061104" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921970v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.011102" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059393v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.9.031040" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009089v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab113b" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066450v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.99.122002" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017735v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab0e8f" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050847v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fishbach" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gray" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Maga&#241;a Hernandez" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Qi" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sur" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aaf96e" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279053v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.100.062001" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359843v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Veit" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chan" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ramshaw" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Arras" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pentcheva" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.115126" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886091v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ghirlanda" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.S. Salafia" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Paragi" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giroletti" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yang" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aau8815" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188104v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.100.064064" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101674v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.99.104033" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136354v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.100.024017" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999728v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab3c2d" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051546v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab0e15" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283532v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.100.061101" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902981v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Burns" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Hui" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blackburn" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aaf726" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808846v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. P. Abbott" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab3231" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416888v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amato" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.231108" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217642v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albert" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andr&#233;" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anghinolfi" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ardid" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Aubert" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aaf21d" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999542v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.97.102002" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933956v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aloy" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Anderson" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ar&#232;ne" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Arun" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aubin" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.201102" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801881v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.98.024028" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846586v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.161101" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703797v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. d'Avanzo" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Campana" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ghisellini" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832664" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846617v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Adams" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Agatsuma" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/aadf1a" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714753v2" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B P Abbott" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T D Abbott" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M R Abernathy" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/aaaafa" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863138v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.231103" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999862v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin P. Abbott" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.97.102003" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999780v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.091101" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296318v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/aaab76" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196117v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Juhel" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ampuero" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barsuglia" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bernard" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JB016698" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01887103v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. D Abbott" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.120.031104" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645878v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pian" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Branchesi" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brocato" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature24298" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03115145v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Karabal" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Duc" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kuntschner" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Cuillandre" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629974" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01404731v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bouffanais" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Buy" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa6c47" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645859v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Abbott" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.161101" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01404690v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/aa6854" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645676v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Abbott" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.062002" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669861v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aa9478" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645900v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature24471" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645884v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aa920c" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01664010v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa677f" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645230v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Om Sharan Salafia" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Colpi" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marica Branchesi" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Ghirlanda" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa850e" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669862v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aa93fc" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645570v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Anton" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.022005" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645901v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217751X17440031" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645700v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.221101" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646052v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aa91c9" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143735v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R. Abernathy" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.95.082005" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485091v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.95.122003" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417097v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.. P.. Abbott" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aa9f0c" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645247v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa86f0" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645341v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.141101" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417039v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.122006" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999799v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.122004" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669864v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aa9aed" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999753v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.022001" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458823v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aa9a35" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191238v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Abernathy" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa9aee" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01412191v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.121102" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01308576v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Arnaud" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Bizouard" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brisson" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Casanueva Diaz" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0067-0049/225/1/8" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01349288v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abernathy" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8205/832/2/L21" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01313662v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.93.122008" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01314863v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.94.042002" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01273200v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.061102" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554177v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pescalli" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Salvaterra" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628993" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01313211v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.94.102001" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01389589v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tartari" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aumont" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Banfi" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. S. Battistelli" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-015-1398-3" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00807196v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Accadia" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/lrr-2016-1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328650v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aasi" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abadie" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/32/11/115012" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01091572v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.91.062008" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469845v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meixner" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Panuzzo" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roman-Duval" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. W Engelbracht" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Babler" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-6256/149/2/88" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328236v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/813/1/39" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01079253v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.91.022004" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01056608v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aisa" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Allemandou" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/32/2/024001" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481320v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Harms" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Ampuero" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Montagner" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv090" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754591v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chatrchyan" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Khachatryan" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Sirunyan" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tumasyan" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Adam" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-015-3437-2" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00935791v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Astone" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/31/16/165013" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555036v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghribi" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bau" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berge" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-013-1024-1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00923576v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.131101" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00923580v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/211/1/7" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00990297v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.89.122004" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00923583v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/785/2/119" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00965403v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.89.102006" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01019490v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Aartsen" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ackermann" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adams" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Aguilar" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ahlers" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.90.102002" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00976061v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.89.122003" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00998658v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.90.062010" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00977718v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.011102" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00923573v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/31/8/085014" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00952104v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/31/16/165014" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01010031v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.231101" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00924818v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/31/11/115004" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919901v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.88.122004" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428117v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Altieri" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Valtchanov" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coia" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dannerbauer" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dasyra" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439508v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gruppioni" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pozzi" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rodighiero" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Delvecchio" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berta" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stt308" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00818794v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.88.062001" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906576v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.88.102002" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105593v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-6256/146/3/62" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00789647v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/30/5/055017" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00737685v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.87.022002" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439460v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie L. Wardlow" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asantha Cooray" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco de Bernardis" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amblard" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Arumugam" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/762/1/59" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00725598v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.87.042001" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00709861v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adri&#225;n-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Al Samarai" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2013/06/008" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00681933v2" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ando" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Baret" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouhou" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kouchner" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/RevModPhys.85.1401" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03617340v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corbel" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aussel" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Broderick" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coriat" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnrasl/slt018" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00706656v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/760/1/12" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00640993v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.85.022001" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00881177v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Page" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Symeonidis" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Vieira" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature11096" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00641028v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201118219" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00689749v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alshourbagy" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amico" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Antonucci" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/7/03/P03012" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-V9FS99G4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974018v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nan" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hosseini Vajargah" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rossouw" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Woo" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bugnet" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00708743v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.85.122001" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00641035v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ballardin" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barone" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/29/2/025005" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00721856v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/755/1/2" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442381v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Smith" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wang" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Oliver" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Auld" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bock" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2011.19709.x" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00679939v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.85.122007" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00718573v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Evans" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.K. Fridriksson" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gehrels" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Homan" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Osborne" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/203/2/28" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00709258v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Auger" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Flandrin" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2012.2190279" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00683730v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/29/15/155002" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00709825v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imre Bartos" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Corsi" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.85.103004" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00702094v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201218860" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00689778v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Abadie" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.85.082002" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03645794v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2012.20912.x" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00679937v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.85.102004" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442383v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. G. Roseboom" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Ivison" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. R. Greve" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2011.19827.x" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00608259v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/734/2/L35" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438018v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Georgakakis" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Seymour" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2011.19405.x" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434456v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Burgarella" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Heinis" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Magdis" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blain" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/734/1/L12" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00709078v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hendry" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Sutton" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M&#225;rka" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10714-010-1019-z" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00553528v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Sirunyan" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bergauer" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.201802" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00576828v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/28/7/079501" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438021v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eales" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Franceschini" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Glenn" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gong" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Griffin" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2011.18417.x" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00553536v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.201803" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00641381v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3637466" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732746v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2010.10.005" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GV8TSC29-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00651113v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bartos" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Corsi" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Di Palma" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2011.04.001" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438074v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. L. Clements" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Conley" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Conversi" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cooray" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2011.18253.x" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00904021v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Amblard" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Serra" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature09771" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00662301v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.271102" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438068v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik A. Riechers" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Omont" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Neri" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. I. Harris" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/733/1/L12" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00601265v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.83.122005" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00624014v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/737/2/93" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00553501v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.112001" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438061v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gavazzi" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Aguirre" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/738/2/125" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705154v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Accadia" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Antonucci" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Astone" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ballardin" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/28/11/114002" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6D43C659C18D5652D8CFE6C52D5E10B92CEB37EB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438072v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. S. Scott" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. E. Lupu" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/733/1/29" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00552235v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/28/2/025005" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00547591v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2010.11.006" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L7KMXGTV-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428167v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Elbaz" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dickinson" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.~s. Hwang" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. d'Iaz-Santos" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117239" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00603336v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/0263-0923.30.1.63" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00553516v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2011.02.048" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646002v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#233;thermin" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2010.17781.x" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438895v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pohlen" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cortese" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. W. L. Smith" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Eales" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boselli" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014554" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434471v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baes" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. J. Bendo" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bianchi" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014534" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00544185v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.82.102001" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00465032v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/27/17/173001" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587610v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Aoudia" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K G Arun" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/27/8/084002" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00447008v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Arnold" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/5/03/T03013" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00454618v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/5/03/T03020" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438938v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. E. Magdis" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. S. Hwang" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2010.17551.x" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00452402v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aoudia" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.G. Arun" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2010.01.006" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646126v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. L. Gomez" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014530" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00485278v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.022002" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434469v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C. Chapman" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-3933.2010.00956.x" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438931v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. O'Halloran" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galametz" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C. Madden" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014580" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646130v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Raymond" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014675" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438923v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cava" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cepa" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chapin" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. -R. Chary" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2010.17645.x" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00525372v1" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.49.004780" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00447439v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/5/03/T03016" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00446076v1" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/5/03/T03014" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00438212v1" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/5/03/P03007" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438891v1" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rigopoulou" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-3933.2010.00950.x" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438882v1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sauvage" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sacchi" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014588" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521252v1" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2009.11.006" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-13969T12-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428184v1" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kiernan" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.~j. King" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.~e. Lange" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Latter" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laurent" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014519" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00444190v1" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/5/03/T03017" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00441669v1" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/5/03/T03003" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00438216v1" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/5/03/T03002" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00487914v1" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2010.07.033" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00491725v1" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-010-1453-9" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00444183v1" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/5/03/T03021" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00449409v1" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/5/03/T03005" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00452304v1" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/5/03/T03022" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00449401v1" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/5/03/T03001" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00438218v1" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/5/03/T03007" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00465042v1" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/715/2/1453" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646120v1" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. I. Davies" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014547" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646005v1" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. D. Wilson" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Barlow" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2010.17774.x" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438946v1" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rangwala" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rykala" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. G. Isaak" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014558" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646119v1" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014568" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438934v1" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014697" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646125v1" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Galliano" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hony" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014604" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587612v1" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Punturo" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Abernathy" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Allen" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Andersson" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/27/8/084007" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646129v1" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Magnelli" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Daddi" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014687" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00451031v1" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/5/03/T03015" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00485217v1" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.032001" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00421376v1" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adhikari" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ajith" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/715/2/1438" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00491714v1" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.81.102001" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646128v1" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schulz" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P. Pearson" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014673" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438883v1" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kunz" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2010.17634.x" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00454619v1" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP02(2010)041" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00462573v1" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2010.01.010" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-465R4N7T-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00421367v1" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/713/1/671" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434468v1" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Perez-Fournon" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Buitrago" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Trujillo" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-3933.2010.00964.x" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646121v1" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014536" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01262088v1" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roussel" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vigroux" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Auld" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Baes" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014567" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00428981v1" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Allen" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.80.062002" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00709855v1" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. van Elewyck" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aso" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218271809015655" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00399922v1" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. G. Arun" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.79.053824" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00373791v1" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/26/8/085009" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00414345v1" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature08278" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00260101v1" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/25/11/114051" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00261375v1" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/25/22/225001" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00346825v1" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00280610v1" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1464-4258/10/6/064009" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/962F643E69A8F764A8C71293DAC07DD126430643/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00172811v1" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rabaste" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.77.062005" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00327138v1" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/25/20/205007" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00311847v1" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2008.06.005" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7DV30CQT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00136771v1" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al-Shourbagy" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Avino" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2006.04.010" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HP5X1B0C-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566268v1" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Flores" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guiderdoni" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hammer" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20053881" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00189890v1" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/24/23/003" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00113562v1" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00191533v1" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2006.884422" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111388v1" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ageev" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.72.082002" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111389v1" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.72.082001" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111393v1" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Agresti" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.72.062001" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111404v1" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.72.042002" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111382v1" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.72.102004" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024251v1" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Braccini" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barsotti" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bradaschia" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cella" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Di Virgilio" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2005.04.002" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5JL36PS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021612v1" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Babusci" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barill" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111328v1" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.69.102001" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111365v1" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2003.11.124" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022249v1" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barille" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021605v1" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111319v1" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.69.122004" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021613v1" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111321v1" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.69.122001" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111342v1" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.69.082004" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021724v1" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137913v1" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742985v1" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Duc" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick B. Hall" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Fadda" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Elbaz" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20020663" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733410v1" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca M. Poggianti" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Flores" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20011754" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733095v1" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. F&#233;lix Mirabel" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B. Sanders" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20011520" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009347v1" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pierre" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lidman" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hunstead" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alloin" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Casali" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20010579" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414585v1" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414584v1" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dhurandhar" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493686v1" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Daubechies" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/97.633772" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238776v1" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fourer" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Auger" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Flandrin" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126584v1" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Palud" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996737v2" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. All&#233;n&#233;" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2429/1/012039" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997107v1" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2429/1/012040" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217821v1" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Cano" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Bihan" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738474v1" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2172/1873704" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842285v1" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2642114" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826960v1" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ade" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Almela" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.H. Arnaldi" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738463v1" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2172/1873688" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626029v1" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868278v1" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO55093.2022.9909752" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632940v1" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Ann Steer" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.398.0098" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115803v1" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Battistelli" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2561567" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107941v1" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Murphy" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2560172" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483929v1" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Petroff" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Morris" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.357.0060" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467332v1" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1342/1/012010" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483924v1" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Greco" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael W. Coughlin" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Stratta" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.357.0031" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614361v1" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marnieros" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Alberro" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-019-02304-5" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475243v1" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-020-02370-0" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056720v1" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zarka" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Denis" TargetMode="External"/><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tagger" TargetMode="External"/><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Girard" TargetMode="External"/><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Coffre" TargetMode="External"/><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394583v1" TargetMode="External"/><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Savchenko" TargetMode="External"/><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laurent" TargetMode="External"/><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410728v1" TargetMode="External"/><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangchen Feng" TargetMode="External"/><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Flamant" TargetMode="External"/><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chainais" TargetMode="External"/><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080871v1" TargetMode="External"/><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bammey" TargetMode="External"/><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bacon" TargetMode="External"/><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Fraysse" TargetMode="External"/><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaffard" TargetMode="External"/><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2018.8553079" TargetMode="External"/><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851179v1" TargetMode="External"/><Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. May" TargetMode="External"/><Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coppi" TargetMode="External"/><Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2312085" TargetMode="External"/><Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851248v1" TargetMode="External"/><Relationship Id="rId1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gayer" TargetMode="External"/><Relationship Id="rId1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Scully" TargetMode="External"/><Relationship Id="rId1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2313256" TargetMode="External"/><Relationship Id="rId1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669838v1" TargetMode="External"/><Relationship Id="rId1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789813231801_0001" TargetMode="External"/><Relationship Id="rId1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965299v1" TargetMode="External"/><Relationship Id="rId1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201818202003" TargetMode="External"/><Relationship Id="rId1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990274v1" TargetMode="External"/><Relationship Id="rId1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kalinauskaite" TargetMode="External"/><Relationship Id="rId1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2287158" TargetMode="External"/><Relationship Id="rId1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880716v1" TargetMode="External"/><Relationship Id="rId1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Auguste" TargetMode="External"/><Relationship Id="rId1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2313332" TargetMode="External"/><Relationship Id="rId1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886253v1" TargetMode="External"/><Relationship Id="rId1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salatino" TargetMode="External"/><Relationship Id="rId1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.T. Hoang" TargetMode="External"/><Relationship Id="rId1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maestre" TargetMode="External"/><Relationship Id="rId1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2312080" TargetMode="External"/><Relationship Id="rId1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058492v1" TargetMode="External"/><Relationship Id="rId1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniello Mennella" TargetMode="External"/><Relationship Id="rId1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A.R. Ade" TargetMode="External"/><Relationship Id="rId1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.314.0044" TargetMode="External"/><Relationship Id="rId1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669603v1" TargetMode="External"/><Relationship Id="rId1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789813226609_0406" TargetMode="External"/><Relationship Id="rId1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410656v1" TargetMode="External"/><Relationship Id="rId1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lebigot" TargetMode="External"/><Relationship Id="rId1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Magaldi" TargetMode="External"/><Relationship Id="rId1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Chase" TargetMode="External"/><Relationship Id="rId1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archana Pai" TargetMode="External"/><Relationship Id="rId1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196457v1" TargetMode="External"/><Relationship Id="rId1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Denis" TargetMode="External"/><Relationship Id="rId1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Girard" TargetMode="External"/><Relationship Id="rId1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Konovalenko" TargetMode="External"/><Relationship Id="rId1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICATT.2015.7136773" TargetMode="External"/><Relationship Id="rId1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00684723v1" TargetMode="External"/><Relationship Id="rId1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00710670v1" TargetMode="External"/><Relationship Id="rId1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4807558" TargetMode="External"/><Relationship Id="rId1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00654808v1" TargetMode="External"/><Relationship Id="rId1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2012.6288767" TargetMode="External"/><Relationship Id="rId1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00741119v1" TargetMode="External"/><Relationship Id="rId1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/363/1/012024" TargetMode="External"/><Relationship Id="rId1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00776460v1" TargetMode="External"/><Relationship Id="rId1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Degallaix" TargetMode="External"/><Relationship Id="rId1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846235v1" TargetMode="External"/><Relationship Id="rId1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/363/1/012037" TargetMode="External"/><Relationship Id="rId1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00707024v1" TargetMode="External"/><Relationship Id="rId1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sathyaprakash" TargetMode="External"/><Relationship Id="rId1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/29/12/124013" TargetMode="External"/><Relationship Id="rId1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00709077v1" TargetMode="External"/><Relationship Id="rId1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mohapatra" TargetMode="External"/><Relationship Id="rId1292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Nemtzow" TargetMode="External"/><Relationship Id="rId1293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cadonati" TargetMode="External"/><Relationship Id="rId1294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/363/1/012031" TargetMode="External"/><Relationship Id="rId1295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733914v1" TargetMode="External"/><Relationship Id="rId1296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruny Baret" TargetMode="External"/><Relationship Id="rId1297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutayeb Bouhou" TargetMode="External"/><Relationship Id="rId1298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/363/1/012022" TargetMode="External"/><Relationship Id="rId1299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00636857v1" TargetMode="External"/><Relationship Id="rId1300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218271811020202" TargetMode="External"/><Relationship Id="rId1301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00588056v1" TargetMode="External"/><Relationship Id="rId1302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hild" TargetMode="External"/><Relationship Id="rId1303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amaro-Seoane" TargetMode="External"/><Relationship Id="rId1304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Andersson" TargetMode="External"/><Relationship Id="rId1305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/28/9/094013" TargetMode="External"/><Relationship Id="rId1306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00454775v1" TargetMode="External"/><Relationship Id="rId1307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/203/1/012074" TargetMode="External"/><Relationship Id="rId1308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00709741v1" TargetMode="External"/><Relationship Id="rId1309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/243/1/012002" TargetMode="External"/><Relationship Id="rId1310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00429320v1" TargetMode="External"/><Relationship Id="rId1311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/228/1/012015" TargetMode="External"/><Relationship Id="rId1312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00491987v1" TargetMode="External"/><Relationship Id="rId1313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.L. Swinkels" TargetMode="External"/><Relationship Id="rId1314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428177v1" TargetMode="External"/><Relationship Id="rId1315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.~d. Dowell" TargetMode="External"/><Relationship Id="rId1316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pearson" TargetMode="External"/><Relationship Id="rId1317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lim" TargetMode="External"/><Relationship Id="rId1318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.858035" TargetMode="External"/><Relationship Id="rId1319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629986v1" TargetMode="External"/><Relationship Id="rId1320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/27/19/194002" TargetMode="External"/><Relationship Id="rId1321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00534415v1" TargetMode="External"/><Relationship Id="rId1322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/243/1/012004" TargetMode="External"/><Relationship Id="rId1323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00487256v1" TargetMode="External"/><Relationship Id="rId1324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Buskulic" TargetMode="External"/><Relationship Id="rId1325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/27/19/194013" TargetMode="External"/><Relationship Id="rId1326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-BZG7XHLX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629992v1" TargetMode="External"/><Relationship Id="rId1328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/27/19/194011" TargetMode="External"/><Relationship Id="rId1329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00423954v1" TargetMode="External"/><Relationship Id="rId1330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/26/20/204002" TargetMode="External"/><Relationship Id="rId1331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-ZD7R1PWW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00293886v1" TargetMode="External"/><Relationship Id="rId1333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tournefier" TargetMode="External"/><Relationship Id="rId1334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/110/6/062025" TargetMode="External"/><Relationship Id="rId1335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00280667v1" TargetMode="External"/><Relationship Id="rId1336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/25/11/114045" TargetMode="External"/><Relationship Id="rId1337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4C640C36F2BC82064E9B1BA2C894AA6B779282E4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00174804v1" TargetMode="External"/><Relationship Id="rId1339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2007.913937" TargetMode="External"/><Relationship Id="rId1340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00190917v1" TargetMode="External"/><Relationship Id="rId1341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/110/6/062016" TargetMode="External"/><Relationship Id="rId1342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00322981v1" TargetMode="External"/><Relationship Id="rId1343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/25/18/184001" TargetMode="External"/><Relationship Id="rId1344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-97J83PTM-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00221039v1" TargetMode="External"/><Relationship Id="rId1346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bignotto" TargetMode="External"/><Relationship Id="rId1347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonaldi" TargetMode="External"/><Relationship Id="rId1348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Camarda" TargetMode="External"/><Relationship Id="rId1349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cerdonio" TargetMode="External"/><Relationship Id="rId1350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Conti" TargetMode="External"/><Relationship Id="rId1351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/25/11/114046" TargetMode="External"/><Relationship Id="rId1352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00315415v1" TargetMode="External"/><Relationship Id="rId1353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/120/3/032007" TargetMode="External"/><Relationship Id="rId1354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00322986v1" TargetMode="External"/><Relationship Id="rId1355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/25/18/184003" TargetMode="External"/><Relationship Id="rId1356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-90Z5RJRS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00191056v1" TargetMode="External"/><Relationship Id="rId1358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2007.912887" TargetMode="External"/><Relationship Id="rId1359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00175904v1" TargetMode="External"/><Relationship Id="rId1360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/24/19/S24" TargetMode="External"/><Relationship Id="rId1361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-Q66R3ZLQ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00175900v1" TargetMode="External"/><Relationship Id="rId1363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/24/19/S12" TargetMode="External"/><Relationship Id="rId1364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-R9L641H2-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00189562v1" TargetMode="External"/><Relationship Id="rId1366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00189561v1" TargetMode="External"/><Relationship Id="rId1367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00172279v1" TargetMode="External"/><Relationship Id="rId1368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00175906v1" TargetMode="External"/><Relationship Id="rId1369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/24/19/S29" TargetMode="External"/><Relationship Id="rId1370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-WHF4J65X-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00175815v1" TargetMode="External"/><Relationship Id="rId1372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/24/19/S01" TargetMode="External"/><Relationship Id="rId1373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/53BBA1AFD25BF085ECFF7B94940C47DD91FE2327/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00190903v1" TargetMode="External"/><Relationship Id="rId1375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00190863v1" TargetMode="External"/><Relationship Id="rId1376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00175868v1" TargetMode="External"/><Relationship Id="rId1377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/24/19/S05" TargetMode="External"/><Relationship Id="rId1378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-CQV2TTJT-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00189565v1" TargetMode="External"/><Relationship Id="rId1380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00191035v1" TargetMode="External"/><Relationship Id="rId1381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00190873v1" TargetMode="External"/><Relationship Id="rId1382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00177918v1" TargetMode="External"/><Relationship Id="rId1383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.733966" TargetMode="External"/><Relationship Id="rId1384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00189559v1" TargetMode="External"/><Relationship Id="rId1385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00184660v1" TargetMode="External"/><Relationship Id="rId1386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00178917v1" TargetMode="External"/><Relationship Id="rId1387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00175899v1" TargetMode="External"/><Relationship Id="rId1388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/24/19/S07" TargetMode="External"/><Relationship Id="rId1389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-5ZPHRHVC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00026008v1" TargetMode="External"/><Relationship Id="rId1391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/23/8/S24" TargetMode="External"/><Relationship Id="rId1392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-WHWJWD7D-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00109660v1" TargetMode="External"/><Relationship Id="rId1394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/23/19/S01" TargetMode="External"/><Relationship Id="rId1395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-PX1PL48T-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00078956v1" TargetMode="External"/><Relationship Id="rId1397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/39/1/007" TargetMode="External"/><Relationship Id="rId1398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025999v1" TargetMode="External"/><Relationship Id="rId1399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/23/8/S09" TargetMode="External"/><Relationship Id="rId1400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-5FD2SZBK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025980v1" TargetMode="External"/><Relationship Id="rId1402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/32/1/013" TargetMode="External"/><Relationship Id="rId1403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025979v1" TargetMode="External"/><Relationship Id="rId1404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/32/1/007" TargetMode="External"/><Relationship Id="rId1405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00026004v1" TargetMode="External"/><Relationship Id="rId1406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/23/8/S12" TargetMode="External"/><Relationship Id="rId1407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025981v1" TargetMode="External"/><Relationship Id="rId1408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/32/1/033" TargetMode="External"/><Relationship Id="rId1409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00026007v1" TargetMode="External"/><Relationship Id="rId1410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/23/8/S13" TargetMode="External"/><Relationship Id="rId1411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-Q8GWG2R2-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00109665v1" TargetMode="External"/><Relationship Id="rId1413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/23/19/S21" TargetMode="External"/><Relationship Id="rId1414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-7BSNK2F6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00026009v1" TargetMode="External"/><Relationship Id="rId1416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/23/8/S25" TargetMode="External"/><Relationship Id="rId1417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-MNDRD04C-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024950v1" TargetMode="External"/><Relationship Id="rId1419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/22/18/S28" TargetMode="External"/><Relationship Id="rId1420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-TC8TMB89-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025760v1" TargetMode="External"/><Relationship Id="rId1422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2125677" TargetMode="External"/><Relationship Id="rId1423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024959v1" TargetMode="External"/><Relationship Id="rId1424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/22/18/S33" TargetMode="External"/><Relationship Id="rId1425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023532v1" TargetMode="External"/><Relationship Id="rId1426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/22/18/S01" TargetMode="External"/><Relationship Id="rId1427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024927v1" TargetMode="External"/><Relationship Id="rId1428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/22/18/S21" TargetMode="External"/><Relationship Id="rId1429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024240v1" TargetMode="External"/><Relationship Id="rId1430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/22/10/008" TargetMode="External"/><Relationship Id="rId1431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025043v1" TargetMode="External"/><Relationship Id="rId1432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024189v1" TargetMode="External"/><Relationship Id="rId1433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1891534" TargetMode="External"/><Relationship Id="rId1434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024949v1" TargetMode="External"/><Relationship Id="rId1435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/22/18/S18" TargetMode="External"/><Relationship Id="rId1436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-CF9G929P-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025837v1" TargetMode="External"/><Relationship Id="rId1438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021602v1" TargetMode="External"/><Relationship Id="rId1439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020117v1" TargetMode="External"/><Relationship Id="rId1440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yvert" TargetMode="External"/><Relationship Id="rId1441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024327v1" TargetMode="External"/><Relationship Id="rId1442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Beauville" TargetMode="External"/><Relationship Id="rId1443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Flaminio" TargetMode="External"/><Relationship Id="rId1444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marion" TargetMode="External"/><Relationship Id="rId1445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Masserot" TargetMode="External"/><Relationship Id="rId1446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021601v1" TargetMode="External"/><Relationship Id="rId1447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025835v1" TargetMode="External"/><Relationship Id="rId1448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Babusc" TargetMode="External"/><Relationship Id="rId1449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021604v1" TargetMode="External"/><Relationship Id="rId1450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021603v1" TargetMode="External"/><Relationship Id="rId1451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025839v1" TargetMode="External"/><Relationship Id="rId1452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024243v1" TargetMode="External"/><Relationship Id="rId1453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014167v1" TargetMode="External"/><Relationship Id="rId1454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014169v1" TargetMode="External"/><Relationship Id="rId1455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013993v1" TargetMode="External"/><Relationship Id="rId1456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bellachia" TargetMode="External"/><Relationship Id="rId1457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boget" TargetMode="External"/><Relationship Id="rId1458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chollet" TargetMode="External"/><Relationship Id="rId1459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414577v1" TargetMode="External"/><Relationship Id="rId1460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020105v1" TargetMode="External"/><Relationship Id="rId1461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arnault" TargetMode="External"/><Relationship Id="rId1462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00709747v1" TargetMode="External"/><Relationship Id="rId1463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00184084v1" TargetMode="External"/><Relationship Id="rId1464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686223v1" TargetMode="External"/><Relationship Id="rId1465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acero" TargetMode="External"/><Relationship Id="rId1466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -T. Acquaviva" TargetMode="External"/><Relationship Id="rId1467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adam" TargetMode="External"/><Relationship Id="rId1468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aghanim" TargetMode="External"/><Relationship Id="rId1469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1712.06950" TargetMode="External"/><Relationship Id="rId1470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465336v1" TargetMode="External"/><Relationship Id="rId1471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414566v1" TargetMode="External"/><Relationship Id="rId1472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Auger" TargetMode="External"/><Relationship Id="rId1473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414565v1" TargetMode="External"/><Relationship Id="rId1474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414571v1" TargetMode="External"/><Relationship Id="rId1475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414579v1" TargetMode="External"/><Relationship Id="rId1476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414580v1" TargetMode="External"/><Relationship Id="rId1477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414583v1" TargetMode="External"/><Relationship Id="rId1478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03645432v1" TargetMode="External"/><Relationship Id="rId1479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stt1748" TargetMode="External"/><Relationship Id="rId1480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411478v1" TargetMode="External"/><Relationship Id="rId1481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Abac" TargetMode="External"/><Relationship Id="rId1482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Abouelfettouh" TargetMode="External"/><Relationship Id="rId1483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862417v1" TargetMode="External"/><Relationship Id="rId1484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737863v1" TargetMode="External"/><Relationship Id="rId1485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00679943v1" TargetMode="External"/><Relationship Id="rId1486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bebronne" TargetMode="External"/><Relationship Id="rId1487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belletoile" TargetMode="External"/><Relationship Id="rId1488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662042v1" TargetMode="External"/><Relationship Id="rId1489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Gonz&#225;lez Solares" TargetMode="External"/><Relationship Id="rId1490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kim" TargetMode="External"/><Relationship Id="rId1491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660762v1" TargetMode="External"/><Relationship Id="rId1492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662135v1" TargetMode="External"/><Relationship Id="rId1493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ibar" TargetMode="External"/><Relationship Id="rId1494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andreani" TargetMode="External"/><Relationship Id="rId1495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662767v1" TargetMode="External"/><Relationship Id="rId1496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662132v1" TargetMode="External"/><Relationship Id="rId1497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023531v1" TargetMode="External"/><Relationship Id="rId1498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Freise" TargetMode="External"/><Relationship Id="rId1499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137915v1" TargetMode="External"/><Relationship Id="rId1500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01366770v1" TargetMode="External"/><Relationship Id="rId1501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ba&#249;" TargetMode="External"/><Relationship Id="rId1502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00525806v1" TargetMode="External"/><Relationship Id="rId1503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862862v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abbott" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abe" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acernese" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ackley" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Adhikari" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.112.084080" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05406255v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Agarwal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aiello" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Albanesi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.555312" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907883v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G Abac" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Abbott" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Abouelfettouh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Acernese" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Ackley" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/adb3a0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780788v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/adc681" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692905v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayathri Raman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Ronchini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Delaunay" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Tohuvavohu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie A Kennea" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ad9749" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609925v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ad5beb" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199106v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fletcher" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Wood" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Hamburg" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Veres" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M Hui" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ad1eed" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762464v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ad8de0" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245955v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Abe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ad65ce" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570337v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Adhikari" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ad27d3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382662v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D Abbott" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Adams" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.109.022001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555996v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.110.042001" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092267v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Adhicary" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ad3e83" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584246v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hul" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Thavry" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guillebaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Yanneth" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nouhin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2023.04.164" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862940v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac74bb" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737575v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Akutsu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ando" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Araya" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aritomi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/acc0cb" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171346v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Agathos" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ain" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Albanesi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C All&#233;n&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.041403" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851051v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abed Abud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Abi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Acciarri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Acero" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Adames" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.107.092012" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769094v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Agudo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Amati" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. An" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.E. Bauer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benetti" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244751" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04651579v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. D. Abbott" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Adams" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.13.041039" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246150v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/acdc9f" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230168v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad588" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846555v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Agathos" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allocca" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/acd92d" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635025v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.X. Adhikari" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ptep/ptac093" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/hal-03862873v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.13.011048" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846558v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/acdf36" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833491v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Arai" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Arai" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Araki" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ptep/ptac166" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738490v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D. Abbott" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/acd770" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738498v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.106.102008" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862997v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.106.042003" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261280v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.105.063030" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739180v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Acero" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Adames" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-022-10549-w" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862440v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adhicary" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aca1b0" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644661v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rich Abbott" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D. Abbott" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Acernese" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kendall Ackley" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Adams" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141452" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210466v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Stankowiak" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.S. Battistelli" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Bernardis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. d'Alessandro" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2022/04/037" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573084v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Leyde" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Mastrogiovanni" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le A. Steer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chassande-Mottin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Karathanasis" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2022/09/012" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863386v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.105.082005" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863381v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.105.102001" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940001v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mele" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Columbro" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Amico" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2022/04/039" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863450v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.105.022002" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03711636v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.105.122001" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939998v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Masi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chapron" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2022/04/038" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03656903v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac532b" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546110v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ac3c8e" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03857161v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac6acf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778299v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.061104" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703744v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Fortin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Garcia" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chaty" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Simaz Bunzel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140853" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519598v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/17/01/P01005" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711201v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac6ad0" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217549v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Ch. Hamilton" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mousset" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Bigot-Sazy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chanial" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2022/04/034" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010993v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Gamboa Lerena" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2022/04/035" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772319v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Petris" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-022-02775-z" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946208v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. O'Sullivan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Burke" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2022/04/041" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652800v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abud Abed" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.105.072006" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722171v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ptep/ptac073" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946234v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cavaliere" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mennella" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zannoni" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Battaglia" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2022/04/040" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650867v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Torchinsky" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Ch. Hamilton" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2022/04/036" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862985v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.106.062002" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738053v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ac776a" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192534v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.P. Abbott" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abraham" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.109903" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235571v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Abbott" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac23db" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203680v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.103.064017" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143734v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheelu Abraham" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2021.100658" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934048v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Adamov" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Adams" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-021-09166-w" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010977v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/abe949" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203679v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/abffcd" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609000v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2021/10/065" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171349v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.241102" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507490v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.122004" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022670v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abee15" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430297v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Abbott" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ac082e" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171347v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/abd922" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03238046v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Garc&#237;a" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Porter" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038357" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303025v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abdcb7" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618165v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.082004" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413221v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Abbott" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac1f2c" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311347v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mastrogiovanni" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Duque" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chassande-Mottin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Daigne" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mochkovitch" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202040229" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197503v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Leyde" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Karathanasis" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Steer" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.062009" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203682v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.022004" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186190v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.022005" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022673v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.11.021053" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428826v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.102001" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261149v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac17ea" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010973v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.103.122002" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224757v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac0d52" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203664v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.101102" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613266v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.102.043015" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302999v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.101.084002" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219200v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abaabb" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327709v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ab5c95" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417088v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin P Abbott" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D Abbott" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ab685e" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999729v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ab5f7c" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973168v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41114-020-00026-9" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959692v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.131101" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491265v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Aloy" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2019.07.005" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946170v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aba493" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483923v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Genova" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark G. Allen" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boisson" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paschal Coyle" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.357.0028" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203701v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hamburg" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fletcher" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goldstein" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bissaldi" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Briggs" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab7d3e" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892973v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ab960f" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171322v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/abb655" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440020v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ab75f5" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050052v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B&#233;lier" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berg&#233;" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bleurvacq" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-020-02445-y" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217642v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albert" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andr&#233;" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anghinolfi" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ardid" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Aubert" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aaf21d" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808846v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. P. Abbott" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab3231" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416888v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amato" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.231108" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283499v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gayathri" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bacon" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pai" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Salemi" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.100.124022" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080725v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.100.024004" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116509v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.100.104036" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410764v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab4b48" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144373v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.161102" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902969v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab0f3d" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130376v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.061104" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921970v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.011102" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009089v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab113b" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059393v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.9.031040" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097449v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab20cb" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166510v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.100.083514" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051700v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ab3800" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817888v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.9.011001" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990733v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soares-Santos" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Palmese" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hartley" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Annis" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garcia-Bellido" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ab14f1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359843v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Veit" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chan" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ramshaw" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Arras" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pentcheva" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.115126" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886091v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ghirlanda" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.S. Salafia" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Paragi" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giroletti" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yang" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aau8815" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188104v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.100.064064" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066450v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.99.122002" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279053v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.100.062001" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017735v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab0e8f" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050847v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fishbach" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gray" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Maga&#241;a Hernandez" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Qi" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sur" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aaf96e" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101674v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.99.104033" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136354v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.100.024017" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999728v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab3c2d" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283532v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.100.061101" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051546v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab0e15" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902981v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Burns" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Hui" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blackburn" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aaf726" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01887103v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B P Abbott" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. D Abbott" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.120.031104" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933956v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aloy" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Anderson" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ar&#232;ne" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Arun" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aubin" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.201102" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703797v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. d'Avanzo" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Campana" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ghisellini" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832664" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846617v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Adams" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Agatsuma" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/aadf1a" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999542v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.97.102002" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846586v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.161101" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801881v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.98.024028" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714753v2" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T D Abbott" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M R Abernathy" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/aaaafa" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863138v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.231103" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999780v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin P. Abbott" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.091101" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999862v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.97.102003" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196117v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Juhel" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ampuero" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barsuglia" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bernard" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JB016698" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296318v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/aaab76" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191238v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Abernathy" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa9aee" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458823v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aa9a35" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999753v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.022001" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01412191v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.121102" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645884v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aa920c" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669861v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aa9478" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645900v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature24471" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01404690v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bouffanais" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Buy" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/aa6854" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645676v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Abbott" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Abbott" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.062002" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645700v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.221101" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645901v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217751X17440031" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646052v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aa91c9" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01404731v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa6c47" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645859v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.161101" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03115145v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Karabal" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Duc" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kuntschner" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Cuillandre" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629974" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645878v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pian" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Branchesi" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brocato" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature24298" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669862v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aa93fc" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645570v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Anton" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.022005" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645230v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Om Sharan Salafia" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Colpi" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marica Branchesi" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Ghirlanda" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa850e" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01664010v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa677f" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485091v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.95.122003" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143735v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R. Abernathy" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.95.082005" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417097v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.. P.. Abbott" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aa9f0c" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669864v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aa9aed" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999799v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.122004" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417039v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.122006" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645341v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.141101" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645247v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa86f0" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00807196v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abernathy" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Accadia" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/lrr-2016-1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01349288v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8205/832/2/L21" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01308576v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Arnaud" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Bizouard" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brisson" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Casanueva Diaz" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0067-0049/225/1/8" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01313662v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.93.122008" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01314863v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.94.042002" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01273200v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.061102" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554177v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pescalli" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Salvaterra" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628993" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01313211v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.94.102001" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01389589v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tartari" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aumont" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Banfi" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. S. Battistelli" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-015-1398-3" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754591v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chatrchyan" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Khachatryan" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Sirunyan" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tumasyan" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Adam" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-015-3437-2" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469845v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meixner" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Panuzzo" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roman-Duval" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. W Engelbracht" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Babler" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-6256/149/2/88" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01091572v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aasi" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.91.062008" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328650v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abadie" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/32/11/115012" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328236v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/813/1/39" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01079253v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.91.022004" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481320v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Harms" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Ampuero" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Montagner" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv090" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01056608v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aisa" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Allemandou" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/32/2/024001" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00924818v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/31/11/115004" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01010031v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.231101" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00952104v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/31/16/165014" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00923580v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/211/1/7" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00923576v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.131101" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555036v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghribi" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bau" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berge" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-013-1024-1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00976061v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.89.122003" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00998658v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.90.062010" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00935791v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Astone" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/31/16/165013" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00923583v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/785/2/119" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01019490v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Aartsen" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ackermann" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adams" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Aguilar" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ahlers" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.90.102002" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00990297v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.89.122004" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00965403v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.89.102006" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00977718v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.011102" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00923573v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/31/8/085014" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03617340v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corbel" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aussel" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Broderick" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coriat" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnrasl/slt018" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00681933v2" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ando" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Baret" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouhou" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kouchner" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/RevModPhys.85.1401" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919901v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.88.122004" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428117v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Altieri" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Valtchanov" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coia" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dannerbauer" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dasyra" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439508v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gruppioni" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pozzi" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rodighiero" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Delvecchio" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berta" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stt308" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00818794v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.88.062001" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105593v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-6256/146/3/62" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00789647v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/30/5/055017" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906576v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.88.102002" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00737685v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.87.022002" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00725598v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.87.042001" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00709861v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adri&#225;n-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Al Samarai" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2013/06/008" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439460v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie L. Wardlow" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asantha Cooray" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco de Bernardis" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amblard" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Arumugam" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/762/1/59" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442383v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. G. Roseboom" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Ivison" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. R. Greve" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2011.19827.x" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974018v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nan" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hosseini Vajargah" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rossouw" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Woo" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bugnet" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00640993v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.85.022001" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00641028v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201118219" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00881177v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Page" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Symeonidis" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Vieira" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature11096" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00689749v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alshourbagy" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amico" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Antonucci" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/7/03/P03012" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-V9FS99G4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442381v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Smith" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wang" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Oliver" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Auld" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bock" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2011.19709.x" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00679939v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.85.122007" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00718573v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Evans" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.K. Fridriksson" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gehrels" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Homan" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Osborne" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/203/2/28" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00706656v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/760/1/12" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00721856v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/755/1/2" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00708743v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.85.122001" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00641035v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ballardin" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barone" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/29/2/025005" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00709825v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imre Bartos" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Corsi" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.85.103004" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00709258v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Auger" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Flandrin" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2012.2190279" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00683730v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/29/15/155002" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00702094v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201218860" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00689778v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Abadie" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.85.082002" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00679937v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.85.102004" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03645794v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2012.20912.x" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428167v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Elbaz" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dickinson" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.~s. Hwang" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. d'Iaz-Santos" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Magdis" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117239" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00603336v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/0263-0923.30.1.63" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00553516v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Sirunyan" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bergauer" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2011.02.048" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438021v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eales" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Franceschini" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Glenn" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gong" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Griffin" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2011.18417.x" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00576828v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/28/7/079501" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00553536v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.201803" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00651113v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bartos" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Corsi" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Di Palma" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2011.04.001" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732746v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2010.10.005" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GV8TSC29-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00608259v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/734/2/L35" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438018v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Georgakakis" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Seymour" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2011.19405.x" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434456v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Burgarella" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Heinis" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blain" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/734/1/L12" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00709078v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hendry" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Sutton" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M&#225;rka" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10714-010-1019-z" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00553528v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.201802" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00641381v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3637466" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438074v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. L. Clements" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Conley" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Conversi" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cooray" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2011.18253.x" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00904021v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Amblard" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Serra" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature09771" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438068v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik A. Riechers" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Omont" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Neri" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. I. Harris" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/733/1/L12" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00601265v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.83.122005" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00662301v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.271102" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00624014v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/737/2/93" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00553501v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.112001" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705154v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Accadia" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Antonucci" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Astone" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ballardin" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/28/11/114002" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6D43C659C18D5652D8CFE6C52D5E10B92CEB37EB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438072v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. S. Scott" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. E. Lupu" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Aguirre" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/733/1/29" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438061v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gavazzi" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/738/2/125" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00552235v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/28/2/025005" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00547591v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2010.11.006" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L7KMXGTV-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646121v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Eales" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. W. L. Smith" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. D. Wilson" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. J. Bendo" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cortese" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014536" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434468v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cava" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Perez-Fournon" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Buitrago" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Trujillo" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-3933.2010.00964.x" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01262088v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roussel" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vigroux" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sauvage" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Auld" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Baes" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014567" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00421367v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adhikari" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ajith" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/713/1/671" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00462573v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aoudia" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.G. Arun" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2010.01.010" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-465R4N7T-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646126v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. L. Gomez" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baes" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boselli" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014530" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00452402v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2010.01.006" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00485278v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.022002" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438938v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. E. Magdis" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. S. Hwang" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2010.17551.x" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438882v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sacchi" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pohlen" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014588" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521252v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2009.11.006" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-13969T12-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00449409v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Arnold" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/5/03/T03005" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00438216v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/5/03/T03002" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00441669v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/5/03/T03003" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00444190v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/5/03/T03017" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00444183v1" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/5/03/T03021" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00491725v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-010-1453-9" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00487914v1" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2010.07.033" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428184v1" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kiernan" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.~j. King" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.~e. Lange" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Latter" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laurent" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014519" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438891v1" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rigopoulou" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-3933.2010.00950.x" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434471v1" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bianchi" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014534" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00454618v1" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/5/03/T03020" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00447008v1" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/5/03/T03013" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00544185v1" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.82.102001" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00465032v1" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/27/17/173001" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587610v1" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Aoudia" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K G Arun" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/27/8/084002" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438895v1" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014554" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646002v1" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#233;thermin" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2010.17781.x" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00438212v1" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/5/03/P03007" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00447439v1" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/5/03/T03016" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00446076v1" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/5/03/T03014" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00525372v1" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.49.004780" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434469v1" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C. Chapman" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-3933.2010.00956.x" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646130v1" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Raymond" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014675" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438923v1" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cepa" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chapin" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. -R. Chary" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2010.17645.x" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438931v1" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. O'Halloran" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galametz" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C. Madden" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014580" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646005v1" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. I. Davies" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Barlow" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2010.17774.x" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646120v1" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014547" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646119v1" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014568" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438946v1" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rangwala" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rykala" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. G. Isaak" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014558" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00465042v1" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/715/2/1453" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00452304v1" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/5/03/T03022" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00438218v1" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/5/03/T03007" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00449401v1" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/5/03/T03001" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587612v1" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Punturo" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Abernathy" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Allen" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Andersson" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/27/8/084007" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646125v1" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Galliano" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hony" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014604" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00451031v1" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/5/03/T03015" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00485217v1" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.032001" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646129v1" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Magnelli" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Daddi" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014687" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438934v1" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014697" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00491714v1" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.81.102001" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00421376v1" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/715/2/1438" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00454619v1" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP02(2010)041" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646128v1" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schulz" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P. Pearson" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014673" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438883v1" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kunz" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2010.17634.x" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00414345v1" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature08278" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00428981v1" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Allen" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.80.062002" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00709855v1" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. van Elewyck" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aso" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218271809015655" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00399922v1" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. G. Arun" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.79.053824" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00373791v1" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/26/8/085009" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00261375v1" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/25/22/225001" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00260101v1" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/25/11/114051" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00346825v1" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00280610v1" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1464-4258/10/6/064009" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/962F643E69A8F764A8C71293DAC07DD126430643/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00172811v1" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rabaste" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.77.062005" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00327138v1" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/25/20/205007" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00311847v1" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2008.06.005" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7DV30CQT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00113562v1" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.46.003466" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566268v1" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Flores" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guiderdoni" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hammer" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20053881" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00136771v1" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al-Shourbagy" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Avino" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2006.04.010" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HP5X1B0C-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00189890v1" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/24/23/003" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00191533v1" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2006.884422" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111388v1" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ageev" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.72.082002" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111389v1" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.72.082001" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111382v1" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Agresti" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.72.102004" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111393v1" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.72.062001" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111404v1" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.72.042002" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024251v1" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Braccini" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barsotti" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bradaschia" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cella" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Di Virgilio" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2005.04.002" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5JL36PS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021724v1" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Babusci" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barille" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111328v1" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.69.102001" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111365v1" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2003.11.124" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021612v1" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barill" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111319v1" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.69.122004" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022249v1" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021605v1" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111321v1" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.69.122001" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111342v1" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.69.082004" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021613v1" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137913v1" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733095v1" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Elbaz" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Flores" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. F&#233;lix Mirabel" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B. Sanders" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20011520" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742985v1" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Duc" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick B. Hall" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Fadda" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20020663" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733410v1" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca M. Poggianti" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20011754" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009347v1" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pierre" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lidman" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hunstead" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alloin" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Casali" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20010579" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414585v1" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414584v1" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dhurandhar" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493686v1" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Daubechies" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/97.633772" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238776v1" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fourer" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Auger" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Flandrin" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126584v1" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Palud" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217821v1" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Cano" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Bihan" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997107v1" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. All&#233;n&#233;" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2429/1/012040" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996737v2" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2429/1/012039" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842285v1" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2642114" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626029v1" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738463v1" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2172/1873688" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738474v1" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2172/1873704" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826960v1" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ade" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Almela" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.H. Arnaldi" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868278v1" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO55093.2022.9909752" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632940v1" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Ann Steer" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.398.0098" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483929v1" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Petroff" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Morris" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.357.0060" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467332v1" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1342/1/012010" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115803v1" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Battistelli" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2561567" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107941v1" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Murphy" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2560172" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483924v1" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Greco" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael W. Coughlin" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Stratta" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.357.0031" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475243v1" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Alberro" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-020-02370-0" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614361v1" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marnieros" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-019-02304-5" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056720v1" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zarka" TargetMode="External"/><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Denis" TargetMode="External"/><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tagger" TargetMode="External"/><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Girard" TargetMode="External"/><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Coffre" TargetMode="External"/><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410728v1" TargetMode="External"/><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangchen Feng" TargetMode="External"/><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Flamant" TargetMode="External"/><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chainais" TargetMode="External"/><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394583v1" TargetMode="External"/><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Savchenko" TargetMode="External"/><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laurent" TargetMode="External"/><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990274v1" TargetMode="External"/><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gayer" TargetMode="External"/><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kalinauskaite" TargetMode="External"/><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2287158" TargetMode="External"/><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880716v1" TargetMode="External"/><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Auguste" TargetMode="External"/><Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2313332" TargetMode="External"/><Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886253v1" TargetMode="External"/><Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salatino" TargetMode="External"/><Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.T. Hoang" TargetMode="External"/><Relationship Id="rId1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maestre" TargetMode="External"/><Relationship Id="rId1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2312080" TargetMode="External"/><Relationship Id="rId1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851179v1" TargetMode="External"/><Relationship Id="rId1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. May" TargetMode="External"/><Relationship Id="rId1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coppi" TargetMode="External"/><Relationship Id="rId1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2312085" TargetMode="External"/><Relationship Id="rId1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080871v1" TargetMode="External"/><Relationship Id="rId1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bammey" TargetMode="External"/><Relationship Id="rId1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bacon" TargetMode="External"/><Relationship Id="rId1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Fraysse" TargetMode="External"/><Relationship Id="rId1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaffard" TargetMode="External"/><Relationship Id="rId1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2018.8553079" TargetMode="External"/><Relationship Id="rId1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851248v1" TargetMode="External"/><Relationship Id="rId1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Scully" TargetMode="External"/><Relationship Id="rId1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2313256" TargetMode="External"/><Relationship Id="rId1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965299v1" TargetMode="External"/><Relationship Id="rId1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201818202003" TargetMode="External"/><Relationship Id="rId1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669838v1" TargetMode="External"/><Relationship Id="rId1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789813231801_0001" TargetMode="External"/><Relationship Id="rId1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669603v1" TargetMode="External"/><Relationship Id="rId1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789813226609_0406" TargetMode="External"/><Relationship Id="rId1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058492v1" TargetMode="External"/><Relationship Id="rId1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniello Mennella" TargetMode="External"/><Relationship Id="rId1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A.R. Ade" TargetMode="External"/><Relationship Id="rId1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.314.0044" TargetMode="External"/><Relationship Id="rId1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196457v1" TargetMode="External"/><Relationship Id="rId1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Denis" TargetMode="External"/><Relationship Id="rId1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Girard" TargetMode="External"/><Relationship Id="rId1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Konovalenko" TargetMode="External"/><Relationship Id="rId1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICATT.2015.7136773" TargetMode="External"/><Relationship Id="rId1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410656v1" TargetMode="External"/><Relationship Id="rId1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lebigot" TargetMode="External"/><Relationship Id="rId1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Magaldi" TargetMode="External"/><Relationship Id="rId1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Chase" TargetMode="External"/><Relationship Id="rId1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archana Pai" TargetMode="External"/><Relationship Id="rId1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00684723v1" TargetMode="External"/><Relationship Id="rId1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00710670v1" TargetMode="External"/><Relationship Id="rId1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4807558" TargetMode="External"/><Relationship Id="rId1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733914v1" TargetMode="External"/><Relationship Id="rId1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruny Baret" TargetMode="External"/><Relationship Id="rId1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutayeb Bouhou" TargetMode="External"/><Relationship Id="rId1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/363/1/012022" TargetMode="External"/><Relationship Id="rId1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00741119v1" TargetMode="External"/><Relationship Id="rId1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/363/1/012024" TargetMode="External"/><Relationship Id="rId1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846235v1" TargetMode="External"/><Relationship Id="rId1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/363/1/012037" TargetMode="External"/><Relationship Id="rId1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00654808v1" TargetMode="External"/><Relationship Id="rId1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2012.6288767" TargetMode="External"/><Relationship Id="rId1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00776460v1" TargetMode="External"/><Relationship Id="rId1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Degallaix" TargetMode="External"/><Relationship Id="rId1292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00707024v1" TargetMode="External"/><Relationship Id="rId1293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sathyaprakash" TargetMode="External"/><Relationship Id="rId1294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/29/12/124013" TargetMode="External"/><Relationship Id="rId1295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00709077v1" TargetMode="External"/><Relationship Id="rId1296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mohapatra" TargetMode="External"/><Relationship Id="rId1297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Nemtzow" TargetMode="External"/><Relationship Id="rId1298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cadonati" TargetMode="External"/><Relationship Id="rId1299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/363/1/012031" TargetMode="External"/><Relationship Id="rId1300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00588056v1" TargetMode="External"/><Relationship Id="rId1301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hild" TargetMode="External"/><Relationship Id="rId1302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amaro-Seoane" TargetMode="External"/><Relationship Id="rId1303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Andersson" TargetMode="External"/><Relationship Id="rId1304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/28/9/094013" TargetMode="External"/><Relationship Id="rId1305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00636857v1" TargetMode="External"/><Relationship Id="rId1306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218271811020202" TargetMode="External"/><Relationship Id="rId1307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629992v1" TargetMode="External"/><Relationship Id="rId1308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/27/19/194011" TargetMode="External"/><Relationship Id="rId1309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00429320v1" TargetMode="External"/><Relationship Id="rId1310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/228/1/012015" TargetMode="External"/><Relationship Id="rId1311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00454775v1" TargetMode="External"/><Relationship Id="rId1312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/203/1/012074" TargetMode="External"/><Relationship Id="rId1313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00709741v1" TargetMode="External"/><Relationship Id="rId1314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/243/1/012002" TargetMode="External"/><Relationship Id="rId1315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00491987v1" TargetMode="External"/><Relationship Id="rId1316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.L. Swinkels" TargetMode="External"/><Relationship Id="rId1317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428177v1" TargetMode="External"/><Relationship Id="rId1318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.~d. Dowell" TargetMode="External"/><Relationship Id="rId1319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pearson" TargetMode="External"/><Relationship Id="rId1320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lim" TargetMode="External"/><Relationship Id="rId1321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.858035" TargetMode="External"/><Relationship Id="rId1322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00534415v1" TargetMode="External"/><Relationship Id="rId1323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/243/1/012004" TargetMode="External"/><Relationship Id="rId1324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00487256v1" TargetMode="External"/><Relationship Id="rId1325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Buskulic" TargetMode="External"/><Relationship Id="rId1326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/27/19/194013" TargetMode="External"/><Relationship Id="rId1327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-BZG7XHLX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00423954v1" TargetMode="External"/><Relationship Id="rId1329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/26/20/204002" TargetMode="External"/><Relationship Id="rId1330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-ZD7R1PWW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00174804v1" TargetMode="External"/><Relationship Id="rId1332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2007.913937" TargetMode="External"/><Relationship Id="rId1333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00190917v1" TargetMode="External"/><Relationship Id="rId1334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/110/6/062016" TargetMode="External"/><Relationship Id="rId1335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00322981v1" TargetMode="External"/><Relationship Id="rId1336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/25/18/184001" TargetMode="External"/><Relationship Id="rId1337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-97J83PTM-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00293886v1" TargetMode="External"/><Relationship Id="rId1339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tournefier" TargetMode="External"/><Relationship Id="rId1340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/110/6/062025" TargetMode="External"/><Relationship Id="rId1341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00280667v1" TargetMode="External"/><Relationship Id="rId1342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/25/11/114045" TargetMode="External"/><Relationship Id="rId1343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4C640C36F2BC82064E9B1BA2C894AA6B779282E4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00221039v1" TargetMode="External"/><Relationship Id="rId1345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bignotto" TargetMode="External"/><Relationship Id="rId1346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonaldi" TargetMode="External"/><Relationship Id="rId1347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Camarda" TargetMode="External"/><Relationship Id="rId1348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cerdonio" TargetMode="External"/><Relationship Id="rId1349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Conti" TargetMode="External"/><Relationship Id="rId1350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/25/11/114046" TargetMode="External"/><Relationship Id="rId1351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00315415v1" TargetMode="External"/><Relationship Id="rId1352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/120/3/032007" TargetMode="External"/><Relationship Id="rId1353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00322986v1" TargetMode="External"/><Relationship Id="rId1354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/25/18/184003" TargetMode="External"/><Relationship Id="rId1355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-90Z5RJRS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00191056v1" TargetMode="External"/><Relationship Id="rId1357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2007.912887" TargetMode="External"/><Relationship Id="rId1358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00184660v1" TargetMode="External"/><Relationship Id="rId1359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00178917v1" TargetMode="External"/><Relationship Id="rId1360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00175899v1" TargetMode="External"/><Relationship Id="rId1361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/24/19/S07" TargetMode="External"/><Relationship Id="rId1362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-5ZPHRHVC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00172279v1" TargetMode="External"/><Relationship Id="rId1364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00190903v1" TargetMode="External"/><Relationship Id="rId1365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00175815v1" TargetMode="External"/><Relationship Id="rId1366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/24/19/S01" TargetMode="External"/><Relationship Id="rId1367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/53BBA1AFD25BF085ECFF7B94940C47DD91FE2327/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00175868v1" TargetMode="External"/><Relationship Id="rId1369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/24/19/S05" TargetMode="External"/><Relationship Id="rId1370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-CQV2TTJT-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00190863v1" TargetMode="External"/><Relationship Id="rId1372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00189562v1" TargetMode="External"/><Relationship Id="rId1373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00189561v1" TargetMode="External"/><Relationship Id="rId1374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00175904v1" TargetMode="External"/><Relationship Id="rId1375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/24/19/S24" TargetMode="External"/><Relationship Id="rId1376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-Q66R3ZLQ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00175900v1" TargetMode="External"/><Relationship Id="rId1378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/24/19/S12" TargetMode="External"/><Relationship Id="rId1379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-R9L641H2-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00175906v1" TargetMode="External"/><Relationship Id="rId1381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/24/19/S29" TargetMode="External"/><Relationship Id="rId1382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-WHF4J65X-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00191035v1" TargetMode="External"/><Relationship Id="rId1384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00189565v1" TargetMode="External"/><Relationship Id="rId1385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00177918v1" TargetMode="External"/><Relationship Id="rId1386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.733966" TargetMode="External"/><Relationship Id="rId1387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00190873v1" TargetMode="External"/><Relationship Id="rId1388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00189559v1" TargetMode="External"/><Relationship Id="rId1389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00109660v1" TargetMode="External"/><Relationship Id="rId1390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/23/19/S01" TargetMode="External"/><Relationship Id="rId1391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-PX1PL48T-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00026008v1" TargetMode="External"/><Relationship Id="rId1393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/23/8/S24" TargetMode="External"/><Relationship Id="rId1394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-WHWJWD7D-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025999v1" TargetMode="External"/><Relationship Id="rId1396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/23/8/S09" TargetMode="External"/><Relationship Id="rId1397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-5FD2SZBK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00078956v1" TargetMode="External"/><Relationship Id="rId1399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/39/1/007" TargetMode="External"/><Relationship Id="rId1400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00026004v1" TargetMode="External"/><Relationship Id="rId1401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/23/8/S12" TargetMode="External"/><Relationship Id="rId1402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025980v1" TargetMode="External"/><Relationship Id="rId1403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/32/1/013" TargetMode="External"/><Relationship Id="rId1404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025979v1" TargetMode="External"/><Relationship Id="rId1405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/32/1/007" TargetMode="External"/><Relationship Id="rId1406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025981v1" TargetMode="External"/><Relationship Id="rId1407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/32/1/033" TargetMode="External"/><Relationship Id="rId1408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00026007v1" TargetMode="External"/><Relationship Id="rId1409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/23/8/S13" TargetMode="External"/><Relationship Id="rId1410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-Q8GWG2R2-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00026009v1" TargetMode="External"/><Relationship Id="rId1412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/23/8/S25" TargetMode="External"/><Relationship Id="rId1413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-MNDRD04C-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00109665v1" TargetMode="External"/><Relationship Id="rId1415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/23/19/S21" TargetMode="External"/><Relationship Id="rId1416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-7BSNK2F6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023532v1" TargetMode="External"/><Relationship Id="rId1418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/22/18/S01" TargetMode="External"/><Relationship Id="rId1419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025760v1" TargetMode="External"/><Relationship Id="rId1420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2125677" TargetMode="External"/><Relationship Id="rId1421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024959v1" TargetMode="External"/><Relationship Id="rId1422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/22/18/S33" TargetMode="External"/><Relationship Id="rId1423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024950v1" TargetMode="External"/><Relationship Id="rId1424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/22/18/S28" TargetMode="External"/><Relationship Id="rId1425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-TC8TMB89-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024927v1" TargetMode="External"/><Relationship Id="rId1427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/22/18/S21" TargetMode="External"/><Relationship Id="rId1428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025043v1" TargetMode="External"/><Relationship Id="rId1429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024240v1" TargetMode="External"/><Relationship Id="rId1430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/22/10/008" TargetMode="External"/><Relationship Id="rId1431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024189v1" TargetMode="External"/><Relationship Id="rId1432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1891534" TargetMode="External"/><Relationship Id="rId1433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024949v1" TargetMode="External"/><Relationship Id="rId1434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/22/18/S18" TargetMode="External"/><Relationship Id="rId1435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-CF9G929P-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021602v1" TargetMode="External"/><Relationship Id="rId1437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020117v1" TargetMode="External"/><Relationship Id="rId1438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yvert" TargetMode="External"/><Relationship Id="rId1439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025835v1" TargetMode="External"/><Relationship Id="rId1440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Babusc" TargetMode="External"/><Relationship Id="rId1441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021601v1" TargetMode="External"/><Relationship Id="rId1442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024327v1" TargetMode="External"/><Relationship Id="rId1443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Beauville" TargetMode="External"/><Relationship Id="rId1444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Flaminio" TargetMode="External"/><Relationship Id="rId1445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marion" TargetMode="External"/><Relationship Id="rId1446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Masserot" TargetMode="External"/><Relationship Id="rId1447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025837v1" TargetMode="External"/><Relationship Id="rId1448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021604v1" TargetMode="External"/><Relationship Id="rId1449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025839v1" TargetMode="External"/><Relationship Id="rId1450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021603v1" TargetMode="External"/><Relationship Id="rId1451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024243v1" TargetMode="External"/><Relationship Id="rId1452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020105v1" TargetMode="External"/><Relationship Id="rId1453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arnault" TargetMode="External"/><Relationship Id="rId1454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014169v1" TargetMode="External"/><Relationship Id="rId1455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014167v1" TargetMode="External"/><Relationship Id="rId1456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013993v1" TargetMode="External"/><Relationship Id="rId1457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bellachia" TargetMode="External"/><Relationship Id="rId1458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boget" TargetMode="External"/><Relationship Id="rId1459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chollet" TargetMode="External"/><Relationship Id="rId1460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414577v1" TargetMode="External"/><Relationship Id="rId1461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00709747v1" TargetMode="External"/><Relationship Id="rId1462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00184084v1" TargetMode="External"/><Relationship Id="rId1463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686223v1" TargetMode="External"/><Relationship Id="rId1464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acero" TargetMode="External"/><Relationship Id="rId1465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -T. Acquaviva" TargetMode="External"/><Relationship Id="rId1466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adam" TargetMode="External"/><Relationship Id="rId1467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aghanim" TargetMode="External"/><Relationship Id="rId1468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1712.06950" TargetMode="External"/><Relationship Id="rId1469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465336v1" TargetMode="External"/><Relationship Id="rId1470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414565v1" TargetMode="External"/><Relationship Id="rId1471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Auger" TargetMode="External"/><Relationship Id="rId1472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414566v1" TargetMode="External"/><Relationship Id="rId1473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414571v1" TargetMode="External"/><Relationship Id="rId1474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414579v1" TargetMode="External"/><Relationship Id="rId1475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414580v1" TargetMode="External"/><Relationship Id="rId1476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414583v1" TargetMode="External"/><Relationship Id="rId1477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03645432v1" TargetMode="External"/><Relationship Id="rId1478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stt1748" TargetMode="External"/><Relationship Id="rId1479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411478v1" TargetMode="External"/><Relationship Id="rId1480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Abac" TargetMode="External"/><Relationship Id="rId1481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Abouelfettouh" TargetMode="External"/><Relationship Id="rId1482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862417v1" TargetMode="External"/><Relationship Id="rId1483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737863v1" TargetMode="External"/><Relationship Id="rId1484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00679943v1" TargetMode="External"/><Relationship Id="rId1485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bebronne" TargetMode="External"/><Relationship Id="rId1486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belletoile" TargetMode="External"/><Relationship Id="rId1487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662042v1" TargetMode="External"/><Relationship Id="rId1488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Gonz&#225;lez Solares" TargetMode="External"/><Relationship Id="rId1489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kim" TargetMode="External"/><Relationship Id="rId1490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660762v1" TargetMode="External"/><Relationship Id="rId1491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662132v1" TargetMode="External"/><Relationship Id="rId1492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662135v1" TargetMode="External"/><Relationship Id="rId1493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ibar" TargetMode="External"/><Relationship Id="rId1494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andreani" TargetMode="External"/><Relationship Id="rId1495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662767v1" TargetMode="External"/><Relationship Id="rId1496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023531v1" TargetMode="External"/><Relationship Id="rId1497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Freise" TargetMode="External"/><Relationship Id="rId1498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137915v1" TargetMode="External"/><Relationship Id="rId1499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01366770v1" TargetMode="External"/><Relationship Id="rId1500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ba&#249;" TargetMode="External"/><Relationship Id="rId1501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00525806v1" TargetMode="External"/><Relationship Id="rId1502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>